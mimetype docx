--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Margherita Trento </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences, École des hautes études en sciences sociales </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">margheritatrento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3443-358X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">271342870</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am associate professor (maîtresse de conférences) at the École des Hautes Études en Sciences Sociales (EHESS), affiliated to the Centre d'études sud-asiatiques et himalayennes - CESAH (formerly Centre d'Études de l'Inde et de l'Asie du Sud - CEIAS) in Paris. Since September 2024, I am head of the Indology department at the Institut Français de Pondichéry (IFP).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I received my PhD in South Asian Languages and Civilizations from the University of Chicago in March 2020, with a dissertation on the social and literary history of Tamil Catholicism in the 18th century. I am currentlpy working on the social, political and intellectual history of a Tamil Śaiva siddhānta institution, the Tiruvāvaṭutuṟai ātīṉam, in the 16th-18th centuries.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For the Love of Tamil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantine V. Nakassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navaneethakrishnan Govindarajan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UniorPress. , 2025, Series Minor, 978-88-6719-338-7. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6093/978-88-6719-338-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing Tamil Catholicism: Literature, Persuasion and Devotion in the Eighteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRILL, 2022, 978-90-04-51162-0. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004511620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03710231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A History of Sandesá on Stage (and Its Aftermath)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia Ariav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to Courier Poetry: From South Asia and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.159-178, 2026, 9781041071877. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003639244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a Tamil Teacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UniorPress. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">For the Love of Tamil: Essays in Honor of E. Annamalai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 523-526, 2025, Series Minor, ISBN: 978-88-6719-338-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Modern Tamil Prose: A Note on Some Manuscripts of the Tiruvāvaṭutuṟai Ātīṉam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UniOr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">For the Love of Tamil: Essays in Honor of E. Annamalai.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 455-477, 2025, Series minor 108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishing for Words with Beschi in Tamil Traditional Poetical Vocabularies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dept. of Indian and Tibetan Studies, Universität Hamburg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South-Indian Manuscripts in Hamburg and Paris: Paratexts and Provenance, TST project (ANR &amp; DFG, 2019-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.501-567, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: For the Love of Tamil. Bibliography of E. Annamalai’s works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantine V. Nakassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UniorPress. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">For the Love of Tamil: Essays in Honor of E. Annamalai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 9-29, 2025, Series Minor, ISBN: 978-88-6719-338-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missione, traduzione e livelli di cultura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I gesuiti oltre le frontiere. Una nuova storia della Compagnia di Gesù. Vol. 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Il Leone Verde, 2024, 886580503X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating the dharma of Shiva in sixteenth-century Chidambaram: Maṟaiñāṉa Campantar’s Civatarumōttaram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UniorPress. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Śivadharmāmṛta: Essays on the Śivadharma and its Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2021, Studies on the History of Śaivism, 978-88-6719-228-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Śivadharma or Bonifacio? Behind the Scenes of the Madurai Mission Controversy (1608–1619)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Rites Controversies in the Early Modern World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.91-121, 2018, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004366299_006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Jesuit Missionary to Tamil Pulavar: Costanzo Gioseffo Beschi SJ (1680-1747), the “Great Heroic Sage”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Inde et l’Italie : Rencontres intellectuelles, politiques et artistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l’École des hautes études en sciences sociales, pp.53-89, 2018, 9782713231544. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsehess.23276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The theater of accommodation: Strategies for legitimizing the Christian message in Madurai (c. 1610)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Acquaviva Project: Claudio Acquaviva's Generalate (1581—1615) and the Emergence of Modern Catholicism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Jesuit Sources, 2017, 099728238X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BOOK REVIEW: Muru, Cristina. 2022. The Linguistic and Historical Contribution of the Arte Tamulica by Baltasar da Costa, S.J. (c. 1610-1673). Annotated and commented Portuguese transcription and English translation from Portuguese and Tamil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46-2, pp.205-208. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12v6d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martyre, témoignage et lignées sociales en pays tamoul (XVIIème-XVIIIème siécles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78 (1), pp.35-71. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2023.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martyre, témoignage et lignées sociales en pays tamoul (xviie-xviiie siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78 (1), pp.35-71. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2023.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: Book Culture in Tamil: Essays in Memory of CreA Ramakrishnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriental Archive - Archiv Orientalni­</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 90 (3), pp.617-620. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47979/aror.j.90.3.617-620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: Bloomer, Kristin. Possessed by the Virgin: Hinduism, Roman Catholicism, and Marian Possession in South India . Oxford: Oxford University Press, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (2), pp.228-229. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/702013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: Noboru Karashima, A Concise History of South India: Issues and Interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Economic and Social History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (2), pp.293-295. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0019464617697600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BnF INDIEN 478: Cāmināta Piḷḷai’s Nacaraikkalampakam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donations to Śiva and his ascetics: the Tiruvāvaṭutuṟai ātīṉam copper-plates (15-19th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gift Protection in South and Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Hautes Études en Sciences Sociales, Sep 2024, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and methodologies involved in editing the Śataratnasaṅgraha with the Catamaṇimālai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vinoth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Editing Śaiva Texts and Commentaries: Issues of Methodology and Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Pondichéry, Dec 2024, Pondichéry, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishing for pearls across the network of Tamil dictionaries &co. in the BnF: Navigating the divides between native and non-native, practical and poetical lexicography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text Surrounding Texts final workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Notre Père au pays tamoul (XVIe−XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Notre Père, outil linguistique et objet de savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Université Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercio di anime e di perle tra Roma e il golfo del Mannar (XVI secolo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons orientaux des savoirs romains sur la nature du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rome, Ecole Française de Rome, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A History of Sandeśa on Stage (and Its Aftermath): Sanskrit Padams from Eighteenth-century Thanjavur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia Ariav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mapping the World through Courier Poetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Jerusalem (The Hebrew University), Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing Christianity in Eighteenth-century Tamiḻakam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for the Dialogue of Culture and Religion (IDCR), Loyola College, Jul 2020, Chennai (India), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missionaries in Malabar (18th century) : Imperial Connections and Dissimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Empires. Missionaries as Agents of Empires in the Early Modern Period</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lorient, Université de Bretagne Sud, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamil folklore and Catholic devotion in the Tamil sermons of Giacomo Tommaso de’ Rossi SJ (1701-1774)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Historical Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poetica dell’accommodatio. Grammatica e poesia Tamil nelle opere del missionario gesuita Costanzo Giuseppe Beschi (1680-1747)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome Sapienza Universita di Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catholic geography and Tamil landscape in Costanzo Giuseppe Beschi’s (1680-1747) Tēmpāvaṇi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference on South Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Wisconsin-Madison, Oct 2018, Madison (Wisconsin), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Epic and Tamil Genres in the eighteenth century.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of South Asian Studies (ECSAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of South Asian Studies (EASAS); École des hautes études en sciences sociales (EHESS), Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamil Poetry and Courtly Aspirations in the Life of Costanzo Gioseffo Beschi1 (1680-1747)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Going Native or Remaining Foreign? Catholic Missionaries as Local Agents in Asia (17th to 18th Centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française de Rome; Istituto svizzero di Roma; Deutsches Historisches Institut, May 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Ariel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Ariel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TST Online Catalogue (&amp;lt;a href=&amp;quot;https://tst.cnrs.fr&amp;quot;&amp;gt;tst.cnrs.fr&amp;lt;/a&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Wilden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines G. Zupanov Ceias Cnrs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Margherita Trento </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences, École des hautes études en sciences sociales </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">margheritatrento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3443-358X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">271342870</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am associate professor (maîtresse de conférences) at the École des Hautes Études en Sciences Sociales (EHESS), affiliated to the Centre d'études sud-asiatiques et himalayennes - CESAH (formerly Centre d'Études de l'Inde et de l'Asie du Sud - CEIAS) in Paris. Since September 2024, I am head of the Indology department at the Institut Français de Pondichéry (IFP).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I received my PhD in South Asian Languages and Civilizations from the University of Chicago in March 2020, with a dissertation on the social and literary history of Tamil Catholicism in the 18th century. I am currentlpy working on the social, political and intellectual history of a Tamil Śaiva siddhānta institution, the Tiruvāvaṭutuṟai ātīṉam, in the 16th-18th centuries.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For the Love of Tamil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantine V. Nakassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navaneethakrishnan Govindarajan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UniorPress. , 2025, Series Minor, 978-88-6719-338-7. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6093/978-88-6719-338-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing Tamil Catholicism: Literature, Persuasion and Devotion in the Eighteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRILL, 2022, 978-90-04-51162-0. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004511620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03710231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A History of Sandesá on Stage (and Its Aftermath)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia Ariav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to Courier Poetry: From South Asia and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.159-178, 2026, 9781041071877. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003639244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishing for Words with Beschi in Tamil Traditional Poetical Vocabularies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dept. of Indian and Tibetan Studies, Universität Hamburg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South-Indian Manuscripts in Hamburg and Paris: Paratexts and Provenance, TST project (ANR &amp; DFG, 2019-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.501-567, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: For the Love of Tamil. Bibliography of E. Annamalai’s works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantine V. Nakassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UniorPress. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">For the Love of Tamil: Essays in Honor of E. Annamalai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 9-29, 2025, Series Minor, ISBN: 978-88-6719-338-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a Tamil Teacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UniorPress. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">For the Love of Tamil: Essays in Honor of E. Annamalai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 523-526, 2025, Series Minor, ISBN: 978-88-6719-338-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Modern Tamil Prose: A Note on Some Manuscripts of the Tiruvāvaṭutuṟai Ātīṉam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UniOr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">For the Love of Tamil: Essays in Honor of E. Annamalai.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 455-477, 2025, Series minor 108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missione, traduzione e livelli di cultura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I gesuiti oltre le frontiere. Una nuova storia della Compagnia di Gesù. Vol. 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Il Leone Verde, 2024, 886580503X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating the dharma of Shiva in sixteenth-century Chidambaram: Maṟaiñāṉa Campantar’s Civatarumōttaram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UniorPress. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Śivadharmāmṛta: Essays on the Śivadharma and its Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2021, Studies on the History of Śaivism, 978-88-6719-228-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Śivadharma or Bonifacio? Behind the Scenes of the Madurai Mission Controversy (1608–1619)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Rites Controversies in the Early Modern World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.91-121, 2018, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004366299_006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Jesuit Missionary to Tamil Pulavar: Costanzo Gioseffo Beschi SJ (1680-1747), the “Great Heroic Sage”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Inde et l’Italie : Rencontres intellectuelles, politiques et artistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l’École des hautes études en sciences sociales, pp.53-89, 2018, 9782713231544. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsehess.23276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The theater of accommodation: Strategies for legitimizing the Christian message in Madurai (c. 1610)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Acquaviva Project: Claudio Acquaviva's Generalate (1581—1615) and the Emergence of Modern Catholicism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Jesuit Sources, 2017, 099728238X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BOOK REVIEW: Muru, Cristina. 2022. The Linguistic and Historical Contribution of the Arte Tamulica by Baltasar da Costa, S.J. (c. 1610-1673). Annotated and commented Portuguese transcription and English translation from Portuguese and Tamil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46-2, pp.205-208. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12v6d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martyre, témoignage et lignées sociales en pays tamoul (XVIIème-XVIIIème siécles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78 (1), pp.35-71. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2023.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martyre, témoignage et lignées sociales en pays tamoul (xviie-xviiie siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78 (1), pp.35-71. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2023.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: Book Culture in Tamil: Essays in Memory of CreA Ramakrishnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriental Archive - Archiv Orientalni­</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 90 (3), pp.617-620. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47979/aror.j.90.3.617-620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: Bloomer, Kristin. Possessed by the Virgin: Hinduism, Roman Catholicism, and Marian Possession in South India . Oxford: Oxford University Press, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (2), pp.228-229. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/702013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: Noboru Karashima, A Concise History of South India: Issues and Interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Economic and Social History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (2), pp.293-295. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0019464617697600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BnF INDIEN 478: Cāmināta Piḷḷai’s Nacaraikkalampakam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donations to Śiva and his ascetics: the Tiruvāvaṭutuṟai ātīṉam copper-plates (15-19th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gift Protection in South and Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Hautes Études en Sciences Sociales, Sep 2024, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and methodologies involved in editing the Śataratnasaṅgraha with the Catamaṇimālai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vinoth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Editing Śaiva Texts and Commentaries: Issues of Methodology and Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Pondichéry, Dec 2024, Pondichéry, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishing for pearls across the network of Tamil dictionaries &co. in the BnF: Navigating the divides between native and non-native, practical and poetical lexicography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text Surrounding Texts final workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Notre Père au pays tamoul (XVIe−XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Notre Père, outil linguistique et objet de savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Université Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A History of Sandeśa on Stage (and Its Aftermath): Sanskrit Padams from Eighteenth-century Thanjavur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia Ariav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mapping the World through Courier Poetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Jerusalem (The Hebrew University), Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercio di anime e di perle tra Roma e il golfo del Mannar (XVI secolo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons orientaux des savoirs romains sur la nature du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rome, Ecole Française de Rome, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing Christianity in Eighteenth-century Tamiḻakam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for the Dialogue of Culture and Religion (IDCR), Loyola College, Jul 2020, Chennai (India), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missionaries in Malabar (18th century) : Imperial Connections and Dissimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Empires. Missionaries as Agents of Empires in the Early Modern Period</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lorient, Université de Bretagne Sud, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamil folklore and Catholic devotion in the Tamil sermons of Giacomo Tommaso de’ Rossi SJ (1701-1774)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Historical Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catholic geography and Tamil landscape in Costanzo Giuseppe Beschi’s (1680-1747) Tēmpāvaṇi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference on South Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Wisconsin-Madison, Oct 2018, Madison (Wisconsin), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poetica dell’accommodatio. Grammatica e poesia Tamil nelle opere del missionario gesuita Costanzo Giuseppe Beschi (1680-1747)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome Sapienza Universita di Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Epic and Tamil Genres in the eighteenth century.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of South Asian Studies (ECSAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of South Asian Studies (EASAS); École des hautes études en sciences sociales (EHESS), Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamil Poetry and Courtly Aspirations in the Life of Costanzo Gioseffo Beschi1 (1680-1747)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Going Native or Remaining Foreign? Catholic Missionaries as Local Agents in Asia (17th to 18th Centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française de Rome; Istituto svizzero di Roma; Deutsches Historisches Institut, May 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TST Online Catalogue (&amp;lt;a href=&amp;quot;https://tst.cnrs.fr&amp;quot;&amp;gt;tst.cnrs.fr&amp;lt;/a&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Wilden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines G. Zupanov Ceias Cnrs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Ariel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Ariel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="788168A0"/>
+    <w:nsid w:val="DC291310"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margheritatrento" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3443-358X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271342870" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297836v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Trento" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine V. Nakassis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Ebeling" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navaneethakrishnan Govindarajan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/978-88-6719-338-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03710231v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004511620" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524693v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Ariav" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003639244" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501859v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325885v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325854v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chevillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501837v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901136v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827485v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948345v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004366299_006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948843v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.23276" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948862v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902574v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12v6d" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2023.38" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175633v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948380v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47979/aror.j.90.3.617-620" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949006v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/702013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949016v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0019464617697600" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949037v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902576v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902582v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinoth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949443v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949468v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949517v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949524v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989166v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949823v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989173v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989200v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989221v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989227v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336010v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Francis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336015v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902450v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Wilden" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines G. Zupanov Ceias Cnrs" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margheritatrento" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3443-358X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271342870" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297836v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Trento" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine V. Nakassis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Ebeling" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navaneethakrishnan Govindarajan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/978-88-6719-338-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03710231v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004511620" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524693v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Ariav" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003639244" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325854v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chevillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501837v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501859v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325885v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901136v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827485v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948345v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004366299_006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948843v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.23276" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948862v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902574v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12v6d" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2023.38" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175633v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948380v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47979/aror.j.90.3.617-620" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949006v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/702013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949016v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0019464617697600" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949037v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902576v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902582v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinoth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949443v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949468v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949517v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989166v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949823v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989200v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989173v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989221v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989227v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902450v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Francis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Wilden" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines G. Zupanov Ceias Cnrs" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336010v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336015v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>