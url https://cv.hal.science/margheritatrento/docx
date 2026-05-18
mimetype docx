--- v1 (2026-04-12)
+++ v2 (2026-05-18)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Margherita Trento </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences, École des hautes études en sciences sociales </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">margheritatrento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3443-358X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">271342870</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am associate professor (maîtresse de conférences) at the École des Hautes Études en Sciences Sociales (EHESS), affiliated to the Centre d'études sud-asiatiques et himalayennes - CESAH (formerly Centre d'Études de l'Inde et de l'Asie du Sud - CEIAS) in Paris. Since September 2024, I am head of the Indology department at the Institut Français de Pondichéry (IFP).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I received my PhD in South Asian Languages and Civilizations from the University of Chicago in March 2020, with a dissertation on the social and literary history of Tamil Catholicism in the 18th century. I am currentlpy working on the social, political and intellectual history of a Tamil Śaiva siddhānta institution, the Tiruvāvaṭutuṟai ātīṉam, in the 16th-18th centuries.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For the Love of Tamil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantine V. Nakassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navaneethakrishnan Govindarajan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UniorPress. , 2025, Series Minor, 978-88-6719-338-7. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6093/978-88-6719-338-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing Tamil Catholicism: Literature, Persuasion and Devotion in the Eighteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRILL, 2022, 978-90-04-51162-0. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004511620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03710231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A History of Sandesá on Stage (and Its Aftermath)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia Ariav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to Courier Poetry: From South Asia and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.159-178, 2026, 9781041071877. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003639244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishing for Words with Beschi in Tamil Traditional Poetical Vocabularies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dept. of Indian and Tibetan Studies, Universität Hamburg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South-Indian Manuscripts in Hamburg and Paris: Paratexts and Provenance, TST project (ANR &amp; DFG, 2019-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.501-567, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: For the Love of Tamil. Bibliography of E. Annamalai’s works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantine V. Nakassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UniorPress. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">For the Love of Tamil: Essays in Honor of E. Annamalai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 9-29, 2025, Series Minor, ISBN: 978-88-6719-338-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a Tamil Teacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UniorPress. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">For the Love of Tamil: Essays in Honor of E. Annamalai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 523-526, 2025, Series Minor, ISBN: 978-88-6719-338-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Modern Tamil Prose: A Note on Some Manuscripts of the Tiruvāvaṭutuṟai Ātīṉam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UniOr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">For the Love of Tamil: Essays in Honor of E. Annamalai.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 455-477, 2025, Series minor 108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missione, traduzione e livelli di cultura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I gesuiti oltre le frontiere. Una nuova storia della Compagnia di Gesù. Vol. 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Il Leone Verde, 2024, 886580503X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating the dharma of Shiva in sixteenth-century Chidambaram: Maṟaiñāṉa Campantar’s Civatarumōttaram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UniorPress. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Śivadharmāmṛta: Essays on the Śivadharma and its Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2021, Studies on the History of Śaivism, 978-88-6719-228-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Śivadharma or Bonifacio? Behind the Scenes of the Madurai Mission Controversy (1608–1619)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Rites Controversies in the Early Modern World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.91-121, 2018, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004366299_006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Jesuit Missionary to Tamil Pulavar: Costanzo Gioseffo Beschi SJ (1680-1747), the “Great Heroic Sage”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Inde et l’Italie : Rencontres intellectuelles, politiques et artistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l’École des hautes études en sciences sociales, pp.53-89, 2018, 9782713231544. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsehess.23276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The theater of accommodation: Strategies for legitimizing the Christian message in Madurai (c. 1610)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Acquaviva Project: Claudio Acquaviva's Generalate (1581—1615) and the Emergence of Modern Catholicism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Jesuit Sources, 2017, 099728238X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BOOK REVIEW: Muru, Cristina. 2022. The Linguistic and Historical Contribution of the Arte Tamulica by Baltasar da Costa, S.J. (c. 1610-1673). Annotated and commented Portuguese transcription and English translation from Portuguese and Tamil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46-2, pp.205-208. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12v6d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martyre, témoignage et lignées sociales en pays tamoul (XVIIème-XVIIIème siécles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78 (1), pp.35-71. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2023.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martyre, témoignage et lignées sociales en pays tamoul (xviie-xviiie siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78 (1), pp.35-71. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2023.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: Book Culture in Tamil: Essays in Memory of CreA Ramakrishnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriental Archive - Archiv Orientalni­</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 90 (3), pp.617-620. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47979/aror.j.90.3.617-620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: Bloomer, Kristin. Possessed by the Virgin: Hinduism, Roman Catholicism, and Marian Possession in South India . Oxford: Oxford University Press, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (2), pp.228-229. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/702013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: Noboru Karashima, A Concise History of South India: Issues and Interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Economic and Social History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (2), pp.293-295. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0019464617697600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BnF INDIEN 478: Cāmināta Piḷḷai’s Nacaraikkalampakam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donations to Śiva and his ascetics: the Tiruvāvaṭutuṟai ātīṉam copper-plates (15-19th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gift Protection in South and Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Hautes Études en Sciences Sociales, Sep 2024, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and methodologies involved in editing the Śataratnasaṅgraha with the Catamaṇimālai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vinoth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Editing Śaiva Texts and Commentaries: Issues of Methodology and Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Pondichéry, Dec 2024, Pondichéry, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishing for pearls across the network of Tamil dictionaries &co. in the BnF: Navigating the divides between native and non-native, practical and poetical lexicography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text Surrounding Texts final workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Notre Père au pays tamoul (XVIe−XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Notre Père, outil linguistique et objet de savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Université Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A History of Sandeśa on Stage (and Its Aftermath): Sanskrit Padams from Eighteenth-century Thanjavur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia Ariav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mapping the World through Courier Poetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Jerusalem (The Hebrew University), Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercio di anime e di perle tra Roma e il golfo del Mannar (XVI secolo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons orientaux des savoirs romains sur la nature du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rome, Ecole Française de Rome, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing Christianity in Eighteenth-century Tamiḻakam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for the Dialogue of Culture and Religion (IDCR), Loyola College, Jul 2020, Chennai (India), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missionaries in Malabar (18th century) : Imperial Connections and Dissimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Empires. Missionaries as Agents of Empires in the Early Modern Period</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lorient, Université de Bretagne Sud, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamil folklore and Catholic devotion in the Tamil sermons of Giacomo Tommaso de’ Rossi SJ (1701-1774)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Historical Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catholic geography and Tamil landscape in Costanzo Giuseppe Beschi’s (1680-1747) Tēmpāvaṇi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference on South Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Wisconsin-Madison, Oct 2018, Madison (Wisconsin), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poetica dell’accommodatio. Grammatica e poesia Tamil nelle opere del missionario gesuita Costanzo Giuseppe Beschi (1680-1747)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome Sapienza Universita di Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Epic and Tamil Genres in the eighteenth century.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of South Asian Studies (ECSAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of South Asian Studies (EASAS); École des hautes études en sciences sociales (EHESS), Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamil Poetry and Courtly Aspirations in the Life of Costanzo Gioseffo Beschi1 (1680-1747)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Going Native or Remaining Foreign? Catholic Missionaries as Local Agents in Asia (17th to 18th Centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française de Rome; Istituto svizzero di Roma; Deutsches Historisches Institut, May 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TST Online Catalogue (&amp;lt;a href=&amp;quot;https://tst.cnrs.fr&amp;quot;&amp;gt;tst.cnrs.fr&amp;lt;/a&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Wilden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines G. Zupanov Ceias Cnrs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Ariel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Ariel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Margherita Trento </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences, École des hautes études en sciences sociales </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">margheritatrento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3443-358X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">271342870</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am associate professor (maîtresse de conférences) at the École des Hautes Études en Sciences Sociales (EHESS), affiliated to the Centre d'études sud-asiatiques et himalayennes - CESAH (formerly Centre d'Études de l'Inde et de l'Asie du Sud - CEIAS) in Paris. Since September 2024, I am head of the Indology department at the Institut Français de Pondichéry (IFP).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I received my PhD in South Asian Languages and Civilizations from the University of Chicago in March 2020, with a dissertation on the social and literary history of Tamil Catholicism in the 18th century. I am currentlpy working on the social, political and intellectual history of a Tamil Śaiva siddhānta institution, the Tiruvāvaṭutuṟai ātīṉam, in the 16th-18th centuries.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For the Love of Tamil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantine V. Nakassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navaneethakrishnan Govindarajan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UniorPress. , 2025, Series Minor, 978-88-6719-338-7. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6093/978-88-6719-338-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing Tamil Catholicism: Literature, Persuasion and Devotion in the Eighteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRILL, 2022, 978-90-04-51162-0. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004511620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03710231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A History of Sandesá on Stage (and Its Aftermath)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia Ariav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to Courier Poetry: From South Asia and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.159-178, 2026, 9781041071877. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003639244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a Tamil Teacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UniorPress. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">For the Love of Tamil: Essays in Honor of E. Annamalai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 523-526, 2025, Series Minor, ISBN: 978-88-6719-338-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Modern Tamil Prose: A Note on Some Manuscripts of the Tiruvāvaṭutuṟai Ātīṉam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UniOr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">For the Love of Tamil: Essays in Honor of E. Annamalai.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 455-477, 2025, Series minor 108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishing for Words with Beschi in Tamil Traditional Poetical Vocabularies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dept. of Indian and Tibetan Studies, Universität Hamburg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South-Indian Manuscripts in Hamburg and Paris: Paratexts and Provenance, TST project (ANR &amp; DFG, 2019-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.501-567, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: For the Love of Tamil. Bibliography of E. Annamalai’s works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantine V. Nakassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UniorPress. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">For the Love of Tamil: Essays in Honor of E. Annamalai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 9-29, 2025, Series Minor, ISBN: 978-88-6719-338-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missione, traduzione e livelli di cultura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I gesuiti oltre le frontiere. Una nuova storia della Compagnia di Gesù. Vol. 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Il Leone Verde, 2024, 886580503X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating the dharma of Shiva in sixteenth-century Chidambaram: Maṟaiñāṉa Campantar’s Civatarumōttaram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UniorPress. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Śivadharmāmṛta: Essays on the Śivadharma and its Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2021, Studies on the History of Śaivism, 978-88-6719-228-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Śivadharma or Bonifacio? Behind the Scenes of the Madurai Mission Controversy (1608–1619)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Rites Controversies in the Early Modern World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.91-121, 2018, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004366299_006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Jesuit Missionary to Tamil Pulavar: Costanzo Gioseffo Beschi SJ (1680-1747), the “Great Heroic Sage”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Inde et l’Italie : Rencontres intellectuelles, politiques et artistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l’École des hautes études en sciences sociales, pp.53-89, 2018, 9782713231544. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsehess.23276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The theater of accommodation: Strategies for legitimizing the Christian message in Madurai (c. 1610)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Acquaviva Project: Claudio Acquaviva's Generalate (1581—1615) and the Emergence of Modern Catholicism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Jesuit Sources, 2017, 099728238X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BOOK REVIEW: Muru, Cristina. 2022. The Linguistic and Historical Contribution of the Arte Tamulica by Baltasar da Costa, S.J. (c. 1610-1673). Annotated and commented Portuguese transcription and English translation from Portuguese and Tamil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46-2, pp.205-208. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12v6d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martyre, témoignage et lignées sociales en pays tamoul (XVIIème-XVIIIème siécles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78 (1), pp.35-71. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2023.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martyre, témoignage et lignées sociales en pays tamoul (xviie-xviiie siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78 (1), pp.35-71. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2023.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: Book Culture in Tamil: Essays in Memory of CreA Ramakrishnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriental Archive - Archiv Orientalni­</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 90 (3), pp.617-620. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47979/aror.j.90.3.617-620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: Bloomer, Kristin. Possessed by the Virgin: Hinduism, Roman Catholicism, and Marian Possession in South India . Oxford: Oxford University Press, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (2), pp.228-229. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/702013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: Noboru Karashima, A Concise History of South India: Issues and Interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Economic and Social History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (2), pp.293-295. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0019464617697600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BnF INDIEN 478: Cāmināta Piḷḷai’s Nacaraikkalampakam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donations to Śiva and his ascetics: the Tiruvāvaṭutuṟai ātīṉam copper-plates (15-19th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gift Protection in South and Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Hautes Études en Sciences Sociales, Sep 2024, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and methodologies involved in editing the Śataratnasaṅgraha with the Catamaṇimālai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vinoth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Editing Śaiva Texts and Commentaries: Issues of Methodology and Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Pondichéry, Dec 2024, Pondichéry, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishing for pearls across the network of Tamil dictionaries &co. in the BnF: Navigating the divides between native and non-native, practical and poetical lexicography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text Surrounding Texts final workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Notre Père au pays tamoul (XVIe−XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Notre Père, outil linguistique et objet de savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Université Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A History of Sandeśa on Stage (and Its Aftermath): Sanskrit Padams from Eighteenth-century Thanjavur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia Ariav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mapping the World through Courier Poetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Jerusalem (The Hebrew University), Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercio di anime e di perle tra Roma e il golfo del Mannar (XVI secolo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons orientaux des savoirs romains sur la nature du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rome, Ecole Française de Rome, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing Christianity in Eighteenth-century Tamiḻakam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for the Dialogue of Culture and Religion (IDCR), Loyola College, Jul 2020, Chennai (India), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missionaries in Malabar (18th century) : Imperial Connections and Dissimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Empires. Missionaries as Agents of Empires in the Early Modern Period</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lorient, Université de Bretagne Sud, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamil folklore and Catholic devotion in the Tamil sermons of Giacomo Tommaso de’ Rossi SJ (1701-1774)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Historical Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catholic geography and Tamil landscape in Costanzo Giuseppe Beschi’s (1680-1747) Tēmpāvaṇi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference on South Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Wisconsin-Madison, Oct 2018, Madison (Wisconsin), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poetica dell’accommodatio. Grammatica e poesia Tamil nelle opere del missionario gesuita Costanzo Giuseppe Beschi (1680-1747)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome Sapienza Universita di Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Epic and Tamil Genres in the eighteenth century.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of South Asian Studies (ECSAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of South Asian Studies (EASAS); École des hautes études en sciences sociales (EHESS), Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamil Poetry and Courtly Aspirations in the Life of Costanzo Gioseffo Beschi1 (1680-1747)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Going Native or Remaining Foreign? Catholic Missionaries as Local Agents in Asia (17th to 18th Centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française de Rome; Istituto svizzero di Roma; Deutsches Historisches Institut, May 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Ariel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Ariel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TST Online Catalogue (&amp;lt;a href=&amp;quot;https://tst.cnrs.fr&amp;quot;&amp;gt;tst.cnrs.fr&amp;lt;/a&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Wilden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines G. Zupanov Ceias Cnrs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC291310"/>
+    <w:nsid w:val="D64C6F8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margheritatrento" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3443-358X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271342870" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297836v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Trento" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine V. Nakassis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Ebeling" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navaneethakrishnan Govindarajan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/978-88-6719-338-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03710231v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004511620" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524693v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Ariav" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003639244" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325854v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chevillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501837v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501859v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325885v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901136v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827485v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948345v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004366299_006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948843v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.23276" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948862v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902574v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12v6d" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2023.38" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175633v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948380v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47979/aror.j.90.3.617-620" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949006v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/702013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949016v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0019464617697600" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949037v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902576v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902582v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinoth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949443v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949468v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949517v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989166v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949823v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989200v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989173v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989221v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989227v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902450v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Francis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Wilden" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines G. Zupanov Ceias Cnrs" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336010v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336015v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margheritatrento" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3443-358X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271342870" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297836v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Trento" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine V. Nakassis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Ebeling" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navaneethakrishnan Govindarajan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/978-88-6719-338-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03710231v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004511620" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524693v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Ariav" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003639244" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501859v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325885v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325854v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chevillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501837v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901136v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827485v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948345v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004366299_006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948843v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.23276" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948862v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902574v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12v6d" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2023.38" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175633v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948380v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47979/aror.j.90.3.617-620" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949006v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/702013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949016v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0019464617697600" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949037v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902576v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902582v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinoth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949443v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949468v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949517v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989166v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949823v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989200v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989173v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989221v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989227v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336010v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Francis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336015v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902450v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Wilden" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines G. Zupanov Ceias Cnrs" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>