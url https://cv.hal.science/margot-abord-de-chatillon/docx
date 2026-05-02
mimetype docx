--- v0 (2026-03-23)
+++ v1 (2026-05-02)
@@ -544,252 +544,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community Bike Workshops in Australia: Increasing Demand for Cycling Through Mutual Aid</w:t>
+                <w:t xml:space="preserve">La cyclologistique est-elle toujours alternative ? Triporteurs et remorques dans le grand Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Batterbury</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Margot Abord de Chatillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephen Nurse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Transport Sciences</w:t>
+              <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5507/tots.2024.023⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 84 | 2025 - Varia, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/cst.13791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04891955v1</w:t>
+                <w:t xml:space="preserve">hal-04612267v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cyclologistique est-elle toujours alternative ? Triporteurs et remorques dans le grand Lyon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Community Bike Workshops in Australia: Increasing Demand for Cycling Through Mutual Aid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Batterbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Uxo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Nurse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
+              <w:t xml:space="preserve">Transactions on Transport Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 84 | 2025 - Varia, </w:t>
+              <w:t xml:space="preserve">, 2025, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/cst.13791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5507/tots.2024.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612267v5</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir cycliste, s’engager en cycliste : communautés de pratiques et apprentissage de la vélonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Eskenazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -836,51 +836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vélo : un objet qui révèle, renforce et perturbe l’ordre du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -985,51 +985,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel rôle pour les communautés de pratique dans le développement de la vélonomie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Eskenazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Rencontres Francophones du Transport et de la Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Belval, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1054,51 +1054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« We care for each other »: Pratiques mécaniques et relation cycliste-vélo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de l'APERAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1155,51 +1155,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriating the Bicycle: Repair and Maintenance Skills and the Bicycle–Cyclist Relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Ortar; Matthieu Adam. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Becoming Urban Cyclists: From Socialization to Skills</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1241,51 +1241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feminine Velonomy: Women's Experiences of Bicycle Repair and Maintenance in France and Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dennis Zuev, Katerina Psarikidou, Cosmin Popan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycling societies: emerging innovations, inequalities and governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2021, </w:t>
@@ -1355,51 +1355,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La micro-mobilité comme test : enjeux de la maintenance des vélos-triporteurs et remorques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1449,51 +1449,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velonomy and material mobilities : practices of cycle repair and maintenance in Lyon, France and Melbourne, Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Social Anthropology and ethnology. École Nationale des Travaux Publics de l'État [ENTPE], 2022. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022ENTP0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1610,51 +1610,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51F3D65C"/>
+    <w:nsid w:val="5E2C67F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1758,51 +1758,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D7DC16FF"/>
+    <w:nsid w:val="95106A4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1906,51 +1906,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="647295D3"/>
+    <w:nsid w:val="ED4844D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2054,51 +2054,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7B3EF8BD"/>
+    <w:nsid w:val="790167F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2202,51 +2202,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="BFB9C71E"/>
+    <w:nsid w:val="4E473C94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2350,51 +2350,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="BFF1AEA2"/>
+    <w:nsid w:val="520A112E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2498,51 +2498,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="248DA555"/>
+    <w:nsid w:val="F3A9C55C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2646,51 +2646,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="4EC8BE70"/>
+    <w:nsid w:val="57D4C6C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2898,51 +2898,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margot-abord-de-chatillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5653-6072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271429682" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/nathalie-ortar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891955v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Batterbury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Uxo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Abord de Chatillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Nurse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5507/tots.2024.023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612267v5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.13791" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03584656v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Eskenazi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.18924" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657424v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sayagh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.4963" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482208v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02972259v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596472v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://storefront.chester.ac.uk/index.php?main_page=product_info&amp;amp;cPath=12_14&amp;amp;products_id=1094" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03148624v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429321092-11" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04812677v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04096258v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ENTP0005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margot-abord-de-chatillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5653-6072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271429682" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/nathalie-ortar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612267v5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Abord de Chatillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.13791" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891955v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Batterbury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Uxo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Nurse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5507/tots.2024.023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03584656v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Eskenazi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.18924" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657424v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sayagh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.4963" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482208v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02972259v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596472v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://storefront.chester.ac.uk/index.php?main_page=product_info&amp;amp;cPath=12_14&amp;amp;products_id=1094" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03148624v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429321092-11" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04812677v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04096258v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ENTP0005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>