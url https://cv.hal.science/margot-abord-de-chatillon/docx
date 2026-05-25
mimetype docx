--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -115,50 +115,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">271429682</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=rHVwbUIAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -194,51 +215,51 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Entre 2020 et 2023, j'ai été attachée temporaire d'enseignement et de recherche au Cnam de Paris. Précédemment, j'étais doctorante au Laboratoire aménagement économie transports (LAET).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma thèse de doctorat, intitulée </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Velonomy and material mobilities : practices of cycle repair and maintenance in Lyon, France and Melbourne, Australia</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, est une étude comparative des pratiques de mécanique vélo entre les villes de Lyon (France) et Melbourne (Australie). Cette thèse a été réalisée avec l'encadrement de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Nathalie Ortar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (anthropologue, LAET, ENTPE) et Peter Cox (sociologue, University of Chester), et sa réalisation a été permise par l'obtention d'un financement doctoral spécifique normalien.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je suis également diplômée d'un master recherche en études urbaines à l'Université d'Amsterdam, titulaire de l'agrégation d'économie-gestion et diplômée en économie et en gestion de l'Ecole normale supérieure de Paris-Saclay.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -536,419 +557,419 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cyclologistique est-elle toujours alternative ? Triporteurs et remorques dans le grand Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 84 | 2025 - Varia, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/cst.13791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612267v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community Bike Workshops in Australia: Increasing Demand for Cycling Through Mutual Aid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Batterbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Uxo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Nurse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on Transport Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5507/tots.2024.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir cycliste, s’engager en cycliste : communautés de pratiques et apprentissage de la vélonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Eskenazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SociologieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/sociologies.18924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03584656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vélo : un objet qui révèle, renforce et perturbe l’ordre du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sayagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 52-2, pp.25-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rsa.4963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -958,180 +979,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel rôle pour les communautés de pratique dans le développement de la vélonomie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Eskenazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Rencontres Francophones du Transport et de la Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Belval, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« We care for each other »: Pratiques mécaniques et relation cycliste-vélo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de l'APERAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02972259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1141,197 +1162,197 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriating the Bicycle: Repair and Maintenance Skills and the Bicycle–Cyclist Relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Ortar; Matthieu Adam. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Becoming Urban Cyclists: From Socialization to Skills</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chester University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-1-910481-17-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feminine Velonomy: Women's Experiences of Bicycle Repair and Maintenance in France and Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dennis Zuev, Katerina Psarikidou, Cosmin Popan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycling societies: emerging innovations, inequalities and governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9780429321092-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03148624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1341,91 +1362,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La micro-mobilité comme test : enjeux de la maintenance des vélos-triporteurs et remorques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1435,114 +1456,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velonomy and material mobilities : practices of cycle repair and maintenance in Lyon, France and Melbourne, Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Social Anthropology and ethnology. École Nationale des Travaux Publics de l'État [ENTPE], 2022. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022ENTP0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04096258v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId36"/>
+      <w:footerReference w:type="default" r:id="rId37"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1610,51 +1631,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E2C67F1"/>
+    <w:nsid w:val="591FD4A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1758,51 +1779,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="95106A4C"/>
+    <w:nsid w:val="E6405CBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1906,51 +1927,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="ED4844D5"/>
+    <w:nsid w:val="3783E8A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2054,51 +2075,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="790167F3"/>
+    <w:nsid w:val="CB1D89B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2202,51 +2223,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4E473C94"/>
+    <w:nsid w:val="E075D195"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2350,51 +2371,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="520A112E"/>
+    <w:nsid w:val="6EDB546E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2498,51 +2519,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="F3A9C55C"/>
+    <w:nsid w:val="53533ADB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2646,51 +2667,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="57D4C6C0"/>
+    <w:nsid w:val="019F7575"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2898,51 +2919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margot-abord-de-chatillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5653-6072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271429682" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/nathalie-ortar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612267v5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Abord de Chatillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.13791" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891955v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Batterbury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Uxo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Nurse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5507/tots.2024.023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03584656v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Eskenazi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.18924" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657424v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sayagh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.4963" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482208v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02972259v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596472v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://storefront.chester.ac.uk/index.php?main_page=product_info&amp;amp;cPath=12_14&amp;amp;products_id=1094" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03148624v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429321092-11" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04812677v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04096258v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ENTP0005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margot-abord-de-chatillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5653-6072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271429682" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=rHVwbUIAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/nathalie-ortar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612267v5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Abord de Chatillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.13791" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891955v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Batterbury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Uxo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Nurse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5507/tots.2024.023" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03584656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Eskenazi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.18924" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657424v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sayagh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.4963" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482208v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02972259v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596472v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://storefront.chester.ac.uk/index.php?main_page=product_info&amp;amp;cPath=12_14&amp;amp;products_id=1094" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03148624v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429321092-11" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04812677v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04096258v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ENTP0005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>