--- v0 (2026-03-09)
+++ v1 (2026-05-01)
@@ -793,265 +793,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief communication: Seismological analysis of flood dynamics and hydrologically triggered earthquake swarms associated with Storm Alex</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydromorphological analysis on restored Alpine braided rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Devreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Belletti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-22-1541-2022⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 415, pp.108404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661182v1</w:t>
+                <w:t xml:space="preserve">hal-03794714v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydromorphological analysis on restored Alpine braided rivers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brief communication: Seismological analysis of flood dynamics and hydrologically triggered earthquake swarms associated with Storm Alex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Chmiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Piantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 415, pp.108404. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (5), pp.1541-1558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-22-1541-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794714v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enlargement and evolution of a semi-alluvial creek in response to urbanization</w:t>
               </w:r>
@@ -2995,251 +2995,251 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rivers facing change in Alpine and Mediterranean climate: a geomorphic point of view</w:t>
+                <w:t xml:space="preserve">Sediment reinjection and morphological restoration of the river Drac (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florent Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lezioni apprese nell'integrazione delle traiettorie idromorfologiche per la gestione delle risorse idriche nei fiumi alpini</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università di Trento, Jun 2025, Belluno, Italy</w:t>
+              <w:t xml:space="preserve">International seminar Braided rivers and the Tagliamento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro Italiano per la Riqualificazione Fluviale, Jun 2025, Spilimbergo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05118694v1</w:t>
+                <w:t xml:space="preserve">hal-05118752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment reinjection and morphological restoration of the river Drac (France)</w:t>
+                <w:t xml:space="preserve">Rivers facing change in Alpine and Mediterranean climate: a geomorphic point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriel Adnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Banitalebi Dehkordi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International seminar Braided rivers and the Tagliamento</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centro Italiano per la Riqualificazione Fluviale, Jun 2025, Spilimbergo, Italy</w:t>
+              <w:t xml:space="preserve">Lezioni apprese nell'integrazione delle traiettorie idromorfologiche per la gestione delle risorse idriche nei fiumi alpini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università di Trento, Jun 2025, Belluno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05118752v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment transport in a Mediterranean mountain stream catchment: 7 years’ monitoring feedback and sediment fluxes modelling in climate change context (Roya River, Maritime Alps, France)</w:t>
               </w:r>
@@ -3251,64 +3251,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriel Adnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Fox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3428,51 +3428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Fox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès final du projet Concert-Eaux OPERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CARF, Oct 2024, Menton, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3491,152 +3491,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storm Alex : lessons learnt from the debris flood that occurred on October 2nd 2020 in the French Maritim Alps</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamiques sédimentaires en Roya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interpraevent 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Vienna, Austria. pp.680-684</w:t>
+              <w:t xml:space="preserve">La Roya en ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680214v1</w:t>
+                <w:t xml:space="preserve">hal-05535274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts sédimentaires dans un bassin versant à régime montagnard sous influence méditerranéenne (Roya, Alpes-Maritimes, France): modélisation conceptuelle en contexte de changement climatique</w:t>
               </w:r>
@@ -3698,221 +3642,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04509906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des Journées de la commission hydrosystèmes continentaux du CNFG 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Storm Alex : lessons learnt from the debris flood that occurred on October 2nd 2020 in the French Maritim Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Kuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MARALEX : Les bassins maralpins face aux changements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie 3, Jul 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">Interpraevent 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Vienna, Austria. pp.680-684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168536v1</w:t>
+                <w:t xml:space="preserve">hal-04680214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tempête ALEX – Retour d’expérience des crues torrentielles du 2 octobre 2020 dans les Alpes-Maritimes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présentation des Journées de la commission hydrosystèmes continentaux du CNFG 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SHF “Prévision des crues et des inondations – Avancées, valorisation et perspectives”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Toulouse, France. pp.29-32</w:t>
+              <w:t xml:space="preserve">MARALEX : Les bassins maralpins face aux changements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie 3, Jul 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680176v1</w:t>
+                <w:t xml:space="preserve">hal-04168536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les flux hydro-sédimentaires, un proxy des interactions climat-société à l'échelle d'un bassin versant</w:t>
               </w:r>
@@ -3961,479 +3905,479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools to assess the health status of restored braided hydrosystems</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tempête ALEX – Retour d’expérience des crues torrentielles du 2 octobre 2020 dans les Alpes-Maritimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Kuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RRC Scientific Conference Scientific Advances in River Restoration (SARR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, River Restoration Centre, Sep 2023, Liverpool United Kingdom, United Kingdom. https://www.therrc.co.uk/assets/files/SARR/sarr_programme_abstracts_vsn_22.pdf</w:t>
+              <w:t xml:space="preserve">Colloque SHF “Prévision des crues et des inondations – Avancées, valorisation et perspectives”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Toulouse, France. pp.29-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05061416v1</w:t>
+                <w:t xml:space="preserve">hal-04680176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet FORESEE: Enseignements de la tempête Alex et proposition de méthode de diagnostic territorial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dennis Fox</w:t>
+                <w:t xml:space="preserve">Tools to assess the health status of restored braided hydrosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Devreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MARALEX : Les bassins maralpins face aux changements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie 3 :, Jul 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">RRC Scientific Conference Scientific Advances in River Restoration (SARR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, River Restoration Centre, Sep 2023, Liverpool United Kingdom, United Kingdom. https://www.therrc.co.uk/assets/files/SARR/sarr_programme_abstracts_vsn_22.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167477v1</w:t>
+                <w:t xml:space="preserve">hal-05061416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réaction des bassins versants maralpins aux précipitations intenses du 2 octobre 2020 : mesures du transport sédimentaire, modèle de connectivité sédimentaire en Roya et principes de gestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet FORESEE: Enseignements de la tempête Alex et proposition de méthode de diagnostic territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Teobaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS Rivers 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">MARALEX : Les bassins maralpins face aux changements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie 3 :, Jul 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855459v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des flux sédimentaires grossiers en contexte torrentiel méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mendy Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriel Adnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Devreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque TSMR – CFBR « Transport sédimentaire : rivières &amp; barrages réservoirs »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution du tressage suite à des opérations de restauration sur des rivières en tresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Devreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4462,1613 +4406,1738 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSMR : Transport sédimentaire : rivières &amp; barrages réservoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crues exceptionnelles de la Vésubie et de la Roya (Oct. 2020): caractérisation hydrogéomorphologique et perspectives de gestion</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La réaction des bassins versants maralpins aux précipitations intenses du 2 octobre 2020 : mesures du transport sédimentaire, modèle de connectivité sédimentaire en Roya et principes de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Passy</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mendy Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriel Adnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS Rivers 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ZABR; GRAIE, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261090v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel change during catastrophic flood: example of the Alex storm in the Vésubie valley</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crues exceptionnelles de la Vésubie et de la Roya (Oct. 2020): caractérisation hydrogéomorphologique et perspectives de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Melun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IAG International Conference on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">IS Rivers 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ZABR; GRAIE, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779071v1</w:t>
+                <w:t xml:space="preserve">hal-04261090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution du tressage suite à des opérations de restauration sur des rivières en tresses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Devreux</w:t>
+                <w:t xml:space="preserve">Channel change during catastrophic flood: example of the Alex storm in the Vésubie valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Melun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Belletti</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport sédimentaire : rivières &amp; barrages réservoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Saclay, France</w:t>
+              <w:t xml:space="preserve">10th IAG International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967555v1</w:t>
+                <w:t xml:space="preserve">hal-03779071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures des Matières en Suspension et de la charge solide des cours d’eau cévenols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Imbert</w:t>
+                <w:t xml:space="preserve">Sampling protocol to study benthic invertebrate community in a restored braided river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Devreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Belletti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIS Draix-Bléone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Draix, France</w:t>
+              <w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Dublin (virtual), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712659v1</w:t>
+                <w:t xml:space="preserve">hal-03344244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling protocol to study benthic invertebrate community in a restored braided river</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Devreux</w:t>
+                <w:t xml:space="preserve">Mesures des Matières en Suspension et de la charge solide des cours d’eau cévenols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Grard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Dublin (virtual), Ireland</w:t>
+              <w:t xml:space="preserve">GIS Draix-Bléone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Draix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344244v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude morphodynamique suite à des opérations de restauration sur des rivières en tresses</w:t>
+                <w:t xml:space="preserve">Évolution du tressage suite à des opérations de restauration sur des rivières en tresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Devreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dennis Fox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Transport sédimentaire : rivières &amp; barrages réservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02532988v1</w:t>
+                <w:t xml:space="preserve">hal-02967555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONCERT’EAUX : Consultation transfrontalière de la vallée de la Roya aux stratégies d'adaptation au changement climatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude morphodynamique suite à des opérations de restauration sur des rivières en tresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Devreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Belletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Fox</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique 3 : Risques en Zone Nord-Méditerranéenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academie 3: Espace, Environnement, Risques et Résilience, Mar 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04111792v1</w:t>
+                <w:t xml:space="preserve">hal-02532988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des flux sédimentaires des frayères dans un torrent alpin</w:t>
+                <w:t xml:space="preserve">CONCERT’EAUX : Consultation transfrontalière de la vallée de la Roya aux stratégies d'adaptation au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Tourade</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriel Adnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Vignal</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres SHF - Changement global et morphodynamique des rivières, des bassins versants à la mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Thématique 3 : Risques en Zone Nord-Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academie 3: Espace, Environnement, Risques et Résilience, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960437v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the morphodynamics and ecological functionality of a Mediterranean river</w:t>
+                <w:t xml:space="preserve">Évolution des flux sédimentaires des frayères dans un torrent alpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mayen</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mendy Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Tourade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriel Adnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Flow 2018 - Ninth International Conference on Fluvial Hydraulics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lyon-Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Rencontres SHF - Changement global et morphodynamique des rivières, des bassins versants à la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181626v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la morphodynamique du lit du fleuve Var dans sa partie aval à partir de levés LiDAR</w:t>
+                <w:t xml:space="preserve">Quantification of the morphodynamics and ecological functionality of a Mediterranean river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ait Elabas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Souriguère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Solide et Morphodynamique des Rivières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">River Flow 2018 - Ninth International Conference on Fluvial Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lyon-Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959662v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The October 2015 flash floods in south-eastern France: discharge estimations and comparison with other flash-floods documented in the Hymex project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude de la morphodynamique du lit du fleuve Var dans sa partie aval à partir de levés LiDAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ait Elabas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU2016, European Geosciences Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, VIENNE, Austria. 1p</w:t>
+              <w:t xml:space="preserve">Transport Solide et Morphodynamique des Rivières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768365v1</w:t>
+                <w:t xml:space="preserve">hal-02959662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environments continuities and flood risk mitigation at catchment scale: which management scales and which level of achievement are suitable according to the purpose of the project?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The October 2015 flash floods in south-eastern France: discharge estimations and comparison with other flash-floods documented in the Hymex project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">EGU2016, European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, VIENNE, Austria. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285834v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment transport and morphodynamics in an urbanized river: the effect of restoration on sediment fluxes</w:t>
+                <w:t xml:space="preserve">Environments continuities and flood risk mitigation at catchment scale: which management scales and which level of achievement are suitable according to the purpose of the project?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André Roy</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cilici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Flow 2014 International Conference on Fluvial Hydraulics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lausanne, Switzerland. pp.2119-2126</w:t>
+              <w:t xml:space="preserve">I.S. Rivers 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285798v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sediment transport and morphodynamics in an urbanized river: the effect of restoration on sediment fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vernon Bevan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Macvicar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">River Flow 2014 International Conference on Fluvial Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lausanne, Switzerland. pp.2119-2126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A radio frequency tracing experiment of bedload transport in a small braided mountain stream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Deschâtres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, VIENNA, Austria. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6078,51 +6147,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluri-annual bedload monitoring in a Mediterranean mountain stream prior and after a ~200-year flood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6138,73 +6207,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gravel-Bed Rivers 9 (GBR9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Villarrica, Chile. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une nouvelle méthodologie de prélèvements des invertébrés benthiques sur une rivière en tresses restaurée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Devreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6233,543 +6302,543 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I.S. Rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catchments’ reactions to the Oct. 2nd 2020 heavy rainfall in the Maritime Alps (France): sediment transport measurements, sediment connectivity model in the Roya river and reconstruction guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mendy Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriel Adnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS Rivers 2022 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two recent hydrological post event campaigns in France: the Cèze and Ardèche august 2018 and Aude october 2018 floods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnifait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th HyMeX workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Split, Croatia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field-based gravel fluxes measurements in a wandering river to assess sediment mobility downstream a dam (Durance River, Southern French Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kélian Lagrève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lylia Kateb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RCEM 2017- 10th Symposium on River, Coastal and Estuarine Morphodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Trente, Italy. RCEM 2017- 10th Symposium on River, Coastal and Estuarine Morphodynamics, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuités des milieux, intégration des risques et gestion des bassins versants: quelles échelles pour quelles mises en pratique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cilici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I.S. Rivers 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment transport and morphodynamics of two dynamic and highly modified rivers: valley management issues and keys for river stakeholders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6824,73 +6893,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple scale analysis of bed mobility in a highly modified system (Durance River, South-Eastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6932,51 +7001,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gravel Bed Rivers 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Tadoussac, Canada. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6986,100 +7055,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité des sédiments fluviaux grossiers dans les systèmes fortement anthropisés : éléments pour la gestion de la basse vallée de la Durance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géomorphologie. Aix-Marseille Université, 2012. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01285528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7089,105 +7158,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les flux hydro-sédimentaires au coeur des interactions climat-société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géomorphologie. Université Côte d'Azur, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05118739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId182"/>
+      <w:footerReference w:type="default" r:id="rId183"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7255,51 +7324,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B9FD0CA"/>
+    <w:nsid w:val="266D6502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7403,51 +7472,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="038A9C15"/>
+    <w:nsid w:val="6733F3A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7637,51 +7706,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margot-chapuis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3774-9245" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169265323" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235451v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Devreux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306862v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Flipo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Nowak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108981" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328624v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.109008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690787v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kuss" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guitet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2381471" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661182v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Chmiel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piantini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-1541-2022" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794714v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108404" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812236v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon Bevan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Macvicar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimisha Ghunowa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Papangelakis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4391" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614436v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provansal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Capanni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285639v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Buckrell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Roy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w7105566" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285676v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Couvert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Linares" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.12.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCKSFR4R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina J. Bright" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hufnagel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3620" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GZGG0XJD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285726v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Klotz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Desch&#226;tres" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2245" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K8MBCWK9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285653v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Collomb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.6276" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285774v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959658v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Muhar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Muhar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Siegrist" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Egger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959660v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959659v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118364v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giusti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7846-villes-et-rivieres-de-france.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254220v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Drapier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Adn&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barillier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360856v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681633v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Queff&#233;l&#233;an" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Robert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596689v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118694v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Banitalebi Dehkordi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lombard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118752v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170175v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649076v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753615v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680214v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509906v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168536v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680176v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298477v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061416v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167477v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Teobaldi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855459v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Martins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959661v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebourg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794793v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261090v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779071v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967555v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712659v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domergue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344244v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532988v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111792v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960437v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tourade" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181626v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ait Elabas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sourigu&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Compagnon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mayen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959662v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768365v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285834v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cilici" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maussin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285798v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591852v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li&#233;bault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chapuis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975995v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794756v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855452v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04397179v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnifait" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417369v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lian Lagr&#232;ve" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Kateb" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285838v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285863v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285850v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01285528v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05118739v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margot-chapuis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3774-9245" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169265323" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235451v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Devreux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306862v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Flipo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Nowak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108981" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328624v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.109008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690787v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kuss" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guitet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2381471" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794714v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108404" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Chmiel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piantini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-1541-2022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812236v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon Bevan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Macvicar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimisha Ghunowa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Papangelakis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4391" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614436v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provansal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Capanni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285639v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Buckrell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Roy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w7105566" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285676v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Couvert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Linares" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.12.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCKSFR4R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina J. Bright" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hufnagel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3620" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GZGG0XJD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285726v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Klotz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Desch&#226;tres" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2245" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K8MBCWK9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285653v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Collomb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.6276" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285774v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959658v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Muhar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Muhar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Siegrist" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Egger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959660v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959659v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118364v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giusti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7846-villes-et-rivieres-de-france.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254220v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Drapier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Adn&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barillier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360856v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681633v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Queff&#233;l&#233;an" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Robert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596689v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118752v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118694v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Banitalebi Dehkordi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lombard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170175v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649076v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753615v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535274v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509906v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680214v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168536v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298477v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680176v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061416v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167477v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Teobaldi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959661v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Martins" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebourg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794793v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855459v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261090v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779071v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344244v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712659v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domergue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967555v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532988v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111792v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960437v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tourade" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181626v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ait Elabas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sourigu&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Compagnon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mayen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959662v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768365v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285834v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cilici" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maussin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285798v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591852v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li&#233;bault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chapuis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975995v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794756v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855452v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04397179v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnifait" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417369v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lian Lagr&#232;ve" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Kateb" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285838v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285863v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285850v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01285528v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05118739v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>