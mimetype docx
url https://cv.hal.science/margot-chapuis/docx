--- v1 (2026-05-01)
+++ v2 (2026-05-21)
@@ -2030,51 +2030,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Var</w:t>
+                <w:t xml:space="preserve">The Verdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Muhar</w:t>
@@ -2127,75 +2127,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivers of the Alps: Diversity in Nature and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959658v1</w:t>
+                <w:t xml:space="preserve">hal-02959660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Verdon</w:t>
+                <w:t xml:space="preserve">The Var</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Muhar</w:t>
@@ -2248,51 +2248,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivers of the Alps: Diversity in Nature and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959660v1</w:t>
+                <w:t xml:space="preserve">hal-02959658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Durance</w:t>
               </w:r>
@@ -3560,234 +3560,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts sédimentaires dans un bassin versant à régime montagnard sous influence méditerranéenne (Roya, Alpes-Maritimes, France): modélisation conceptuelle en contexte de changement climatique</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Storm Alex : lessons learnt from the debris flood that occurred on October 2nd 2020 in the French Maritim Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Kuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIe Colloque de l’Association Francophone de Géographie Physique (AFGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS ESPACE; Avignon Université, Jan 2024, Avignon (FR), France</w:t>
+              <w:t xml:space="preserve">Interpraevent 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Vienna, Austria. pp.680-684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04509906v1</w:t>
+                <w:t xml:space="preserve">hal-04680214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storm Alex : lessons learnt from the debris flood that occurred on October 2nd 2020 in the French Maritim Alps</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transferts sédimentaires dans un bassin versant à régime montagnard sous influence méditerranéenne (Roya, Alpes-Maritimes, France): modélisation conceptuelle en contexte de changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriel Adnès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interpraevent 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Vienna, Austria. pp.680-684</w:t>
+              <w:t xml:space="preserve">VIIIe Colloque de l’Association Francophone de Géographie Physique (AFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS ESPACE; Avignon Université, Jan 2024, Avignon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680214v1</w:t>
+                <w:t xml:space="preserve">hal-04509906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des Journées de la commission hydrosystèmes continentaux du CNFG 2023</w:t>
               </w:r>
@@ -4220,286 +4220,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi des flux sédimentaires grossiers en contexte torrentiel méditerranéen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution du tressage suite à des opérations de restauration sur des rivières en tresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Devreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lebourg</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque TSMR – CFBR « Transport sédimentaire : rivières &amp; barrages réservoirs »</w:t>
+              <w:t xml:space="preserve">TSMR : Transport sédimentaire : rivières &amp; barrages réservoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959661v1</w:t>
+                <w:t xml:space="preserve">hal-03794793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution du tressage suite à des opérations de restauration sur des rivières en tresses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi des flux sédimentaires grossiers en contexte torrentiel méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mendy Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriel Adnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Devreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Barbara Belletti</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSMR : Transport sédimentaire : rivières &amp; barrages réservoirs</w:t>
+              <w:t xml:space="preserve">Colloque TSMR – CFBR « Transport sédimentaire : rivières &amp; barrages réservoirs »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794793v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réaction des bassins versants maralpins aux précipitations intenses du 2 octobre 2020 : mesures du transport sédimentaire, modèle de connectivité sédimentaire en Roya et principes de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mendy Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriel Adnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5374,51 +5374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des flux sédimentaires des frayères dans un torrent alpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mendy Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Tourade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6351,51 +6351,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catchments’ reactions to the Oct. 2nd 2020 heavy rainfall in the Maritime Alps (France): sediment transport measurements, sediment connectivity model in the Roya river and reconstruction guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mendy Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriel Adnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7324,51 +7324,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="266D6502"/>
+    <w:nsid w:val="272AE96C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7472,51 +7472,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6733F3A1"/>
+    <w:nsid w:val="1A017D14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7706,51 +7706,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margot-chapuis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3774-9245" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169265323" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235451v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Devreux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306862v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Flipo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Nowak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108981" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328624v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.109008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690787v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kuss" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guitet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2381471" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794714v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108404" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Chmiel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piantini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-1541-2022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812236v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon Bevan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Macvicar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimisha Ghunowa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Papangelakis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4391" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614436v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provansal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Capanni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285639v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Buckrell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Roy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w7105566" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285676v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Couvert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Linares" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.12.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCKSFR4R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina J. Bright" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hufnagel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3620" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GZGG0XJD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285726v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Klotz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Desch&#226;tres" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2245" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K8MBCWK9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285653v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Collomb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.6276" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285774v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959658v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Muhar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Muhar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Siegrist" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Egger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959660v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959659v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118364v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giusti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7846-villes-et-rivieres-de-france.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254220v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Drapier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Adn&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barillier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360856v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681633v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Queff&#233;l&#233;an" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Robert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596689v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118752v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118694v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Banitalebi Dehkordi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lombard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170175v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649076v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753615v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535274v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509906v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680214v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168536v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298477v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680176v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061416v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167477v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Teobaldi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959661v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Martins" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebourg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794793v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855459v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261090v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779071v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344244v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712659v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domergue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967555v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532988v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111792v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960437v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tourade" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181626v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ait Elabas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sourigu&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Compagnon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mayen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959662v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768365v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285834v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cilici" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maussin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285798v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591852v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li&#233;bault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chapuis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975995v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794756v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855452v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04397179v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnifait" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417369v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lian Lagr&#232;ve" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Kateb" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285838v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285863v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285850v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01285528v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05118739v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margot-chapuis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3774-9245" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169265323" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235451v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Devreux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306862v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Flipo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Nowak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108981" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328624v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.109008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690787v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kuss" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guitet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2381471" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794714v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108404" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Chmiel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piantini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-1541-2022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812236v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon Bevan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Macvicar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimisha Ghunowa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Papangelakis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4391" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614436v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provansal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Capanni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285639v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Buckrell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Roy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w7105566" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285676v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Couvert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Linares" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.12.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCKSFR4R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina J. Bright" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hufnagel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3620" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GZGG0XJD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285726v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Klotz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Desch&#226;tres" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2245" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K8MBCWK9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285653v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Collomb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.6276" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285774v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Muhar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Muhar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Siegrist" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Egger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959658v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959659v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118364v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giusti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7846-villes-et-rivieres-de-france.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254220v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Drapier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Adn&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barillier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360856v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681633v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Queff&#233;l&#233;an" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Robert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596689v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118752v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118694v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Banitalebi Dehkordi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lombard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170175v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649076v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753615v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535274v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680214v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168536v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298477v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680176v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061416v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167477v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Teobaldi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794793v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959661v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Martins" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebourg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855459v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261090v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779071v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344244v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712659v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domergue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967555v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532988v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111792v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960437v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tourade" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181626v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ait Elabas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sourigu&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Compagnon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mayen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959662v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768365v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285834v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cilici" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maussin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285798v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591852v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li&#233;bault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chapuis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975995v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794756v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855452v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04397179v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnifait" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417369v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lian Lagr&#232;ve" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Kateb" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285838v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285863v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285850v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01285528v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05118739v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>