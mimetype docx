--- v2 (2026-05-21)
+++ v3 (2026-05-22)
@@ -2030,51 +2030,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Verdon</w:t>
+                <w:t xml:space="preserve">The Var</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Muhar</w:t>
@@ -2127,75 +2127,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivers of the Alps: Diversity in Nature and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959660v1</w:t>
+                <w:t xml:space="preserve">hal-02959658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Var</w:t>
+                <w:t xml:space="preserve">The Verdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Muhar</w:t>
@@ -2248,51 +2248,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivers of the Alps: Diversity in Nature and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959658v1</w:t>
+                <w:t xml:space="preserve">hal-02959660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Durance</w:t>
               </w:r>
@@ -3560,234 +3560,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storm Alex : lessons learnt from the debris flood that occurred on October 2nd 2020 in the French Maritim Alps</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transferts sédimentaires dans un bassin versant à régime montagnard sous influence méditerranéenne (Roya, Alpes-Maritimes, France): modélisation conceptuelle en contexte de changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriel Adnès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interpraevent 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Vienna, Austria. pp.680-684</w:t>
+              <w:t xml:space="preserve">VIIIe Colloque de l’Association Francophone de Géographie Physique (AFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS ESPACE; Avignon Université, Jan 2024, Avignon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680214v1</w:t>
+                <w:t xml:space="preserve">hal-04509906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts sédimentaires dans un bassin versant à régime montagnard sous influence méditerranéenne (Roya, Alpes-Maritimes, France): modélisation conceptuelle en contexte de changement climatique</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Storm Alex : lessons learnt from the debris flood that occurred on October 2nd 2020 in the French Maritim Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Kuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIe Colloque de l’Association Francophone de Géographie Physique (AFGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS ESPACE; Avignon Université, Jan 2024, Avignon (FR), France</w:t>
+              <w:t xml:space="preserve">Interpraevent 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Vienna, Austria. pp.680-684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04509906v1</w:t>
+                <w:t xml:space="preserve">hal-04680214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des Journées de la commission hydrosystèmes continentaux du CNFG 2023</w:t>
               </w:r>
@@ -7324,51 +7324,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="272AE96C"/>
+    <w:nsid w:val="36E1EE05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7472,51 +7472,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1A017D14"/>
+    <w:nsid w:val="25043769"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7706,51 +7706,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margot-chapuis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3774-9245" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169265323" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235451v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Devreux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306862v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Flipo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Nowak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108981" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328624v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.109008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690787v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kuss" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guitet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2381471" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794714v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108404" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Chmiel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piantini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-1541-2022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812236v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon Bevan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Macvicar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimisha Ghunowa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Papangelakis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4391" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614436v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provansal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Capanni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285639v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Buckrell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Roy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w7105566" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285676v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Couvert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Linares" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.12.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCKSFR4R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina J. Bright" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hufnagel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3620" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GZGG0XJD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285726v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Klotz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Desch&#226;tres" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2245" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K8MBCWK9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285653v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Collomb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.6276" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285774v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Muhar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Muhar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Siegrist" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Egger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959658v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959659v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118364v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giusti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7846-villes-et-rivieres-de-france.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254220v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Drapier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Adn&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barillier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360856v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681633v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Queff&#233;l&#233;an" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Robert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596689v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118752v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118694v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Banitalebi Dehkordi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lombard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170175v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649076v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753615v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535274v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680214v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168536v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298477v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680176v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061416v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167477v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Teobaldi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794793v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959661v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Martins" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebourg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855459v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261090v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779071v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344244v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712659v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domergue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967555v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532988v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111792v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960437v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tourade" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181626v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ait Elabas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sourigu&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Compagnon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mayen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959662v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768365v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285834v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cilici" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maussin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285798v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591852v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li&#233;bault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chapuis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975995v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794756v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855452v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04397179v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnifait" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417369v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lian Lagr&#232;ve" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Kateb" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285838v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285863v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285850v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01285528v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05118739v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margot-chapuis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3774-9245" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169265323" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235451v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Devreux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306862v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Flipo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Nowak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108981" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328624v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.109008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690787v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kuss" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guitet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2381471" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794714v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108404" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Chmiel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piantini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-1541-2022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812236v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon Bevan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Macvicar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimisha Ghunowa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Papangelakis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4391" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614436v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provansal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Capanni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285639v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Buckrell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Roy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w7105566" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285676v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Couvert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Linares" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.12.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCKSFR4R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina J. Bright" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hufnagel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3620" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GZGG0XJD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285726v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Klotz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Desch&#226;tres" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2245" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K8MBCWK9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285653v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Collomb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.6276" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285774v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959658v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Muhar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Muhar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Siegrist" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Egger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959660v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959659v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118364v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giusti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7846-villes-et-rivieres-de-france.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254220v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Drapier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Adn&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barillier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360856v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681633v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Queff&#233;l&#233;an" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Robert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596689v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118752v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118694v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Banitalebi Dehkordi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lombard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170175v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649076v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753615v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535274v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509906v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680214v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168536v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298477v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680176v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061416v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167477v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Teobaldi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794793v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959661v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Martins" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebourg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855459v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261090v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779071v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344244v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712659v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domergue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967555v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532988v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111792v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960437v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tourade" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181626v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ait Elabas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sourigu&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Compagnon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mayen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959662v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768365v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285834v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cilici" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maussin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285798v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591852v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li&#233;bault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chapuis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975995v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794756v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855452v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04397179v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnifait" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417369v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lian Lagr&#232;ve" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Kateb" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285838v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285863v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285850v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01285528v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05118739v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>