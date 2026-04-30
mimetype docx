--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Margot Déage </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences à l'INSPE, Université Grenoble Alpes et membre du Laboratoire de Recherche sur les Apprentissages en Contexte (LaRAC)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">margot-deage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologue de l’éducation et du numérique, je m’intéresse au vécu et aux parcours des jeunes dans différents contextes de formation, à l’aune des transformations sociétales. Le premier volet de mes recherches porte sur les relations entre adolescent·es et les risques qu’elles et ils rencontrent dans les établissements du secondaire et sur les réseaux sociaux numériques. Depuis ma thèse de doctorat, réalisée à Sorbonne Université (GEMASS), je travaille sur la manière dont les normes de genre qui régissent les comportements scolaires et les relations intimes influencent la réputation des collégien·nes et des lycéen·nes et les exposent à des violences. Le second volet de mes travaux, initié en postdoctorat à l’Université Toulouse 2 – Jean Jaurès (CERTOP), en association avec le Céreq, traite de la manière dont les jeunes construisent, du lycée au doctorat, des parcours de formation différenciés selon leur genre et leur origine sociale, au gré des politiques publiques et des transformations institutionnelles (loi ORE, Cordées de la réussite, etc.). Mes recherches articulent des méthodes qualitatives (ethnographie, nethnographie, entretiens, focus groups) et quantitatives (analyse de données primaires et secondaires).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'école des mauvaises réputations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universtaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Education et Société, Agnès van Zanten, 2130837379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre de la durée des thèses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Baheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15ts7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545078v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace social des précarités doctorales. Le cas des doctorant·es de l’Université Grenoble Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Baheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (252), pp.137-173. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.252.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences sexistes après #MeToo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (99), pp.147-149. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.099.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une caisse de résonance, les réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 595, https://www.cahiers-pedagogiques.com/auth/?redirect_to=/une-caisse-de-resonance-les-reseaux-sociaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rester insensible au suicide de victimes de cybersexisme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (1), pp.147-177. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ds.481.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation et usage des ressources numériques des lycéen·nes : une pratique classante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saccomanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52 (1), pp.87-117. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/osp.17046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie BERGSTRÖM, Les nouvelles lois de l’amour : sexualité, couple et rencontres au temps du numérique, Paris, La Découverte, 2019, 220 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 219 (1), pp.241-246. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.219.0241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’exposer sur un réseau fantôme : Snapchat et la réputation des collégiens en milieu populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Classes populaires en ligne, 2-3 (208-209), pp.147-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les collégiens préfèrent-ils Snapchat et ses messages fantômes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InaGlobal.fr : : la revue des industries créatives et des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Elle fait trop sa meuf »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne universités presses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Manifestations du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 102310752X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mot de passe : Réputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peb & Fox .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livres de science. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences en bulles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Sciences en Bulles, 9782909677019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences de genre à l'heure numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique et Egalité filles-garçons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rectorat de Grenoble - Territoire Numérique Educatif, Jan 2026, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences de genre à l’heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFA Egalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rectorat de Grenoble - Mission Egalité, Jan 2026, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux réputationnels à l'adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discussion autour de la sortie du manga L'agence Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNIL, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’utilité sociologique : diffuser et faire vivre la sociologie au-delà de l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Clainche - Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Touzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lemieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que le numérique change au harcèlement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation Phare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rectorat de Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les (cyber)violences de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Karzabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Clair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Cyber)violences de genre chez les 11-18 ans victimations sexistes, sexuelles et LGBTphobes dans des collèges et lycées franciliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Hubertine Auclert, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les publics âgés vers l’autonomie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Delias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de la CNIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNIL, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la &amp;quot;voie royale&amp;quot; scientifique aux mathématiques &amp;quot;discipline reine&amp;quot; : quels effets de la réforme du baccalauréat sur les hiérarchies socio-scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur la réforme du baccalauréat général</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREDU, Oct 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cyber)violences de genre chez les jeunes de 11 à 18 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des référentes et référents Égalité filles-garçons et Lutte contre les LGBTphobies des établissements scolaires franciliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Hubertine Auclert, Feb 2025, Paris, Lycée Louis-le-Grand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ESR c'est pas facile d'y entrer, mais c'est encore plus dur d'en sortir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Rab'ESR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robin Casse; Camille Vergnaud, Jun 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que le numérique change au harcèlement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur le harcèlement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la Famille - Les Deux Savoie, Mar 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PrecDoc : une enquête « mixte » sur les conditions de vie et de travail des doctorant·es de l’UGA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demi-Journée d’Hiver du LaRAC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaRAC, Jan 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'école des mauvaises réputations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Lycée Champollion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'ESR c'est pas facile d'y entrer, mais c'est encore plus dur d'en sortir »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'Enseignement Supérieur et la Recherche en questions : regards croisés de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bastien Bernela, Oct 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberharcèlement au collège : le vrai pouvoir de la réputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÊtreProf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier sur la réputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Maggiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Origgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philomonaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Maggiori; Charlotte Casiraghi; Raphael Zagury-Orly, Nov 2024, Monaco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prouver son amour avec un nude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Intimité et numérique. Frontières, identités, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barbara Blum; Delphine Moreau-Plachy; Jessica Pothet; Priyanka Valleix, Dec 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des affects dans l’accompagnement des “seniors” au numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Delias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Stassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Cyberviolences, âges de la vie et affects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche Individus, épreuves, sociétés (Ceries, Université de Lille); Laboratoire de recherche sur les apprentissages en contexte (Larac, Université Grenoble Alpes); Laboratoire d'études et de recherches appliquées en sciences sociales (Lerass, Université Paul Valéry - Montpellier 3); Centre de recherche sur les médiations (Crem, Université de Lorraine), Dec 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harcèlement en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l'INSPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séance autour de votre ouvrage A l'école des mauvaises réputations : les relations entre élèves et leurs risques à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général du Lassp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lassp, Sciences Po Toulouse, Oct 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du lycée : quels effets sur la mobilité des bacheliers scientifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Gouvernement des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERTOP, Axe PUMA, Toulouse, Mar 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ficelles d'une enquête sur la mauvaise réputation au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires Mention EE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de Reims, Nov 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Harcèlement scolaire, soutenir le besoin de justice des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfant Demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Appea, Nov 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoprivacy - Aggravation des vulnérabilités, inégalités sociales, genre par les activités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Caseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Boubée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les adolescents face aux enjeux de la privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord, Dec 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/9c01-d272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès à l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hors-séries "10ème congrès de l'AFS" : épisode 70</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kadékol, Ifé, ENS Lyon, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du lycée : quels effets sur la mobilité des bacheliers scientifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du longitudinal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céreq, Jun 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier : A l'école des mauvaises réputations, harcèlement en milieu scolaire et en ligne chez les ados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention Professionnelle Léo Lagrange : Vie affective et sexuelle des jeunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Léo Lagrange, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du baccalauréat vectrice d’immobilités spatiales et sociales ? Le cas des bacheliers scientifiques de l’Académie de Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'association française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le harcèlement : un problème sexiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LaRAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaRAC, Université Grenoble-Alpes, Nov 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is cyberbullying linked to other forms of violence in schools ? A quantitativeanalysis of the relationship between different types of violence among schoolchildren.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur le (cyber)harcèlement (CICY), Nancy, Université de Lorraine, décembre, 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bérengère Stassin; Mélanie Lallet; Lucie Delia, Dec 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l’expérience des mauvaises réputations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Journée internationale de lutte contre les violences faites aux femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif Fusion, Nov 2022, Garges les Gonesses, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre adolescents à l’épreuve d’Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires « Jeunesses à l’épreuve »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Ressource "Recherche - Formation" de l’Intervention Sociale de Normandie (P2RIS), IRTS-IDS, Apr 2022, Canteleu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cyberharcèlement, coupable du suicide juvénile ? Les impasses pratiques d’une panique morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude sur la Sociologie du suicide, Critiques et configurations contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Baptiste Borssard; Angeliki Drongiti, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience adolescente à l’École des Mauvaises réputations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pour les Master MEEF Encadrement Éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de Toulouse, cours de Marianne Blanchard, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des travaux de l’observatoire des parcours de l’Académie de Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail sur l’Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’études et de recherches sur les qualifications (CEREQ), Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Se faire des potes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien-être et mal-être à l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serge Paugam, Pascale Haag; EHESS, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ministère français de l’Éducation à « l’avant-garde » de la lutte internationale contre le harcèlement ? Histoire internationale d’une politique publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Picryption’ on Snapchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Conference on Language Interaction, and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, University of California, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual Reputations in the Connected Middle Schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV ISA Forum of sociology : "Challenges of the 21st century : democracy, environment, inequalities, intersectionality"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association, Feb 2021, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur la réputation des collégiens au temps des applis : appliquer des méthodes mixtes hors ligne et en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquête : méthodologie et traitement des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1 communication, cours de Dario Compagno, Université de Nanterre, Dec 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde sur l’impact des réseaux sociaux dans la vie des jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mahalia Zone Libre !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Bellevilloise, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Faire genre » sans laisser de trace ? Opportunités d’expression du genre et sanctions sur Snapchat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Genre et Espace numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audrey Baneyx, Centre Internet et Société, CNRS,, Dec 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Snapchat effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV ISA Forum of sociology : "Challenges of the 21st century : democracy, environment, inequalities, intersectionality"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association, Feb 2021, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avoir une réputation » : Étude du (cyber)harcèlement scolaire comme risque réputationnel genré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne du GEMASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se faire « afficher » sur les réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention pour une classe de seconde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Français de San Francisco, cours de François Tanguy, USA,, Apr 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Elle fait trop sa meuf »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Genre Manifeste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philomel, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêtes de terrain et espaces virtuels : la net-ethnographie et les défis actuels de la recherche de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de lecture "Discussions contemporaines en sciences sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS Marseille, Centre Norbert Elias, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les réputations en sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être ou ne pas être réputé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pint Of Science, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire sa thèse en bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telling science, Drawing science - Science en récit, science en images, 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles coprésences, nouveaux classements ? Classification des genres de la cour de récrée aux réseaux sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès de l’Association Française de Sociologie : Classer, déclasser, reclasser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’exposer sur un réseau fantôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La science éclaire notre quotidien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pint Of Science, May 2019, Thorigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don't you trust me?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th European Conference on Social Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brighton, France. pp.299-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur un Réseau Fantôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SocioPinte #2 : Parlons Méthode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue le SocioPath, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire une réputation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale du GEMASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Sorbonne Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire des rencontres sur une application pour amis proches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales, Appropriation des objets numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Université de Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gagner... et perdre sa réputation comprendre le harcèlement au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objet de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vidéo du service audiovisuel de Sorbonne Université, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser, sentir, agir ? La sociologie expliquée aux 5-7 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quartiers Libres à l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEV, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’exhiber sur un réseau fantôme : Snapchat et la réputation des collégiens en milieu populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne du GEMASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The e-Reputation effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCM 2019, 6th European Conference on Social Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Université de Brighton, United Kingdom. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences sexuelles au collège : ce que ne disent pas les chiffres officiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.4yyrrepvm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescence : pour lutter contre le cyberharcèlement, comprendre les logiques de réputation sur les réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Stassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des sortant·es des premiers cycles universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04986572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le baccalauréat par spécialités, vecteur de nouvelles inégalités d'accès aux études scientifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04051136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de vie et de travail en doctorat à l’Université Grenoble Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Baheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Grenoble - Alpes. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466831v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cyber) violences de genre chez les 11-18 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Hubertine Auclert. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir des L1 et L2 sortants de l'UT2J en 2016-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Deage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INFOVE n°4, Observatoire de la vie étudiante de l'Université Toulouse 2- Jean Jaurès. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avoir une réputation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Sorbonne universite, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03471767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Margot Déage </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences à l'INSPE, Université Grenoble Alpes et membre du Laboratoire de Recherche sur les Apprentissages en Contexte (LaRAC)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">margot-deage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5520-4225</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">252375874</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologue de l’éducation et du numérique, je m’intéresse au vécu et aux parcours des jeunes dans différents contextes de formation, à l’aune des transformations sociétales. Le premier volet de mes recherches porte sur les relations entre adolescent·es et les risques qu’elles et ils rencontrent dans les établissements du secondaire et sur les réseaux sociaux numériques. Depuis ma thèse de doctorat, réalisée à Sorbonne Université (GEMASS), je travaille sur la manière dont les normes de genre qui régissent les comportements scolaires et les relations intimes influencent la réputation des collégien·nes et des lycéen·nes et les exposent à des violences. Le second volet de mes travaux, initié en postdoctorat à l’Université Toulouse 2 – Jean Jaurès (CERTOP), en association avec le Céreq, traite de la manière dont les jeunes construisent, du lycée au doctorat, des parcours de formation différenciés selon leur genre et leur origine sociale, au gré des politiques publiques et des transformations institutionnelles (loi ORE, Cordées de la réussite, etc.). Mes recherches articulent des méthodes qualitatives (ethnographie, nethnographie, entretiens, focus groups) et quantitatives (analyse de données primaires et secondaires).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'école des mauvaises réputations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universtaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Education et Société, Agnès van Zanten, 2130837379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre de la durée des thèses : une étude de cas à l’université Grenoble Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Baheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15ts7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545078v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace social des précarités doctorales. Le cas des doctorant·es de l’Université Grenoble Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Baheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (252), pp.137-173. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.252.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences sexistes après #MeToo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (99), pp.147-149. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.099.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une caisse de résonance, les réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 595, https://www.cahiers-pedagogiques.com/auth/?redirect_to=/une-caisse-de-resonance-les-reseaux-sociaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rester insensible au suicide de victimes de cybersexisme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (1), pp.147-177. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ds.481.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation et usage des ressources numériques des lycéen·nes : une pratique classante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saccomanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52 (1), pp.87-117. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/osp.17046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie BERGSTRÖM, Les nouvelles lois de l’amour : sexualité, couple et rencontres au temps du numérique, Paris, La Découverte, 2019, 220 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 219 (1), pp.241-246. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.219.0241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’exposer sur un réseau fantôme : Snapchat et la réputation des collégiens en milieu populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Classes populaires en ligne, 2-3 (208-209), pp.147-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les collégiens préfèrent-ils Snapchat et ses messages fantômes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InaGlobal.fr : : la revue des industries créatives et des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Elle fait trop sa meuf »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne universités presses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Manifestations du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 102310752X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mot de passe : Réputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peb & Fox .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livres de science. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences en bulles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Sciences en Bulles, 9782909677019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences de genre à l’heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFA Egalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rectorat de Grenoble - Mission Egalité, Jan 2026, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences de genre à l'heure numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique et Egalité filles-garçons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rectorat de Grenoble - Territoire Numérique Educatif, Jan 2026, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que le numérique change au harcèlement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation Phare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rectorat de Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la &amp;quot;voie royale&amp;quot; scientifique aux mathématiques &amp;quot;discipline reine&amp;quot; : quels effets de la réforme du baccalauréat sur les hiérarchies socio-scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur la réforme du baccalauréat général</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREDU, Oct 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les publics âgés vers l’autonomie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Delias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de la CNIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNIL, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cyber)violences de genre chez les jeunes de 11 à 18 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des référentes et référents Égalité filles-garçons et Lutte contre les LGBTphobies des établissements scolaires franciliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Hubertine Auclert, Feb 2025, Paris, Lycée Louis-le-Grand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les (cyber)violences de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Karzabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Clair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Cyber)violences de genre chez les 11-18 ans victimations sexistes, sexuelles et LGBTphobes dans des collèges et lycées franciliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Hubertine Auclert, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PrecDoc : une enquête « mixte » sur les conditions de vie et de travail des doctorant·es de l’UGA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demi-Journée d’Hiver du LaRAC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaRAC, Jan 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ESR c'est pas facile d'y entrer, mais c'est encore plus dur d'en sortir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Rab'ESR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robin Casse; Camille Vergnaud, Jun 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que le numérique change au harcèlement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur le harcèlement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la Famille - Les Deux Savoie, Mar 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'école des mauvaises réputations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Lycée Champollion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux réputationnels à l'adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discussion autour de la sortie du manga L'agence Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNIL, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’utilité sociologique : diffuser et faire vivre la sociologie au-delà de l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Clainche - Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Touzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lemieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberharcèlement au collège : le vrai pouvoir de la réputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÊtreProf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'ESR c'est pas facile d'y entrer, mais c'est encore plus dur d'en sortir »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'Enseignement Supérieur et la Recherche en questions : regards croisés de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bastien Bernela, Oct 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier sur la réputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Maggiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Origgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philomonaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Maggiori; Charlotte Casiraghi; Raphael Zagury-Orly, Nov 2024, Monaco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prouver son amour avec un nude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Intimité et numérique. Frontières, identités, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barbara Blum; Delphine Moreau-Plachy; Jessica Pothet; Priyanka Valleix, Dec 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des affects dans l’accompagnement des “seniors” au numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Delias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Stassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Cyberviolences, âges de la vie et affects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche Individus, épreuves, sociétés (Ceries, Université de Lille); Laboratoire de recherche sur les apprentissages en contexte (Larac, Université Grenoble Alpes); Laboratoire d'études et de recherches appliquées en sciences sociales (Lerass, Université Paul Valéry - Montpellier 3); Centre de recherche sur les médiations (Crem, Université de Lorraine), Dec 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harcèlement en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l'INSPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séance autour de votre ouvrage A l'école des mauvaises réputations : les relations entre élèves et leurs risques à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général du Lassp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lassp, Sciences Po Toulouse, Oct 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès à l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hors-séries "10ème congrès de l'AFS" : épisode 70</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kadékol, Ifé, ENS Lyon, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du lycée : quels effets sur la mobilité des bacheliers scientifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du longitudinal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céreq, Jun 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier : A l'école des mauvaises réputations, harcèlement en milieu scolaire et en ligne chez les ados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention Professionnelle Léo Lagrange : Vie affective et sexuelle des jeunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Léo Lagrange, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ficelles d'une enquête sur la mauvaise réputation au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires Mention EE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de Reims, Nov 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Harcèlement scolaire, soutenir le besoin de justice des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfant Demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Appea, Nov 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du lycée : quels effets sur la mobilité des bacheliers scientifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Gouvernement des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERTOP, Axe PUMA, Toulouse, Mar 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoprivacy - Aggravation des vulnérabilités, inégalités sociales, genre par les activités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Caseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Boubée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les adolescents face aux enjeux de la privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord, Dec 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/9c01-d272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le harcèlement : un problème sexiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LaRAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaRAC, Université Grenoble-Alpes, Nov 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du baccalauréat vectrice d’immobilités spatiales et sociales ? Le cas des bacheliers scientifiques de l’Académie de Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'association française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is cyberbullying linked to other forms of violence in schools ? A quantitativeanalysis of the relationship between different types of violence among schoolchildren.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur le (cyber)harcèlement (CICY), Nancy, Université de Lorraine, décembre, 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bérengère Stassin; Mélanie Lallet; Lucie Delia, Dec 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l’expérience des mauvaises réputations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Journée internationale de lutte contre les violences faites aux femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif Fusion, Nov 2022, Garges les Gonesses, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre adolescents à l’épreuve d’Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires « Jeunesses à l’épreuve »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Ressource "Recherche - Formation" de l’Intervention Sociale de Normandie (P2RIS), IRTS-IDS, Apr 2022, Canteleu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cyberharcèlement, coupable du suicide juvénile ? Les impasses pratiques d’une panique morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude sur la Sociologie du suicide, Critiques et configurations contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Baptiste Borssard; Angeliki Drongiti, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience adolescente à l’École des Mauvaises réputations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pour les Master MEEF Encadrement Éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de Toulouse, cours de Marianne Blanchard, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des travaux de l’observatoire des parcours de l’Académie de Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail sur l’Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’études et de recherches sur les qualifications (CEREQ), Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Se faire des potes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien-être et mal-être à l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serge Paugam, Pascale Haag; EHESS, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ministère français de l’Éducation à « l’avant-garde » de la lutte internationale contre le harcèlement ? Histoire internationale d’une politique publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Picryption’ on Snapchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Conference on Language Interaction, and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, University of California, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual Reputations in the Connected Middle Schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV ISA Forum of sociology : "Challenges of the 21st century : democracy, environment, inequalities, intersectionality"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association, Feb 2021, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde sur l’impact des réseaux sociaux dans la vie des jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mahalia Zone Libre !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Bellevilloise, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur la réputation des collégiens au temps des applis : appliquer des méthodes mixtes hors ligne et en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquête : méthodologie et traitement des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1 communication, cours de Dario Compagno, Université de Nanterre, Dec 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Faire genre » sans laisser de trace ? Opportunités d’expression du genre et sanctions sur Snapchat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Genre et Espace numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audrey Baneyx, Centre Internet et Société, CNRS,, Dec 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Snapchat effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV ISA Forum of sociology : "Challenges of the 21st century : democracy, environment, inequalities, intersectionality"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association, Feb 2021, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avoir une réputation » : Étude du (cyber)harcèlement scolaire comme risque réputationnel genré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne du GEMASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se faire « afficher » sur les réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention pour une classe de seconde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Français de San Francisco, cours de François Tanguy, USA,, Apr 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Elle fait trop sa meuf »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Genre Manifeste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philomel, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêtes de terrain et espaces virtuels : la net-ethnographie et les défis actuels de la recherche de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de lecture "Discussions contemporaines en sciences sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS Marseille, Centre Norbert Elias, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les réputations en sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être ou ne pas être réputé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pint Of Science, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire sa thèse en bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telling science, Drawing science - Science en récit, science en images, 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles coprésences, nouveaux classements ? Classification des genres de la cour de récrée aux réseaux sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès de l’Association Française de Sociologie : Classer, déclasser, reclasser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’exposer sur un réseau fantôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La science éclaire notre quotidien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pint Of Science, May 2019, Thorigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don't you trust me?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th European Conference on Social Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brighton, France. pp.299-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur un Réseau Fantôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SocioPinte #2 : Parlons Méthode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue le SocioPath, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire une réputation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale du GEMASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Sorbonne Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire des rencontres sur une application pour amis proches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales, Appropriation des objets numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Université de Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gagner... et perdre sa réputation comprendre le harcèlement au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objet de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vidéo du service audiovisuel de Sorbonne Université, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser, sentir, agir ? La sociologie expliquée aux 5-7 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quartiers Libres à l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEV, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’exhiber sur un réseau fantôme : Snapchat et la réputation des collégiens en milieu populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne du GEMASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The e-Reputation effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCM 2019, 6th European Conference on Social Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Université de Brighton, United Kingdom. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences sexuelles au collège : ce que ne disent pas les chiffres officiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.4yyrrepvm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescence : pour lutter contre le cyberharcèlement, comprendre les logiques de réputation sur les réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Stassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des sortant·es des premiers cycles universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04986572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le baccalauréat par spécialités, vecteur de nouvelles inégalités d'accès aux études scientifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04051136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de vie et de travail en doctorat à l’Université Grenoble Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Baheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Grenoble - Alpes. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466831v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cyber) violences de genre chez les 11-18 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Hubertine Auclert. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir des L1 et L2 sortants de l'UT2J en 2016-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Deage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INFOVE n°4, Observatoire de la vie étudiante de l'Université Toulouse 2- Jean Jaurès. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avoir une réputation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Sorbonne universite, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03471767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="381E2B11"/>
+    <w:nsid w:val="97C6F1D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margot-deage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036172v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot D&#233;age" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/%C3%80_l%C3%A9cole_des_mauvaises_r%C3%A9putations" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545078v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bataille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Baheu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Casse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ts7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228262v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.252.0137" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930942v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.099.0147" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705394v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705428v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.481.0147" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075878v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saccomanno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.17046" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365996v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.219.0241" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366036v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472142v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705383v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peb &amp; Fox ." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494313v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281755v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166444v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Touzet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016070v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352231v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Karzabi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Girard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021453v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05554532v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossignol-Brunet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946842v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Perrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016075v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918099v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104514v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776472v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104525v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dreyfus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791726v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Maggiori" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Origgi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ventura" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866592v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Stassin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323496v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290881v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323482v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323478v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765239v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Caseau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boub&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Arfaoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/9c01-d272" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290895v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clair" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290810v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323519v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323564v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085964v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290906v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290819v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085967v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290871v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290841v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471739v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085962v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471749v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471747v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290868v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290901v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290834v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471745v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293537v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290854v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471750v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290847v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290932v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472151v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471336v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290910v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472176v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290912v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472509v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472161v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290919v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290928v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293538v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472531v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559317v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4yyrrepvm" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770328v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986572v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04051136v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466831v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borras" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bosse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252768v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290793v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Deage" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-03471767v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margot-deage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5520-4225" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252375874" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036172v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot D&#233;age" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/%C3%80_l%C3%A9cole_des_mauvaises_r%C3%A9putations" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545078v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bataille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Baheu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Casse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ts7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228262v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.252.0137" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930942v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.099.0147" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705394v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705428v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.481.0147" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075878v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saccomanno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.17046" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365996v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.219.0241" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366036v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705383v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472136v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peb &amp; Fox ." TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494313v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016070v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05554532v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossignol-Brunet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021453v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946842v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Girard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Perrin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352231v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Karzabi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918099v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016075v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281755v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166444v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Touzet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemieux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104525v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dreyfus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776472v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791726v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Maggiori" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Origgi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ventura" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866592v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823877v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Stassin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776481v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323496v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clair" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290810v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323519v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323482v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323478v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290881v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765239v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Caseau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boub&#233;e" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Arfaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/9c01-d272" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323503v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323564v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085964v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290906v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290819v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085967v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290871v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471739v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085962v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471749v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471747v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290901v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290868v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290834v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471745v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293537v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290854v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471750v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290847v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290932v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472151v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471336v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290910v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472176v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290912v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472509v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472161v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290919v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290928v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293538v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472531v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559317v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4yyrrepvm" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770328v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986572v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04051136v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466831v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bosse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252768v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290793v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Deage" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-03471767v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>