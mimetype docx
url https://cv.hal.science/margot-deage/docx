--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Margot Déage </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences à l'INSPE, Université Grenoble Alpes et membre du Laboratoire de Recherche sur les Apprentissages en Contexte (LaRAC)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">margot-deage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5520-4225</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">252375874</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologue de l’éducation et du numérique, je m’intéresse au vécu et aux parcours des jeunes dans différents contextes de formation, à l’aune des transformations sociétales. Le premier volet de mes recherches porte sur les relations entre adolescent·es et les risques qu’elles et ils rencontrent dans les établissements du secondaire et sur les réseaux sociaux numériques. Depuis ma thèse de doctorat, réalisée à Sorbonne Université (GEMASS), je travaille sur la manière dont les normes de genre qui régissent les comportements scolaires et les relations intimes influencent la réputation des collégien·nes et des lycéen·nes et les exposent à des violences. Le second volet de mes travaux, initié en postdoctorat à l’Université Toulouse 2 – Jean Jaurès (CERTOP), en association avec le Céreq, traite de la manière dont les jeunes construisent, du lycée au doctorat, des parcours de formation différenciés selon leur genre et leur origine sociale, au gré des politiques publiques et des transformations institutionnelles (loi ORE, Cordées de la réussite, etc.). Mes recherches articulent des méthodes qualitatives (ethnographie, nethnographie, entretiens, focus groups) et quantitatives (analyse de données primaires et secondaires).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'école des mauvaises réputations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universtaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Education et Société, Agnès van Zanten, 2130837379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre de la durée des thèses : une étude de cas à l’université Grenoble Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Baheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15ts7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545078v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace social des précarités doctorales. Le cas des doctorant·es de l’Université Grenoble Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Baheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (252), pp.137-173. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.252.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences sexistes après #MeToo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (99), pp.147-149. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.099.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une caisse de résonance, les réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 595, https://www.cahiers-pedagogiques.com/auth/?redirect_to=/une-caisse-de-resonance-les-reseaux-sociaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rester insensible au suicide de victimes de cybersexisme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (1), pp.147-177. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ds.481.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation et usage des ressources numériques des lycéen·nes : une pratique classante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saccomanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52 (1), pp.87-117. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/osp.17046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie BERGSTRÖM, Les nouvelles lois de l’amour : sexualité, couple et rencontres au temps du numérique, Paris, La Découverte, 2019, 220 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 219 (1), pp.241-246. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.219.0241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’exposer sur un réseau fantôme : Snapchat et la réputation des collégiens en milieu populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Classes populaires en ligne, 2-3 (208-209), pp.147-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les collégiens préfèrent-ils Snapchat et ses messages fantômes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InaGlobal.fr : : la revue des industries créatives et des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Elle fait trop sa meuf »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne universités presses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Manifestations du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 102310752X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mot de passe : Réputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peb & Fox .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livres de science. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences en bulles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Sciences en Bulles, 9782909677019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences de genre à l’heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFA Egalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rectorat de Grenoble - Mission Egalité, Jan 2026, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences de genre à l'heure numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique et Egalité filles-garçons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rectorat de Grenoble - Territoire Numérique Educatif, Jan 2026, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que le numérique change au harcèlement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation Phare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rectorat de Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la &amp;quot;voie royale&amp;quot; scientifique aux mathématiques &amp;quot;discipline reine&amp;quot; : quels effets de la réforme du baccalauréat sur les hiérarchies socio-scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur la réforme du baccalauréat général</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREDU, Oct 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les publics âgés vers l’autonomie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Delias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de la CNIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNIL, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cyber)violences de genre chez les jeunes de 11 à 18 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des référentes et référents Égalité filles-garçons et Lutte contre les LGBTphobies des établissements scolaires franciliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Hubertine Auclert, Feb 2025, Paris, Lycée Louis-le-Grand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les (cyber)violences de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Karzabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Clair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Cyber)violences de genre chez les 11-18 ans victimations sexistes, sexuelles et LGBTphobes dans des collèges et lycées franciliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Hubertine Auclert, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PrecDoc : une enquête « mixte » sur les conditions de vie et de travail des doctorant·es de l’UGA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demi-Journée d’Hiver du LaRAC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaRAC, Jan 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ESR c'est pas facile d'y entrer, mais c'est encore plus dur d'en sortir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Rab'ESR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robin Casse; Camille Vergnaud, Jun 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que le numérique change au harcèlement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur le harcèlement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la Famille - Les Deux Savoie, Mar 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'école des mauvaises réputations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Lycée Champollion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux réputationnels à l'adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discussion autour de la sortie du manga L'agence Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNIL, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’utilité sociologique : diffuser et faire vivre la sociologie au-delà de l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Clainche - Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Touzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lemieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberharcèlement au collège : le vrai pouvoir de la réputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÊtreProf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'ESR c'est pas facile d'y entrer, mais c'est encore plus dur d'en sortir »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'Enseignement Supérieur et la Recherche en questions : regards croisés de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bastien Bernela, Oct 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier sur la réputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Maggiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Origgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philomonaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Maggiori; Charlotte Casiraghi; Raphael Zagury-Orly, Nov 2024, Monaco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prouver son amour avec un nude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Intimité et numérique. Frontières, identités, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barbara Blum; Delphine Moreau-Plachy; Jessica Pothet; Priyanka Valleix, Dec 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des affects dans l’accompagnement des “seniors” au numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Delias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Stassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Cyberviolences, âges de la vie et affects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche Individus, épreuves, sociétés (Ceries, Université de Lille); Laboratoire de recherche sur les apprentissages en contexte (Larac, Université Grenoble Alpes); Laboratoire d'études et de recherches appliquées en sciences sociales (Lerass, Université Paul Valéry - Montpellier 3); Centre de recherche sur les médiations (Crem, Université de Lorraine), Dec 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harcèlement en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l'INSPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séance autour de votre ouvrage A l'école des mauvaises réputations : les relations entre élèves et leurs risques à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général du Lassp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lassp, Sciences Po Toulouse, Oct 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès à l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hors-séries "10ème congrès de l'AFS" : épisode 70</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kadékol, Ifé, ENS Lyon, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du lycée : quels effets sur la mobilité des bacheliers scientifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du longitudinal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céreq, Jun 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier : A l'école des mauvaises réputations, harcèlement en milieu scolaire et en ligne chez les ados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention Professionnelle Léo Lagrange : Vie affective et sexuelle des jeunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Léo Lagrange, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ficelles d'une enquête sur la mauvaise réputation au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires Mention EE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de Reims, Nov 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Harcèlement scolaire, soutenir le besoin de justice des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfant Demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Appea, Nov 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du lycée : quels effets sur la mobilité des bacheliers scientifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Gouvernement des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERTOP, Axe PUMA, Toulouse, Mar 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoprivacy - Aggravation des vulnérabilités, inégalités sociales, genre par les activités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Caseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Boubée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les adolescents face aux enjeux de la privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord, Dec 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/9c01-d272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le harcèlement : un problème sexiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LaRAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaRAC, Université Grenoble-Alpes, Nov 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du baccalauréat vectrice d’immobilités spatiales et sociales ? Le cas des bacheliers scientifiques de l’Académie de Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'association française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is cyberbullying linked to other forms of violence in schools ? A quantitativeanalysis of the relationship between different types of violence among schoolchildren.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur le (cyber)harcèlement (CICY), Nancy, Université de Lorraine, décembre, 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bérengère Stassin; Mélanie Lallet; Lucie Delia, Dec 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l’expérience des mauvaises réputations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Journée internationale de lutte contre les violences faites aux femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif Fusion, Nov 2022, Garges les Gonesses, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre adolescents à l’épreuve d’Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires « Jeunesses à l’épreuve »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Ressource "Recherche - Formation" de l’Intervention Sociale de Normandie (P2RIS), IRTS-IDS, Apr 2022, Canteleu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cyberharcèlement, coupable du suicide juvénile ? Les impasses pratiques d’une panique morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude sur la Sociologie du suicide, Critiques et configurations contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Baptiste Borssard; Angeliki Drongiti, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience adolescente à l’École des Mauvaises réputations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pour les Master MEEF Encadrement Éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de Toulouse, cours de Marianne Blanchard, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des travaux de l’observatoire des parcours de l’Académie de Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail sur l’Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’études et de recherches sur les qualifications (CEREQ), Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Se faire des potes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien-être et mal-être à l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serge Paugam, Pascale Haag; EHESS, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ministère français de l’Éducation à « l’avant-garde » de la lutte internationale contre le harcèlement ? Histoire internationale d’une politique publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Picryption’ on Snapchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Conference on Language Interaction, and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, University of California, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual Reputations in the Connected Middle Schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV ISA Forum of sociology : "Challenges of the 21st century : democracy, environment, inequalities, intersectionality"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association, Feb 2021, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde sur l’impact des réseaux sociaux dans la vie des jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mahalia Zone Libre !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Bellevilloise, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur la réputation des collégiens au temps des applis : appliquer des méthodes mixtes hors ligne et en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquête : méthodologie et traitement des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1 communication, cours de Dario Compagno, Université de Nanterre, Dec 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Faire genre » sans laisser de trace ? Opportunités d’expression du genre et sanctions sur Snapchat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Genre et Espace numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audrey Baneyx, Centre Internet et Société, CNRS,, Dec 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Snapchat effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV ISA Forum of sociology : "Challenges of the 21st century : democracy, environment, inequalities, intersectionality"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association, Feb 2021, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avoir une réputation » : Étude du (cyber)harcèlement scolaire comme risque réputationnel genré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne du GEMASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se faire « afficher » sur les réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention pour une classe de seconde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Français de San Francisco, cours de François Tanguy, USA,, Apr 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Elle fait trop sa meuf »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Genre Manifeste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philomel, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêtes de terrain et espaces virtuels : la net-ethnographie et les défis actuels de la recherche de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de lecture "Discussions contemporaines en sciences sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS Marseille, Centre Norbert Elias, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les réputations en sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être ou ne pas être réputé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pint Of Science, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire sa thèse en bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telling science, Drawing science - Science en récit, science en images, 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles coprésences, nouveaux classements ? Classification des genres de la cour de récrée aux réseaux sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès de l’Association Française de Sociologie : Classer, déclasser, reclasser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’exposer sur un réseau fantôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La science éclaire notre quotidien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pint Of Science, May 2019, Thorigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don't you trust me?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th European Conference on Social Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brighton, France. pp.299-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur un Réseau Fantôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SocioPinte #2 : Parlons Méthode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue le SocioPath, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire une réputation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale du GEMASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Sorbonne Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire des rencontres sur une application pour amis proches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales, Appropriation des objets numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Université de Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gagner... et perdre sa réputation comprendre le harcèlement au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objet de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vidéo du service audiovisuel de Sorbonne Université, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser, sentir, agir ? La sociologie expliquée aux 5-7 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quartiers Libres à l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEV, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’exhiber sur un réseau fantôme : Snapchat et la réputation des collégiens en milieu populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne du GEMASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The e-Reputation effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCM 2019, 6th European Conference on Social Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Université de Brighton, United Kingdom. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences sexuelles au collège : ce que ne disent pas les chiffres officiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.4yyrrepvm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescence : pour lutter contre le cyberharcèlement, comprendre les logiques de réputation sur les réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Stassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des sortant·es des premiers cycles universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04986572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le baccalauréat par spécialités, vecteur de nouvelles inégalités d'accès aux études scientifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04051136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de vie et de travail en doctorat à l’Université Grenoble Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Baheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Grenoble - Alpes. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466831v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cyber) violences de genre chez les 11-18 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Hubertine Auclert. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir des L1 et L2 sortants de l'UT2J en 2016-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Deage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INFOVE n°4, Observatoire de la vie étudiante de l'Université Toulouse 2- Jean Jaurès. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avoir une réputation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Sorbonne universite, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03471767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Margot Déage </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences à l'INSPE, Université Grenoble Alpes et membre du Laboratoire de Recherche sur les Apprentissages en Contexte (LaRAC)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">margot-deage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5520-4225</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">252375874</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=CwkHhTcAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologue de l’éducation et du numérique, je m’intéresse au vécu et aux parcours des jeunes dans différents contextes de formation, à l’aune des transformations sociétales. Le premier volet de mes recherches porte sur les relations entre adolescent·es et les risques qu’elles et ils rencontrent dans les établissements du secondaire et sur les réseaux sociaux numériques. Depuis ma thèse de doctorat, réalisée à Sorbonne Université (GEMASS), je travaille sur la manière dont les normes de genre qui régissent les comportements scolaires et les relations intimes influencent la réputation des collégien·nes et des lycéen·nes et les exposent à des violences. Le second volet de mes travaux, initié en postdoctorat à l’Université Toulouse 2 – Jean Jaurès (CERTOP), en association avec le Céreq, traite de la manière dont les jeunes construisent, du lycée au doctorat, des parcours de formation différenciés selon leur genre et leur origine sociale, au gré des politiques publiques et des transformations institutionnelles (loi ORE, Cordées de la réussite, etc.). Mes recherches articulent des méthodes qualitatives (ethnographie, nethnographie, entretiens, focus groups) et quantitatives (analyse de données primaires et secondaires).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'école des mauvaises réputations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universtaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Education et Société, Agnès van Zanten, 2130837379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre de la durée des thèses : une étude de cas à l’université Grenoble Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Baheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15ts7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545078v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace social des précarités doctorales. Le cas des doctorant·es de l’Université Grenoble Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Baheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (252), pp.137-173. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.252.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences sexistes après #MeToo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (99), pp.147-149. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.099.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rester insensible au suicide de victimes de cybersexisme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (1), pp.147-177. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ds.481.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une caisse de résonance, les réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 595, https://www.cahiers-pedagogiques.com/auth/?redirect_to=/une-caisse-de-resonance-les-reseaux-sociaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation et usage des ressources numériques des lycéen·nes : une pratique classante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saccomanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52 (1), pp.87-117. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/osp.17046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie BERGSTRÖM, Les nouvelles lois de l’amour : sexualité, couple et rencontres au temps du numérique, Paris, La Découverte, 2019, 220 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 219 (1), pp.241-246. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.219.0241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’exposer sur un réseau fantôme : Snapchat et la réputation des collégiens en milieu populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Classes populaires en ligne, 2-3 (208-209), pp.147-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les collégiens préfèrent-ils Snapchat et ses messages fantômes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InaGlobal.fr : : la revue des industries créatives et des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Elle fait trop sa meuf »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne universités presses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Manifestations du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 102310752X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mot de passe : Réputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peb & Fox .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livres de science. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences en bulles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Sciences en Bulles, 9782909677019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences de genre à l’heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFA Egalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rectorat de Grenoble - Mission Egalité, Jan 2026, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences de genre à l'heure numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique et Egalité filles-garçons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rectorat de Grenoble - Territoire Numérique Educatif, Jan 2026, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux réputationnels à l'adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discussion autour de la sortie du manga L'agence Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNIL, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’utilité sociologique : diffuser et faire vivre la sociologie au-delà de l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Clainche - Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Touzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lemieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que le numérique change au harcèlement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation Phare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rectorat de Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la &amp;quot;voie royale&amp;quot; scientifique aux mathématiques &amp;quot;discipline reine&amp;quot; : quels effets de la réforme du baccalauréat sur les hiérarchies socio-scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur la réforme du baccalauréat général</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREDU, Oct 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les publics âgés vers l’autonomie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Delias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de la CNIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNIL, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cyber)violences de genre chez les jeunes de 11 à 18 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des référentes et référents Égalité filles-garçons et Lutte contre les LGBTphobies des établissements scolaires franciliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Hubertine Auclert, Feb 2025, Paris, Lycée Louis-le-Grand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les (cyber)violences de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Karzabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Clair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Cyber)violences de genre chez les 11-18 ans victimations sexistes, sexuelles et LGBTphobes dans des collèges et lycées franciliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Hubertine Auclert, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PrecDoc : une enquête « mixte » sur les conditions de vie et de travail des doctorant·es de l’UGA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demi-Journée d’Hiver du LaRAC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaRAC, Jan 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ESR c'est pas facile d'y entrer, mais c'est encore plus dur d'en sortir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Rab'ESR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robin Casse; Camille Vergnaud, Jun 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que le numérique change au harcèlement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur le harcèlement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la Famille - Les Deux Savoie, Mar 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'école des mauvaises réputations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Lycée Champollion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberharcèlement au collège : le vrai pouvoir de la réputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÊtreProf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'ESR c'est pas facile d'y entrer, mais c'est encore plus dur d'en sortir »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'Enseignement Supérieur et la Recherche en questions : regards croisés de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bastien Bernela, Oct 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier sur la réputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Maggiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Origgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philomonaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Maggiori; Charlotte Casiraghi; Raphael Zagury-Orly, Nov 2024, Monaco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prouver son amour avec un nude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Intimité et numérique. Frontières, identités, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barbara Blum; Delphine Moreau-Plachy; Jessica Pothet; Priyanka Valleix, Dec 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des affects dans l’accompagnement des “seniors” au numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Delias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Stassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Cyberviolences, âges de la vie et affects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche Individus, épreuves, sociétés (Ceries, Université de Lille); Laboratoire de recherche sur les apprentissages en contexte (Larac, Université Grenoble Alpes); Laboratoire d'études et de recherches appliquées en sciences sociales (Lerass, Université Paul Valéry - Montpellier 3); Centre de recherche sur les médiations (Crem, Université de Lorraine), Dec 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harcèlement en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l'INSPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séance autour de votre ouvrage A l'école des mauvaises réputations : les relations entre élèves et leurs risques à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général du Lassp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lassp, Sciences Po Toulouse, Oct 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier : A l'école des mauvaises réputations, harcèlement en milieu scolaire et en ligne chez les ados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention Professionnelle Léo Lagrange : Vie affective et sexuelle des jeunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Léo Lagrange, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès à l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hors-séries "10ème congrès de l'AFS" : épisode 70</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kadékol, Ifé, ENS Lyon, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du lycée : quels effets sur la mobilité des bacheliers scientifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du longitudinal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céreq, Jun 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ficelles d'une enquête sur la mauvaise réputation au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires Mention EE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de Reims, Nov 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Harcèlement scolaire, soutenir le besoin de justice des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfant Demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Appea, Nov 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du lycée : quels effets sur la mobilité des bacheliers scientifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Gouvernement des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERTOP, Axe PUMA, Toulouse, Mar 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoprivacy - Aggravation des vulnérabilités, inégalités sociales, genre par les activités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Caseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Boubée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les adolescents face aux enjeux de la privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord, Dec 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/9c01-d272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le harcèlement : un problème sexiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LaRAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaRAC, Université Grenoble-Alpes, Nov 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du baccalauréat vectrice d’immobilités spatiales et sociales ? Le cas des bacheliers scientifiques de l’Académie de Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'association française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l’expérience des mauvaises réputations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Journée internationale de lutte contre les violences faites aux femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif Fusion, Nov 2022, Garges les Gonesses, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is cyberbullying linked to other forms of violence in schools ? A quantitativeanalysis of the relationship between different types of violence among schoolchildren.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur le (cyber)harcèlement (CICY), Nancy, Université de Lorraine, décembre, 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bérengère Stassin; Mélanie Lallet; Lucie Delia, Dec 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cyberharcèlement, coupable du suicide juvénile ? Les impasses pratiques d’une panique morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude sur la Sociologie du suicide, Critiques et configurations contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Baptiste Borssard; Angeliki Drongiti, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre adolescents à l’épreuve d’Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires « Jeunesses à l’épreuve »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Ressource "Recherche - Formation" de l’Intervention Sociale de Normandie (P2RIS), IRTS-IDS, Apr 2022, Canteleu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience adolescente à l’École des Mauvaises réputations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pour les Master MEEF Encadrement Éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de Toulouse, cours de Marianne Blanchard, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des travaux de l’observatoire des parcours de l’Académie de Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail sur l’Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’études et de recherches sur les qualifications (CEREQ), Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Se faire des potes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien-être et mal-être à l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serge Paugam, Pascale Haag; EHESS, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ministère français de l’Éducation à « l’avant-garde » de la lutte internationale contre le harcèlement ? Histoire internationale d’une politique publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Picryption’ on Snapchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Conference on Language Interaction, and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, University of California, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual Reputations in the Connected Middle Schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV ISA Forum of sociology : "Challenges of the 21st century : democracy, environment, inequalities, intersectionality"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association, Feb 2021, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Snapchat effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV ISA Forum of sociology : "Challenges of the 21st century : democracy, environment, inequalities, intersectionality"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association, Feb 2021, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde sur l’impact des réseaux sociaux dans la vie des jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mahalia Zone Libre !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Bellevilloise, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur la réputation des collégiens au temps des applis : appliquer des méthodes mixtes hors ligne et en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquête : méthodologie et traitement des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1 communication, cours de Dario Compagno, Université de Nanterre, Dec 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Faire genre » sans laisser de trace ? Opportunités d’expression du genre et sanctions sur Snapchat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Genre et Espace numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audrey Baneyx, Centre Internet et Société, CNRS,, Dec 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avoir une réputation » : Étude du (cyber)harcèlement scolaire comme risque réputationnel genré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne du GEMASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se faire « afficher » sur les réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention pour une classe de seconde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Français de San Francisco, cours de François Tanguy, USA,, Apr 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Elle fait trop sa meuf »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Genre Manifeste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philomel, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêtes de terrain et espaces virtuels : la net-ethnographie et les défis actuels de la recherche de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de lecture "Discussions contemporaines en sciences sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS Marseille, Centre Norbert Elias, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire sa thèse en bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telling science, Drawing science - Science en récit, science en images, 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les réputations en sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être ou ne pas être réputé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pint Of Science, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles coprésences, nouveaux classements ? Classification des genres de la cour de récrée aux réseaux sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès de l’Association Française de Sociologie : Classer, déclasser, reclasser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’exposer sur un réseau fantôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La science éclaire notre quotidien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pint Of Science, May 2019, Thorigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don't you trust me?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th European Conference on Social Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brighton, France. pp.299-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur un Réseau Fantôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SocioPinte #2 : Parlons Méthode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue le SocioPath, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire une réputation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale du GEMASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Sorbonne Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire des rencontres sur une application pour amis proches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales, Appropriation des objets numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Université de Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gagner... et perdre sa réputation comprendre le harcèlement au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objet de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vidéo du service audiovisuel de Sorbonne Université, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’exhiber sur un réseau fantôme : Snapchat et la réputation des collégiens en milieu populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne du GEMASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser, sentir, agir ? La sociologie expliquée aux 5-7 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quartiers Libres à l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEV, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The e-Reputation effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCM 2019, 6th European Conference on Social Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Université de Brighton, United Kingdom. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences sexuelles au collège : ce que ne disent pas les chiffres officiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.4yyrrepvm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescence : pour lutter contre le cyberharcèlement, comprendre les logiques de réputation sur les réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Stassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des sortant·es des premiers cycles universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04986572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le baccalauréat par spécialités, vecteur de nouvelles inégalités d'accès aux études scientifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04051136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de vie et de travail en doctorat à l’Université Grenoble Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Baheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Grenoble - Alpes. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466831v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cyber) violences de genre chez les 11-18 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Hubertine Auclert. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir des L1 et L2 sortants de l'UT2J en 2016-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Deage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INFOVE n°4, Observatoire de la vie étudiante de l'Université Toulouse 2- Jean Jaurès. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avoir une réputation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Sorbonne universite, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03471767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="97C6F1D9"/>
+    <w:nsid w:val="78AA077E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margot-deage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5520-4225" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252375874" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036172v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot D&#233;age" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/%C3%80_l%C3%A9cole_des_mauvaises_r%C3%A9putations" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545078v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bataille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Baheu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Casse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ts7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228262v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.252.0137" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930942v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.099.0147" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705394v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705428v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.481.0147" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075878v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saccomanno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.17046" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365996v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.219.0241" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366036v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705383v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472136v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peb &amp; Fox ." TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494313v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016070v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05554532v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossignol-Brunet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021453v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946842v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Girard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Perrin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352231v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Karzabi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918099v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016075v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281755v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166444v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Touzet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemieux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104525v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dreyfus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776472v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791726v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Maggiori" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Origgi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ventura" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866592v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823877v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Stassin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776481v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323496v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clair" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290810v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323519v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323482v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323478v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290881v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765239v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Caseau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boub&#233;e" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Arfaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/9c01-d272" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323503v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323564v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085964v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290906v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290819v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085967v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290871v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471739v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085962v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471749v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471747v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290901v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290868v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290834v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471745v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293537v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290854v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471750v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290847v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290932v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472151v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471336v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290910v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472176v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290912v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472509v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472161v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290919v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290928v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293538v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472531v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559317v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4yyrrepvm" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770328v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986572v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04051136v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466831v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bosse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252768v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290793v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Deage" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-03471767v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margot-deage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5520-4225" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252375874" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=CwkHhTcAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036172v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot D&#233;age" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/%C3%80_l%C3%A9cole_des_mauvaises_r%C3%A9putations" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545078v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bataille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Baheu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Casse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ts7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228262v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.252.0137" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930942v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.099.0147" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705428v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.481.0147" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705394v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075878v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saccomanno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.17046" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365996v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.219.0241" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366036v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472142v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705383v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472136v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peb &amp; Fox ." TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494317v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494313v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281755v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166444v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Touzet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016070v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05554532v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossignol-Brunet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021453v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delias" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946842v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Girard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Perrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352231v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Karzabi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918099v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104511v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016075v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104514v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104525v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dreyfus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776472v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791726v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Maggiori" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Origgi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ventura" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866592v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823877v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Stassin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776481v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323496v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323519v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290895v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clair" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290810v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323482v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323478v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290881v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765239v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Caseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boub&#233;e" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Arfaoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/9c01-d272" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323503v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323564v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290906v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085964v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085967v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290819v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290871v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290841v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471739v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085962v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471749v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471747v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471745v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290901v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290868v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290834v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293537v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290854v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471750v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290847v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472151v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290932v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471336v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290910v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472176v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290912v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472509v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472161v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290919v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293538v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290928v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472531v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559317v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4yyrrepvm" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770328v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986572v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04051136v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466831v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borras" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bosse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252768v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290793v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Deage" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-03471767v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>