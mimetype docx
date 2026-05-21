--- v2 (2026-05-21)
+++ v3 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Margot Déage </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences à l'INSPE, Université Grenoble Alpes et membre du Laboratoire de Recherche sur les Apprentissages en Contexte (LaRAC)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">margot-deage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5520-4225</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">252375874</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=CwkHhTcAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologue de l’éducation et du numérique, je m’intéresse au vécu et aux parcours des jeunes dans différents contextes de formation, à l’aune des transformations sociétales. Le premier volet de mes recherches porte sur les relations entre adolescent·es et les risques qu’elles et ils rencontrent dans les établissements du secondaire et sur les réseaux sociaux numériques. Depuis ma thèse de doctorat, réalisée à Sorbonne Université (GEMASS), je travaille sur la manière dont les normes de genre qui régissent les comportements scolaires et les relations intimes influencent la réputation des collégien·nes et des lycéen·nes et les exposent à des violences. Le second volet de mes travaux, initié en postdoctorat à l’Université Toulouse 2 – Jean Jaurès (CERTOP), en association avec le Céreq, traite de la manière dont les jeunes construisent, du lycée au doctorat, des parcours de formation différenciés selon leur genre et leur origine sociale, au gré des politiques publiques et des transformations institutionnelles (loi ORE, Cordées de la réussite, etc.). Mes recherches articulent des méthodes qualitatives (ethnographie, nethnographie, entretiens, focus groups) et quantitatives (analyse de données primaires et secondaires).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'école des mauvaises réputations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universtaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Education et Société, Agnès van Zanten, 2130837379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre de la durée des thèses : une étude de cas à l’université Grenoble Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Baheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15ts7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545078v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace social des précarités doctorales. Le cas des doctorant·es de l’Université Grenoble Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Baheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (252), pp.137-173. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.252.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences sexistes après #MeToo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (99), pp.147-149. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.099.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rester insensible au suicide de victimes de cybersexisme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (1), pp.147-177. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ds.481.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une caisse de résonance, les réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 595, https://www.cahiers-pedagogiques.com/auth/?redirect_to=/une-caisse-de-resonance-les-reseaux-sociaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation et usage des ressources numériques des lycéen·nes : une pratique classante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saccomanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52 (1), pp.87-117. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/osp.17046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie BERGSTRÖM, Les nouvelles lois de l’amour : sexualité, couple et rencontres au temps du numérique, Paris, La Découverte, 2019, 220 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 219 (1), pp.241-246. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.219.0241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’exposer sur un réseau fantôme : Snapchat et la réputation des collégiens en milieu populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Classes populaires en ligne, 2-3 (208-209), pp.147-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les collégiens préfèrent-ils Snapchat et ses messages fantômes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InaGlobal.fr : : la revue des industries créatives et des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Elle fait trop sa meuf »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne universités presses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Manifestations du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 102310752X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mot de passe : Réputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peb & Fox .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livres de science. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences en bulles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Sciences en Bulles, 9782909677019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences de genre à l’heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFA Egalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rectorat de Grenoble - Mission Egalité, Jan 2026, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences de genre à l'heure numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique et Egalité filles-garçons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rectorat de Grenoble - Territoire Numérique Educatif, Jan 2026, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux réputationnels à l'adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discussion autour de la sortie du manga L'agence Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNIL, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’utilité sociologique : diffuser et faire vivre la sociologie au-delà de l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Clainche - Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Touzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lemieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que le numérique change au harcèlement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation Phare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rectorat de Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la &amp;quot;voie royale&amp;quot; scientifique aux mathématiques &amp;quot;discipline reine&amp;quot; : quels effets de la réforme du baccalauréat sur les hiérarchies socio-scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur la réforme du baccalauréat général</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREDU, Oct 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les publics âgés vers l’autonomie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Delias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de la CNIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNIL, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cyber)violences de genre chez les jeunes de 11 à 18 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des référentes et référents Égalité filles-garçons et Lutte contre les LGBTphobies des établissements scolaires franciliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Hubertine Auclert, Feb 2025, Paris, Lycée Louis-le-Grand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les (cyber)violences de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Karzabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Clair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Cyber)violences de genre chez les 11-18 ans victimations sexistes, sexuelles et LGBTphobes dans des collèges et lycées franciliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Hubertine Auclert, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PrecDoc : une enquête « mixte » sur les conditions de vie et de travail des doctorant·es de l’UGA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demi-Journée d’Hiver du LaRAC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaRAC, Jan 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ESR c'est pas facile d'y entrer, mais c'est encore plus dur d'en sortir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Rab'ESR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robin Casse; Camille Vergnaud, Jun 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que le numérique change au harcèlement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur le harcèlement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la Famille - Les Deux Savoie, Mar 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'école des mauvaises réputations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Lycée Champollion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberharcèlement au collège : le vrai pouvoir de la réputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÊtreProf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'ESR c'est pas facile d'y entrer, mais c'est encore plus dur d'en sortir »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'Enseignement Supérieur et la Recherche en questions : regards croisés de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bastien Bernela, Oct 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier sur la réputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Maggiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Origgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philomonaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Maggiori; Charlotte Casiraghi; Raphael Zagury-Orly, Nov 2024, Monaco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prouver son amour avec un nude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Intimité et numérique. Frontières, identités, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barbara Blum; Delphine Moreau-Plachy; Jessica Pothet; Priyanka Valleix, Dec 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des affects dans l’accompagnement des “seniors” au numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Delias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Stassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Cyberviolences, âges de la vie et affects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche Individus, épreuves, sociétés (Ceries, Université de Lille); Laboratoire de recherche sur les apprentissages en contexte (Larac, Université Grenoble Alpes); Laboratoire d'études et de recherches appliquées en sciences sociales (Lerass, Université Paul Valéry - Montpellier 3); Centre de recherche sur les médiations (Crem, Université de Lorraine), Dec 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harcèlement en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l'INSPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séance autour de votre ouvrage A l'école des mauvaises réputations : les relations entre élèves et leurs risques à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général du Lassp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lassp, Sciences Po Toulouse, Oct 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier : A l'école des mauvaises réputations, harcèlement en milieu scolaire et en ligne chez les ados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention Professionnelle Léo Lagrange : Vie affective et sexuelle des jeunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Léo Lagrange, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès à l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hors-séries "10ème congrès de l'AFS" : épisode 70</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kadékol, Ifé, ENS Lyon, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du lycée : quels effets sur la mobilité des bacheliers scientifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du longitudinal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céreq, Jun 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ficelles d'une enquête sur la mauvaise réputation au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires Mention EE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de Reims, Nov 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Harcèlement scolaire, soutenir le besoin de justice des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfant Demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Appea, Nov 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du lycée : quels effets sur la mobilité des bacheliers scientifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Gouvernement des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERTOP, Axe PUMA, Toulouse, Mar 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoprivacy - Aggravation des vulnérabilités, inégalités sociales, genre par les activités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Caseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Boubée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les adolescents face aux enjeux de la privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord, Dec 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/9c01-d272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le harcèlement : un problème sexiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LaRAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaRAC, Université Grenoble-Alpes, Nov 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du baccalauréat vectrice d’immobilités spatiales et sociales ? Le cas des bacheliers scientifiques de l’Académie de Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'association française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l’expérience des mauvaises réputations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Journée internationale de lutte contre les violences faites aux femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif Fusion, Nov 2022, Garges les Gonesses, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is cyberbullying linked to other forms of violence in schools ? A quantitativeanalysis of the relationship between different types of violence among schoolchildren.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur le (cyber)harcèlement (CICY), Nancy, Université de Lorraine, décembre, 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bérengère Stassin; Mélanie Lallet; Lucie Delia, Dec 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cyberharcèlement, coupable du suicide juvénile ? Les impasses pratiques d’une panique morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude sur la Sociologie du suicide, Critiques et configurations contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Baptiste Borssard; Angeliki Drongiti, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre adolescents à l’épreuve d’Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires « Jeunesses à l’épreuve »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Ressource "Recherche - Formation" de l’Intervention Sociale de Normandie (P2RIS), IRTS-IDS, Apr 2022, Canteleu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience adolescente à l’École des Mauvaises réputations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pour les Master MEEF Encadrement Éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de Toulouse, cours de Marianne Blanchard, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des travaux de l’observatoire des parcours de l’Académie de Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail sur l’Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’études et de recherches sur les qualifications (CEREQ), Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Se faire des potes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien-être et mal-être à l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serge Paugam, Pascale Haag; EHESS, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ministère français de l’Éducation à « l’avant-garde » de la lutte internationale contre le harcèlement ? Histoire internationale d’une politique publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Picryption’ on Snapchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Conference on Language Interaction, and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, University of California, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual Reputations in the Connected Middle Schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV ISA Forum of sociology : "Challenges of the 21st century : democracy, environment, inequalities, intersectionality"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association, Feb 2021, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Snapchat effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV ISA Forum of sociology : "Challenges of the 21st century : democracy, environment, inequalities, intersectionality"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association, Feb 2021, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde sur l’impact des réseaux sociaux dans la vie des jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mahalia Zone Libre !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Bellevilloise, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur la réputation des collégiens au temps des applis : appliquer des méthodes mixtes hors ligne et en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquête : méthodologie et traitement des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1 communication, cours de Dario Compagno, Université de Nanterre, Dec 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Faire genre » sans laisser de trace ? Opportunités d’expression du genre et sanctions sur Snapchat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Genre et Espace numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audrey Baneyx, Centre Internet et Société, CNRS,, Dec 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avoir une réputation » : Étude du (cyber)harcèlement scolaire comme risque réputationnel genré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne du GEMASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se faire « afficher » sur les réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention pour une classe de seconde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Français de San Francisco, cours de François Tanguy, USA,, Apr 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Elle fait trop sa meuf »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Genre Manifeste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philomel, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêtes de terrain et espaces virtuels : la net-ethnographie et les défis actuels de la recherche de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de lecture "Discussions contemporaines en sciences sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS Marseille, Centre Norbert Elias, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire sa thèse en bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telling science, Drawing science - Science en récit, science en images, 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les réputations en sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être ou ne pas être réputé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pint Of Science, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles coprésences, nouveaux classements ? Classification des genres de la cour de récrée aux réseaux sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès de l’Association Française de Sociologie : Classer, déclasser, reclasser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’exposer sur un réseau fantôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La science éclaire notre quotidien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pint Of Science, May 2019, Thorigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don't you trust me?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th European Conference on Social Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brighton, France. pp.299-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur un Réseau Fantôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SocioPinte #2 : Parlons Méthode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue le SocioPath, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire une réputation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale du GEMASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Sorbonne Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire des rencontres sur une application pour amis proches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales, Appropriation des objets numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Université de Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gagner... et perdre sa réputation comprendre le harcèlement au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objet de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vidéo du service audiovisuel de Sorbonne Université, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’exhiber sur un réseau fantôme : Snapchat et la réputation des collégiens en milieu populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne du GEMASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser, sentir, agir ? La sociologie expliquée aux 5-7 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quartiers Libres à l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEV, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The e-Reputation effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCM 2019, 6th European Conference on Social Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Université de Brighton, United Kingdom. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences sexuelles au collège : ce que ne disent pas les chiffres officiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.4yyrrepvm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescence : pour lutter contre le cyberharcèlement, comprendre les logiques de réputation sur les réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Stassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des sortant·es des premiers cycles universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04986572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le baccalauréat par spécialités, vecteur de nouvelles inégalités d'accès aux études scientifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04051136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de vie et de travail en doctorat à l’Université Grenoble Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Baheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Grenoble - Alpes. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466831v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cyber) violences de genre chez les 11-18 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Hubertine Auclert. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir des L1 et L2 sortants de l'UT2J en 2016-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Deage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INFOVE n°4, Observatoire de la vie étudiante de l'Université Toulouse 2- Jean Jaurès. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avoir une réputation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Sorbonne universite, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03471767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Margot Déage </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences à l'INSPE, Université Grenoble Alpes et membre du Laboratoire de Recherche sur les Apprentissages en Contexte (LaRAC)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">margot-deage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5520-4225</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">252375874</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=CwkHhTcAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologue de l’éducation et du numérique, je m’intéresse au vécu et aux parcours des jeunes dans différents contextes de formation, à l’aune des transformations sociétales. Le premier volet de mes recherches porte sur les relations entre adolescent·es et les risques qu’elles et ils rencontrent dans les établissements du secondaire et sur les réseaux sociaux numériques. Depuis ma thèse de doctorat, réalisée à Sorbonne Université (GEMASS), je travaille sur la manière dont les normes de genre qui régissent les comportements scolaires et les relations intimes influencent la réputation des collégien·nes et des lycéen·nes et les exposent à des violences. Le second volet de mes travaux, initié en postdoctorat à l’Université Toulouse 2 – Jean Jaurès (CERTOP), en association avec le Céreq, traite de la manière dont les jeunes construisent, du lycée au doctorat, des parcours de formation différenciés selon leur genre et leur origine sociale, au gré des politiques publiques et des transformations institutionnelles (loi ORE, Cordées de la réussite, etc.). Mes recherches articulent des méthodes qualitatives (ethnographie, nethnographie, entretiens, focus groups) et quantitatives (analyse de données primaires et secondaires).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'école des mauvaises réputations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universtaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Education et Société, Agnès van Zanten, 2130837379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre de la durée des thèses : une étude de cas à l’université Grenoble Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Baheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15ts7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545078v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace social des précarités doctorales. Le cas des doctorant·es de l’Université Grenoble Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Baheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (252), pp.137-173. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.252.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences sexistes après #MeToo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (99), pp.147-149. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.099.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rester insensible au suicide de victimes de cybersexisme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (1), pp.147-177. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ds.481.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une caisse de résonance, les réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 595, https://www.cahiers-pedagogiques.com/auth/?redirect_to=/une-caisse-de-resonance-les-reseaux-sociaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation et usage des ressources numériques des lycéen·nes : une pratique classante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saccomanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52 (1), pp.87-117. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/osp.17046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie BERGSTRÖM, Les nouvelles lois de l’amour : sexualité, couple et rencontres au temps du numérique, Paris, La Découverte, 2019, 220 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 219 (1), pp.241-246. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.219.0241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’exposer sur un réseau fantôme : Snapchat et la réputation des collégiens en milieu populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Classes populaires en ligne, 2-3 (208-209), pp.147-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les collégiens préfèrent-ils Snapchat et ses messages fantômes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InaGlobal.fr : : la revue des industries créatives et des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Elle fait trop sa meuf »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne universités presses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Manifestations du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 102310752X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mot de passe : Réputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peb & Fox .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livres de science. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences en bulles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Sciences en Bulles, 9782909677019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences de genre à l’heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFA Egalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rectorat de Grenoble - Mission Egalité, Jan 2026, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences de genre à l'heure numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique et Egalité filles-garçons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rectorat de Grenoble - Territoire Numérique Educatif, Jan 2026, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux réputationnels à l'adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discussion autour de la sortie du manga L'agence Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNIL, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’utilité sociologique : diffuser et faire vivre la sociologie au-delà de l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Clainche - Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Touzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lemieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que le numérique change au harcèlement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation Phare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rectorat de Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la &amp;quot;voie royale&amp;quot; scientifique aux mathématiques &amp;quot;discipline reine&amp;quot; : quels effets de la réforme du baccalauréat sur les hiérarchies socio-scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur la réforme du baccalauréat général</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREDU, Oct 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les publics âgés vers l’autonomie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Delias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de la CNIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNIL, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cyber)violences de genre chez les jeunes de 11 à 18 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des référentes et référents Égalité filles-garçons et Lutte contre les LGBTphobies des établissements scolaires franciliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Hubertine Auclert, Feb 2025, Paris, Lycée Louis-le-Grand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les (cyber)violences de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Karzabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Clair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Cyber)violences de genre chez les 11-18 ans victimations sexistes, sexuelles et LGBTphobes dans des collèges et lycées franciliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Hubertine Auclert, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PrecDoc : une enquête « mixte » sur les conditions de vie et de travail des doctorant·es de l’UGA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demi-Journée d’Hiver du LaRAC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaRAC, Jan 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ESR c'est pas facile d'y entrer, mais c'est encore plus dur d'en sortir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Rab'ESR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robin Casse; Camille Vergnaud, Jun 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que le numérique change au harcèlement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur le harcèlement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la Famille - Les Deux Savoie, Mar 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'école des mauvaises réputations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Lycée Champollion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'ESR c'est pas facile d'y entrer, mais c'est encore plus dur d'en sortir »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'Enseignement Supérieur et la Recherche en questions : regards croisés de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bastien Bernela, Oct 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberharcèlement au collège : le vrai pouvoir de la réputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÊtreProf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier sur la réputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Maggiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Origgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philomonaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Maggiori; Charlotte Casiraghi; Raphael Zagury-Orly, Nov 2024, Monaco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prouver son amour avec un nude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Intimité et numérique. Frontières, identités, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barbara Blum; Delphine Moreau-Plachy; Jessica Pothet; Priyanka Valleix, Dec 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des affects dans l’accompagnement des “seniors” au numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Delias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Stassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Cyberviolences, âges de la vie et affects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche Individus, épreuves, sociétés (Ceries, Université de Lille); Laboratoire de recherche sur les apprentissages en contexte (Larac, Université Grenoble Alpes); Laboratoire d'études et de recherches appliquées en sciences sociales (Lerass, Université Paul Valéry - Montpellier 3); Centre de recherche sur les médiations (Crem, Université de Lorraine), Dec 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harcèlement en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l'INSPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séance autour de votre ouvrage A l'école des mauvaises réputations : les relations entre élèves et leurs risques à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général du Lassp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lassp, Sciences Po Toulouse, Oct 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier : A l'école des mauvaises réputations, harcèlement en milieu scolaire et en ligne chez les ados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention Professionnelle Léo Lagrange : Vie affective et sexuelle des jeunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Léo Lagrange, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès à l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hors-séries "10ème congrès de l'AFS" : épisode 70</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kadékol, Ifé, ENS Lyon, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du lycée : quels effets sur la mobilité des bacheliers scientifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du longitudinal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céreq, Jun 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoprivacy - Aggravation des vulnérabilités, inégalités sociales, genre par les activités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Caseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Boubée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les adolescents face aux enjeux de la privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord, Dec 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/9c01-d272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ficelles d'une enquête sur la mauvaise réputation au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires Mention EE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de Reims, Nov 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Harcèlement scolaire, soutenir le besoin de justice des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfant Demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Appea, Nov 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du lycée : quels effets sur la mobilité des bacheliers scientifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Gouvernement des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERTOP, Axe PUMA, Toulouse, Mar 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le harcèlement : un problème sexiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LaRAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaRAC, Université Grenoble-Alpes, Nov 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du baccalauréat vectrice d’immobilités spatiales et sociales ? Le cas des bacheliers scientifiques de l’Académie de Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'association française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l’expérience des mauvaises réputations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Journée internationale de lutte contre les violences faites aux femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif Fusion, Nov 2022, Garges les Gonesses, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is cyberbullying linked to other forms of violence in schools ? A quantitativeanalysis of the relationship between different types of violence among schoolchildren.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur le (cyber)harcèlement (CICY), Nancy, Université de Lorraine, décembre, 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bérengère Stassin; Mélanie Lallet; Lucie Delia, Dec 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cyberharcèlement, coupable du suicide juvénile ? Les impasses pratiques d’une panique morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude sur la Sociologie du suicide, Critiques et configurations contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Baptiste Borssard; Angeliki Drongiti, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre adolescents à l’épreuve d’Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires « Jeunesses à l’épreuve »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Ressource "Recherche - Formation" de l’Intervention Sociale de Normandie (P2RIS), IRTS-IDS, Apr 2022, Canteleu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience adolescente à l’École des Mauvaises réputations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pour les Master MEEF Encadrement Éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de Toulouse, cours de Marianne Blanchard, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des travaux de l’observatoire des parcours de l’Académie de Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail sur l’Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’études et de recherches sur les qualifications (CEREQ), Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Se faire des potes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien-être et mal-être à l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serge Paugam, Pascale Haag; EHESS, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ministère français de l’Éducation à « l’avant-garde » de la lutte internationale contre le harcèlement ? Histoire internationale d’une politique publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Picryption’ on Snapchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Conference on Language Interaction, and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, University of California, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual Reputations in the Connected Middle Schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV ISA Forum of sociology : "Challenges of the 21st century : democracy, environment, inequalities, intersectionality"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association, Feb 2021, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Snapchat effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV ISA Forum of sociology : "Challenges of the 21st century : democracy, environment, inequalities, intersectionality"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association, Feb 2021, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde sur l’impact des réseaux sociaux dans la vie des jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mahalia Zone Libre !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Bellevilloise, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur la réputation des collégiens au temps des applis : appliquer des méthodes mixtes hors ligne et en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquête : méthodologie et traitement des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master 1 communication, cours de Dario Compagno, Université de Nanterre, Dec 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Faire genre » sans laisser de trace ? Opportunités d’expression du genre et sanctions sur Snapchat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Genre et Espace numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audrey Baneyx, Centre Internet et Société, CNRS,, Dec 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avoir une réputation » : Étude du (cyber)harcèlement scolaire comme risque réputationnel genré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne du GEMASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se faire « afficher » sur les réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention pour une classe de seconde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Français de San Francisco, cours de François Tanguy, USA,, Apr 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Elle fait trop sa meuf »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Genre Manifeste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philomel, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêtes de terrain et espaces virtuels : la net-ethnographie et les défis actuels de la recherche de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de lecture "Discussions contemporaines en sciences sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS Marseille, Centre Norbert Elias, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les réputations en sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être ou ne pas être réputé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pint Of Science, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire sa thèse en bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telling science, Drawing science - Science en récit, science en images, 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles coprésences, nouveaux classements ? Classification des genres de la cour de récrée aux réseaux sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès de l’Association Française de Sociologie : Classer, déclasser, reclasser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’exposer sur un réseau fantôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La science éclaire notre quotidien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pint Of Science, May 2019, Thorigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don't you trust me?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th European Conference on Social Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brighton, France. pp.299-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur un Réseau Fantôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SocioPinte #2 : Parlons Méthode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue le SocioPath, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire une réputation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale du GEMASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Sorbonne Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire des rencontres sur une application pour amis proches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales, Appropriation des objets numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Université de Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gagner... et perdre sa réputation comprendre le harcèlement au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objet de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vidéo du service audiovisuel de Sorbonne Université, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’exhiber sur un réseau fantôme : Snapchat et la réputation des collégiens en milieu populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne du GEMASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser, sentir, agir ? La sociologie expliquée aux 5-7 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quartiers Libres à l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEV, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The e-Reputation effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCM 2019, 6th European Conference on Social Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Université de Brighton, United Kingdom. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences sexuelles au collège : ce que ne disent pas les chiffres officiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.4yyrrepvm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescence : pour lutter contre le cyberharcèlement, comprendre les logiques de réputation sur les réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Stassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des sortant·es des premiers cycles universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04986572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le baccalauréat par spécialités, vecteur de nouvelles inégalités d'accès aux études scientifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04051136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de vie et de travail en doctorat à l’Université Grenoble Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Baheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Grenoble - Alpes. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466831v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cyber) violences de genre chez les 11-18 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Hubertine Auclert. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir des L1 et L2 sortants de l'UT2J en 2016-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Deage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INFOVE n°4, Observatoire de la vie étudiante de l'Université Toulouse 2- Jean Jaurès. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avoir une réputation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Déage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Sorbonne universite, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03471767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78AA077E"/>
+    <w:nsid w:val="25D63E98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margot-deage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5520-4225" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252375874" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=CwkHhTcAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036172v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot D&#233;age" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/%C3%80_l%C3%A9cole_des_mauvaises_r%C3%A9putations" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545078v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bataille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Baheu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Casse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ts7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228262v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.252.0137" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930942v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.099.0147" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705428v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.481.0147" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705394v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075878v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saccomanno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.17046" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365996v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.219.0241" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366036v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472142v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705383v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472136v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peb &amp; Fox ." TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494317v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494313v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281755v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166444v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Touzet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016070v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05554532v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossignol-Brunet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021453v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delias" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946842v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Girard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Perrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352231v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Karzabi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918099v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104511v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016075v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104514v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104525v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dreyfus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776472v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791726v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Maggiori" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Origgi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ventura" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866592v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823877v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Stassin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776481v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323496v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323519v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290895v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clair" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290810v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323482v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323478v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290881v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765239v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Caseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boub&#233;e" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Arfaoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/9c01-d272" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323503v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323564v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290906v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085964v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085967v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290819v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290871v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290841v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471739v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085962v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471749v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471747v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471745v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290901v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290868v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290834v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293537v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290854v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471750v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290847v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472151v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290932v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471336v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290910v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472176v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290912v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472509v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472161v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290919v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293538v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290928v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472531v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559317v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4yyrrepvm" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770328v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986572v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04051136v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466831v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borras" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bosse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252768v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290793v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Deage" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-03471767v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margot-deage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5520-4225" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252375874" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=CwkHhTcAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036172v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot D&#233;age" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/%C3%80_l%C3%A9cole_des_mauvaises_r%C3%A9putations" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545078v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bataille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Baheu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Casse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ts7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228262v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.252.0137" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930942v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.099.0147" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705428v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.481.0147" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705394v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075878v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saccomanno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.17046" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365996v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.219.0241" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366036v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472142v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705383v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472136v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peb &amp; Fox ." TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494317v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494313v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281755v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166444v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Touzet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016070v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05554532v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossignol-Brunet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021453v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delias" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946842v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Girard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Perrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352231v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Karzabi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918099v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104511v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016075v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104514v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776472v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dreyfus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791726v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Maggiori" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Origgi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ventura" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866592v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823877v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Stassin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776481v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323496v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323519v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290895v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clair" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290810v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765239v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Caseau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boub&#233;e" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Arfaoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/9c01-d272" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323482v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323478v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290881v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323503v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323564v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290906v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085964v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085967v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290819v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290871v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290841v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471739v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085962v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471749v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471747v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471745v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290901v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290868v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290834v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293537v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290854v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471750v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290847v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290932v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472151v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03471336v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290910v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472176v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290912v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472509v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472161v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290919v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293538v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290928v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472531v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559317v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4yyrrepvm" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770328v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986572v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04051136v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466831v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borras" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bosse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252768v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290793v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Deage" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-03471767v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>