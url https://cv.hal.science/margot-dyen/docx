--- v0 (2026-03-07)
+++ v1 (2026-04-10)
@@ -468,222 +468,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social ties and sustainability in neighborhood canteens: A care-based approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La pauvreté alimentaire à l’épreuve du Covid-19 : Repenser les stratégies de coping à travers le care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Mugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frsus.2023.956830⟩</w:t>
+              <w:t xml:space="preserve">Carnets de la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Numéro 6 - Soins et consommation, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48748/M08B-1C94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123215v1</w:t>
+                <w:t xml:space="preserve">hal-04154423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pauvreté alimentaire à l’épreuve du Covid-19 : Repenser les stratégies de coping à travers le care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+                <w:t xml:space="preserve">Social ties and sustainability in neighborhood canteens: A care-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Mugel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Margot Dyen</w:t>
+                <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Numéro 6 - Soins et consommation, </w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48748/M08B-1C94⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frsus.2023.956830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154423v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre en charge les besoins non médicaux des personnes âgées dépendantes vivant en collectivité : mécanismes, leviers et freins à l’œuvre dans les temps de repas</w:t>
               </w:r>
@@ -962,226 +962,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthy eating without wasting food: is it simply a question of organisation?</w:t>
+                <w:t xml:space="preserve">Fostering food waste reduction through food practice temporalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 161 (105131), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191541v1</w:t>
+                <w:t xml:space="preserve">hal-03138983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering food waste reduction through food practice temporalities</w:t>
+                <w:t xml:space="preserve">Healthy eating without wasting food: is it simply a question of organisation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 101, pp.213-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105131⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03138983v1</w:t>
+                <w:t xml:space="preserve">hal-03191541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment le confinement peut durablement transformer nos pratiques alimentaires</w:t>
               </w:r>
@@ -1527,77 +1527,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mécanismes de résilience du bien-être alimentaire des familles pauvres en situation de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39e Conférence Internationale de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1940,528 +1940,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bien-être alimentaire des familles vulnérables à l’épreuve de la Covid 19 : des stratégies de coping ancrées dans le care</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Food well-being at the time of Covid-19: The use of coping strategies rooted in caring for low socio-economic status families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Consommation et Soins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Association for Consumer Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162391v1</w:t>
+                <w:t xml:space="preserve">hal-04162395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favoriser la réduction du gaspillage alimentaire en comprenant la temporalité des routines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le bien-être alimentaire des familles vulnérables à l’épreuve de la Covid 19 : des stratégies de coping ancrées dans le care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Mugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème congrès annuel de l'Association Française du Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Journée Consommation et Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03240604v1</w:t>
+                <w:t xml:space="preserve">hal-04162391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manger moins pour vivre plus : le rôle de la pression temporelle ultime dans les changements alimentaires des personnes âgées</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Favoriser la réduction du gaspillage alimentaire en comprenant la temporalité des routines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annick Tamaro</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème journée du Marketing Agroalimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">37ème congrès annuel de l'Association Française du Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03429310v1</w:t>
+                <w:t xml:space="preserve">hal-03240604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution du réseau Instagram à une meilleure compréhension du bien-être alimentaire chez les étudiantes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Mugel</w:t>
+                <w:t xml:space="preserve">Manger moins pour vivre plus : le rôle de la pression temporelle ultime dans les changements alimentaires des personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Malas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Édition de la Journée de l’IRG “Management et Société”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Fontainebleau, France</w:t>
+              <w:t xml:space="preserve">16ème journée du Marketing Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162387v1</w:t>
+                <w:t xml:space="preserve">hal-03429310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food well-being at the time of Covid-19: The use of coping strategies rooted in caring for low socio-economic status families</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Contribution du réseau Instagram à une meilleure compréhension du bien-être alimentaire chez les étudiantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for Consumer Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Seattle, United States</w:t>
+              <w:t xml:space="preserve">4e Édition de la Journée de l’IRG “Management et Société”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162395v1</w:t>
+                <w:t xml:space="preserve">hal-04162387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre et favoriser la mise en œuvre des recommandations antigaspi et mangerbouger grâce aux théories des pratiques</w:t>
               </w:r>
@@ -2536,243 +2536,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les leviers de l’adaptation à l’alimentation en EHPAD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+                <w:t xml:space="preserve">Qu’est-ce que ça peut leur faire si je ne mange pas de viande ? Influence des relations sociales sur les trajectoires des végétariens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie L. Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annick Tamaro</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Suarez Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Balbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche interdisciplinaire : Pratiques alimentaires, santé et territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Brest, France</w:t>
+              <w:t xml:space="preserve">36. Congrès de l’Association Française de Marketing (AFM),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02867027v1</w:t>
+                <w:t xml:space="preserve">hal-03124026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce que ça peut leur faire si je ne mange pas de viande ? Influence des relations sociales sur les trajectoires des végétariens.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie L. Sirieix</w:t>
+                <w:t xml:space="preserve">Les leviers de l’adaptation à l’alimentation en EHPAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurie Balbo</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Congrès de l’Association Française de Marketing (AFM),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Journée de recherche interdisciplinaire : Pratiques alimentaires, santé et territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124026v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce que ça peut leur faire si je ne mange pas de viande ? Influence des relations sociales sur les trajectoires des végétariens</w:t>
               </w:r>
@@ -2873,230 +2873,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Végétarisme : identité sociale et mécanismes d'influences entre individu, communauté et société »</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transition entre le 3ème et le 4ème âge : Comment se construit l’attitude vis-à-vis de la dépendance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Epiphanies Végétariennes, Prise de conscience et transition alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">19ème Joournées Normandes de la Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03124014v1</w:t>
+                <w:t xml:space="preserve">hal-03027098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition entre le 3ème et le 4ème âge : Comment se construit l’attitude vis-à-vis de la dépendance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Végétarisme : identité sociale et mécanismes d'influences entre individu, communauté et société »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Suarez Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Joournées Normandes de la Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Caen, France</w:t>
+              <w:t xml:space="preserve">Colloque Epiphanies Végétariennes, Prise de conscience et transition alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027098v1</w:t>
+                <w:t xml:space="preserve">hal-03124014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des dimensions du vieillissement sur les changements de pratiques alimentaires : Une approche compréhensive</w:t>
               </w:r>
@@ -4873,51 +4873,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Malas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150922v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balbo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Suarez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2023.103470" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356128v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tamaro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-11-2020-0845" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123215v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Michaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsus.2023.956830" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154423v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;mar-Nicolas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Mugel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/M08B-1C94" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04012426v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/RDJC-CE73" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567883v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10946705211044838" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03610973v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2021.2004198" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191541v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138983v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105131" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908786v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Borgne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909146v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Depezay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Castagna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-10-2017-0775" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506466v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijcs.12281" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PB9R35V4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162405v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097775v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbo Laurie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Suarez Dominguez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628004v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ezan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03933263v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162391v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240604v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429310v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162387v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162395v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649005v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867027v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124026v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L. Sirieix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649100v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124014v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027098v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867017v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475910v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886515v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542566v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793917v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506410v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790914v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542568v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722453v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525816v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882206.ch1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369545v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devineau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Balaine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madline Rivi&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791179v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Malas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150922v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balbo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Suarez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2023.103470" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356128v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tamaro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-11-2020-0845" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154423v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;mar-Nicolas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Mugel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/M08B-1C94" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123215v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Michaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsus.2023.956830" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04012426v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/RDJC-CE73" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567883v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10946705211044838" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03610973v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2021.2004198" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105131" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191541v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908786v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Borgne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909146v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Depezay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Castagna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-10-2017-0775" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506466v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijcs.12281" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PB9R35V4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162405v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097775v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbo Laurie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Suarez Dominguez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628004v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ezan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03933263v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162395v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162391v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240604v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429310v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162387v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649005v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124026v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L. Sirieix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867027v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649100v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027098v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124014v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867017v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475910v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886515v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542566v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793917v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506410v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790914v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542568v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722453v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525816v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882206.ch1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369545v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devineau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Balaine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madline Rivi&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791179v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>