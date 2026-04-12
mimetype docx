--- v1 (2026-04-10)
+++ v2 (2026-04-12)
@@ -962,226 +962,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering food waste reduction through food practice temporalities</w:t>
+                <w:t xml:space="preserve">Healthy eating without wasting food: is it simply a question of organisation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 101, pp.213-234</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03138983v1</w:t>
+                <w:t xml:space="preserve">hal-03191541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthy eating without wasting food: is it simply a question of organisation?</w:t>
+                <w:t xml:space="preserve">Fostering food waste reduction through food practice temporalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 161 (105131), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191541v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment le confinement peut durablement transformer nos pratiques alimentaires</w:t>
               </w:r>
@@ -1940,122 +1940,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food well-being at the time of Covid-19: The use of coping strategies rooted in caring for low socio-economic status families</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Favoriser la réduction du gaspillage alimentaire en comprenant la temporalité des routines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for Consumer Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Seattle, United States</w:t>
+              <w:t xml:space="preserve">37ème congrès annuel de l'Association Française du Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162395v1</w:t>
+                <w:t xml:space="preserve">hal-03240604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bien-être alimentaire des familles vulnérables à l’épreuve de la Covid 19 : des stratégies de coping ancrées dans le care</w:t>
               </w:r>
@@ -2130,973 +2130,973 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favoriser la réduction du gaspillage alimentaire en comprenant la temporalité des routines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manger moins pour vivre plus : le rôle de la pression temporelle ultime dans les changements alimentaires des personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Malas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème congrès annuel de l'Association Française du Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
+              <w:t xml:space="preserve">16ème journée du Marketing Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03240604v1</w:t>
+                <w:t xml:space="preserve">hal-03429310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manger moins pour vivre plus : le rôle de la pression temporelle ultime dans les changements alimentaires des personnes âgées</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+                <w:t xml:space="preserve">Contribution du réseau Instagram à une meilleure compréhension du bien-être alimentaire chez les étudiantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annick Tamaro</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème journée du Marketing Agroalimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4e Édition de la Journée de l’IRG “Management et Société”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03429310v1</w:t>
+                <w:t xml:space="preserve">hal-04162387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution du réseau Instagram à une meilleure compréhension du bien-être alimentaire chez les étudiantes</w:t>
+                <w:t xml:space="preserve">Food well-being at the time of Covid-19: The use of coping strategies rooted in caring for low socio-economic status families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Édition de la Journée de l’IRG “Management et Société”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Fontainebleau, France</w:t>
+              <w:t xml:space="preserve">Association for Consumer Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162387v1</w:t>
+                <w:t xml:space="preserve">hal-04162395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre et favoriser la mise en œuvre des recommandations antigaspi et mangerbouger grâce aux théories des pratiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qu’est-ce que ça peut leur faire si je ne mange pas de viande ? Influence des relations sociales sur les trajectoires des végétariens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Suarez Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balbo Laurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. Congrès de l’Association Française de Marketing (AFM), Biarritz, 5-7 mai 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association Française de Marketing (AFM), May 2020, Biarritz, France</w:t>
+              <w:t xml:space="preserve">, Association Française de Marketing (AFM), May 2020, Biarritz, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649005v1</w:t>
+                <w:t xml:space="preserve">hal-02649100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce que ça peut leur faire si je ne mange pas de viande ? Influence des relations sociales sur les trajectoires des végétariens.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transition entre le 3ème et le 4ème âge : Comment se construit l’attitude vis-à-vis de la dépendance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurie Balbo</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Congrès de l’Association Française de Marketing (AFM),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
+              <w:t xml:space="preserve">19ème Joournées Normandes de la Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03124026v1</w:t>
+                <w:t xml:space="preserve">hal-03027098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les leviers de l’adaptation à l’alimentation en EHPAD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+                <w:t xml:space="preserve">« Végétarisme : identité sociale et mécanismes d'influences entre individu, communauté et société »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Suarez Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche interdisciplinaire : Pratiques alimentaires, santé et territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Brest, France</w:t>
+              <w:t xml:space="preserve">Colloque Epiphanies Végétariennes, Prise de conscience et transition alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867027v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce que ça peut leur faire si je ne mange pas de viande ? Influence des relations sociales sur les trajectoires des végétariens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
+                <w:t xml:space="preserve">Les leviers de l’adaptation à l’alimentation en EHPAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Balbo Laurie</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Congrès de l’Association Française de Marketing (AFM), Biarritz, 5-7 mai 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Marketing (AFM), May 2020, Biarritz, France. 14 p</w:t>
+              <w:t xml:space="preserve">Journée de recherche interdisciplinaire : Pratiques alimentaires, santé et territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649100v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition entre le 3ème et le 4ème âge : Comment se construit l’attitude vis-à-vis de la dépendance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qu’est-ce que ça peut leur faire si je ne mange pas de viande ? Influence des relations sociales sur les trajectoires des végétariens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie L. Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annick Tamaro</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Suarez Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Balbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Joournées Normandes de la Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Caen, France</w:t>
+              <w:t xml:space="preserve">36. Congrès de l’Association Française de Marketing (AFM),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027098v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Végétarisme : identité sociale et mécanismes d'influences entre individu, communauté et société »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
+                <w:t xml:space="preserve">Comprendre et favoriser la mise en œuvre des recommandations antigaspi et mangerbouger grâce aux théories des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Margot Dyen</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Epiphanies Végétariennes, Prise de conscience et transition alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">36. Congrès de l’Association Française de Marketing (AFM), Biarritz, 5-7 mai 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Marketing (AFM), May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03124014v1</w:t>
+                <w:t xml:space="preserve">hal-02649005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des dimensions du vieillissement sur les changements de pratiques alimentaires : Une approche compréhensive</w:t>
               </w:r>
@@ -4873,51 +4873,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Malas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150922v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balbo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Suarez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2023.103470" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356128v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tamaro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-11-2020-0845" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154423v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;mar-Nicolas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Mugel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/M08B-1C94" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123215v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Michaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsus.2023.956830" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04012426v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/RDJC-CE73" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567883v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10946705211044838" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03610973v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2021.2004198" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105131" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191541v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908786v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Borgne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909146v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Depezay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Castagna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-10-2017-0775" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506466v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijcs.12281" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PB9R35V4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162405v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097775v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbo Laurie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Suarez Dominguez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628004v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ezan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03933263v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162395v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162391v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240604v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429310v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162387v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649005v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124026v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L. Sirieix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867027v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649100v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027098v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124014v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867017v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475910v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886515v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542566v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793917v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506410v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790914v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542568v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722453v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525816v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882206.ch1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369545v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devineau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Balaine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madline Rivi&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791179v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Malas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150922v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balbo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Suarez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2023.103470" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356128v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tamaro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-11-2020-0845" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154423v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;mar-Nicolas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Mugel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/M08B-1C94" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123215v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Michaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsus.2023.956830" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04012426v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/RDJC-CE73" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567883v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10946705211044838" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03610973v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2021.2004198" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191541v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138983v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105131" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908786v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Borgne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909146v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Depezay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Castagna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-10-2017-0775" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506466v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijcs.12281" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PB9R35V4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162405v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097775v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbo Laurie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Suarez Dominguez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628004v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ezan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03933263v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240604v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162391v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429310v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162387v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162395v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649100v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027098v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124014v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867027v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124026v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L. Sirieix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649005v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867017v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475910v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886515v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542566v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793917v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506410v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790914v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542568v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722453v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525816v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882206.ch1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369545v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devineau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Balaine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madline Rivi&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791179v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>