--- v2 (2026-04-12)
+++ v3 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -208,1302 +208,1406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of communities in vegetarian and vegan identity construction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’aide alimentaire en temps de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Dyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Erick Suarez</w:t>
+                <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jretconser.2023.103470⟩</w:t>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (9), pp.43-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17650-3.p.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150922v1</w:t>
+                <w:t xml:space="preserve">hal-05590991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering healthy ageing through understanding food coping strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of communities in vegetarian and vegan identity construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Tamaro</w:t>
+                <w:t xml:space="preserve">Laurie Balbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Suarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/EJM-11-2020-0845⟩</w:t>
+              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 75, pp.103470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jretconser.2023.103470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356128v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pauvreté alimentaire à l’épreuve du Covid-19 : Repenser les stratégies de coping à travers le care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+                <w:t xml:space="preserve">Fostering healthy ageing through understanding food coping strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Dyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Malas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Mugel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Margot Dyen</w:t>
+                <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Numéro 6 - Soins et consommation, </w:t>
+              <w:t xml:space="preserve">European Journal of Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (9), pp.2572-2591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48748/M08B-1C94⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/EJM-11-2020-0845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154423v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social ties and sustainability in neighborhood canteens: A care-based approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La pauvreté alimentaire à l’épreuve du Covid-19 : Repenser les stratégies de coping à travers le care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Mugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frsus.2023.956830⟩</w:t>
+              <w:t xml:space="preserve">Carnets de la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Numéro 6 - Soins et consommation, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48748/M08B-1C94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123215v1</w:t>
+                <w:t xml:space="preserve">hal-04154423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre en charge les besoins non médicaux des personnes âgées dépendantes vivant en collectivité : mécanismes, leviers et freins à l’œuvre dans les temps de repas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social ties and sustainability in neighborhood canteens: A care-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6, </w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48748/RDJC-CE73⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frsus.2023.956830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012426v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vital Service Captivity: Coping Strategies and Identity Negotiation</w:t>
+                <w:t xml:space="preserve">Prendre en charge les besoins non médicaux des personnes âgées dépendantes vivant en collectivité : mécanismes, leviers et freins à l’œuvre dans les temps de repas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Service Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25 (1), pp.66-85. </w:t>
+              <w:t xml:space="preserve">Carnets de la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/10946705211044838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48748/RDJC-CE73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03567883v1</w:t>
+                <w:t xml:space="preserve">hal-04012426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes towards dependence and consumption: a process rooted in past experience</w:t>
+                <w:t xml:space="preserve">Vital Service Captivity: Coping Strategies and Identity Negotiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marketing Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38 (9-10), pp.993-1013. </w:t>
+              <w:t xml:space="preserve">Journal of Service Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (1), pp.66-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0267257X.2021.2004198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/10946705211044838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610973v1</w:t>
+                <w:t xml:space="preserve">hal-03567883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthy eating without wasting food: is it simply a question of organisation?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attitudes towards dependence and consumption: a process rooted in past experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tamaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Marketing Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (9-10), pp.993-1013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0267257X.2021.2004198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191541v1</w:t>
+                <w:t xml:space="preserve">hal-03610973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering food waste reduction through food practice temporalities</w:t>
+                <w:t xml:space="preserve">Healthy eating without wasting food: is it simply a question of organisation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 101, pp.213-234</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03138983v1</w:t>
+                <w:t xml:space="preserve">hal-03191541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le confinement peut durablement transformer nos pratiques alimentaires</w:t>
+                <w:t xml:space="preserve">Fostering food waste reduction through food practice temporalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 161 (105131), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02908786v1</w:t>
+                <w:t xml:space="preserve">hal-03138983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the dynamics of food routines: a practice-based study to understand households’ daily life</w:t>
+                <w:t xml:space="preserve">Comment le confinement peut durablement transformer nos pratiques alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eloïse Castagna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Marketing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 juillet 2020, 3 p. [en ligne]</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909146v1</w:t>
+                <w:t xml:space="preserve">hal-02908786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exploring the dynamics of food routines: a practice-based study to understand households’ daily life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Dyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Depezay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Castagna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (12), pp.Online First. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/EJM-10-2017-0775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">How does a local initiative contribute to social inclusion and promote sustainable food practices? Focus on the example of social cooking workshops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Consumer Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 40 (6), pp.685-694. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ijcs.12281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1513,362 +1617,362 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mécanismes de résilience du bien-être alimentaire des familles pauvres en situation de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39e Conférence Internationale de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Végétariens et véganes, tous les mêmes ? Une étude des différences perçues au regard de l’engagement dans la pratique et dans la cause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balbo Laurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Suarez Dominguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39. Congrès international de l'Association Française du Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française du Marketing (AFM), May 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le manger sain sur Youtube ou les mises en scène d’un art de vivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38ème congrès international de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Tunis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévenir la malnutrition des personnes âgées par la compréhension des effets du vieillissement sur les pratiques alimentaires : une typologie en trois profils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1910,263 +2014,263 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38ème congrès international de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favoriser la réduction du gaspillage alimentaire en comprenant la temporalité des routines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème congrès annuel de l'Association Française du Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bien-être alimentaire des familles vulnérables à l’épreuve de la Covid 19 : des stratégies de coping ancrées dans le care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Consommation et Soins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manger moins pour vivre plus : le rôle de la pression temporelle ultime dans les changements alimentaires des personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2188,931 +2292,931 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème journée du Marketing Agroalimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution du réseau Instagram à une meilleure compréhension du bien-être alimentaire chez les étudiantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Édition de la Journée de l’IRG “Management et Société”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food well-being at the time of Covid-19: The use of coping strategies rooted in caring for low socio-economic status families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association for Consumer Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce que ça peut leur faire si je ne mange pas de viande ? Influence des relations sociales sur les trajectoires des végétariens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
+                <w:t xml:space="preserve">Les leviers de l’adaptation à l’alimentation en EHPAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Balbo Laurie</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Congrès de l’Association Française de Marketing (AFM), Biarritz, 5-7 mai 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Marketing (AFM), May 2020, Biarritz, France. 14 p</w:t>
+              <w:t xml:space="preserve">Journée de recherche interdisciplinaire : Pratiques alimentaires, santé et territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649100v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition entre le 3ème et le 4ème âge : Comment se construit l’attitude vis-à-vis de la dépendance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qu’est-ce que ça peut leur faire si je ne mange pas de viande ? Influence des relations sociales sur les trajectoires des végétariens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie L. Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Suarez Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Tamaro</w:t>
+                <w:t xml:space="preserve">Laurie Balbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Joournées Normandes de la Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Caen, France</w:t>
+              <w:t xml:space="preserve">36. Congrès de l’Association Française de Marketing (AFM),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027098v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Végétarisme : identité sociale et mécanismes d'influences entre individu, communauté et société »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comprendre et favoriser la mise en œuvre des recommandations antigaspi et mangerbouger grâce aux théories des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Dyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Margot Dyen</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Epiphanies Végétariennes, Prise de conscience et transition alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">36. Congrès de l’Association Française de Marketing (AFM), Biarritz, 5-7 mai 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Marketing (AFM), May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124014v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les leviers de l’adaptation à l’alimentation en EHPAD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition entre le 3ème et le 4ème âge : Comment se construit l’attitude vis-à-vis de la dépendance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Dyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche interdisciplinaire : Pratiques alimentaires, santé et territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Brest, France</w:t>
+              <w:t xml:space="preserve">19ème Joournées Normandes de la Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867027v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce que ça peut leur faire si je ne mange pas de viande ? Influence des relations sociales sur les trajectoires des végétariens.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">« Végétarisme : identité sociale et mécanismes d'influences entre individu, communauté et société »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie L. Sirieix</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Suarez Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurie Balbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Congrès de l’Association Française de Marketing (AFM),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Colloque Epiphanies Végétariennes, Prise de conscience et transition alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124026v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre et favoriser la mise en œuvre des recommandations antigaspi et mangerbouger grâce aux théories des pratiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qu’est-ce que ça peut leur faire si je ne mange pas de viande ? Influence des relations sociales sur les trajectoires des végétariens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Suarez Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balbo Laurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. Congrès de l’Association Française de Marketing (AFM), Biarritz, 5-7 mai 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association Française de Marketing (AFM), May 2020, Biarritz, France</w:t>
+              <w:t xml:space="preserve">, Association Française de Marketing (AFM), May 2020, Biarritz, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649005v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des dimensions du vieillissement sur les changements de pratiques alimentaires : Une approche compréhensive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3134,667 +3238,667 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Malas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème congrès international de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus d’adaptation dans un service négatif : le cas de l’alimentation dans les EHPAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Journées Normandes de Recherches sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological contribution to dig into practices: A practice-based study of food practices with projective technics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mid-term congress, Research Network of Sociology of Consumption - RN05 - Sociology of Consumption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Sociological Association (ESA). FRA., Aug 2018, Copenhague, Denmark. 28 p. [diaporama]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les routines et pratiques au gaspillage alimentaire et au bien manger : approche de la consommation alimentaire par les théories des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Depezay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Castagna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Congrès international de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de gestion VALLOREM (Université de Tours). FRA., May 2017, Tours, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre le lien entre le gaspillage alimentaire et le bien manger en foyer : emploi des théories des pratiques pour une nouvelle approche des politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées Normandes de Recherche sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d'Administration des Entreprises de Dijon (IAE). FRA.; Institut d'Administration des Entreprises de Dijon (IAE). FRA.; Institut d'Administration des Entreprises de Dijon (IAE). FRA., Nov 2016, Caen, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding household food waste and healthy eating through practice theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Nordic Conference on Consumer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Aahrus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does a local action contribute to social inclusion and promote sustainable food practices? Focus on social cooking workshops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar on perspectives on sustainable consumption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inter University Center Dubrovnik (IUC). HRV., Apr 2015, Dubrovnik, Croatia. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3804,340 +3908,340 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de sens dans un service négatif. Le cas de l’alimentation en EHPAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème journée du Marketing Agroalimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food routines and practices: how food waste and healthy eating interact?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">North American conference of the Association for Consumer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, San Diego, United States. , 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’individu comme cible des campagnes ? Application des théories des pratiques à l’alimentation Identification de porteurs actifs ou passifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Castagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Depezay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2016, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 441 p., 2016, JFN 2016-Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4147,223 +4251,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manger ensemble pour mieux manger. Quelle mise en pratique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Séré de Lanauze. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les évolutions des liens sociaux autour des nouvelles pratiques alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, 2022, Agronomie et science des aliments, 978-1-78948-044-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eating together, a PNNS recommendation. How can it be put Into practice?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Séré de Lanauze. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution of Social Ties Around New Food Practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-26, 2021, 9781789450446. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119882206.ch1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4373,243 +4477,243 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leviers féministes contre un rapport néfaste au corps chez les jeunes femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DySoLab-Université de Rouen-Normandie. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet FRéGAlim. Quelles incitations pour favoriser la réduction du gaspillage alimentaire en foyer : information et sensibilisation ou modification d’éléments de l’offre (promotions) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Balaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madline Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4619,114 +4723,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des recommandations Manger Bouger et Anti Gaspi : quels enseignements d’une étude holistique de l’alimentation ? Approche par les théories des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Institut National d'Etudes Supérieures Agronomiques de Montpellier, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02791179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId89"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4873,51 +4977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Malas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150922v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balbo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Suarez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2023.103470" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356128v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tamaro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-11-2020-0845" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154423v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;mar-Nicolas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Mugel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/M08B-1C94" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123215v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Michaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsus.2023.956830" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04012426v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/RDJC-CE73" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567883v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10946705211044838" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03610973v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2021.2004198" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191541v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138983v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105131" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908786v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Borgne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909146v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Depezay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Castagna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-10-2017-0775" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506466v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijcs.12281" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PB9R35V4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162405v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097775v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbo Laurie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Suarez Dominguez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628004v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ezan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03933263v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240604v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162391v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429310v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162387v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162395v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649100v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027098v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124014v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867027v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124026v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L. Sirieix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649005v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867017v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475910v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886515v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542566v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793917v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506410v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790914v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542568v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722453v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525816v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882206.ch1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369545v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devineau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Balaine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madline Rivi&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791179v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Malas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590991v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;mar-Nicolas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Mugel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17650-3.p.0043" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150922v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balbo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Suarez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2023.103470" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356128v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tamaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-11-2020-0845" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154423v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/M08B-1C94" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123215v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Michaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsus.2023.956830" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04012426v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/RDJC-CE73" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567883v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10946705211044838" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03610973v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2021.2004198" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191541v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138983v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105131" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908786v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Borgne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909146v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Depezay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Castagna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-10-2017-0775" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506466v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijcs.12281" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PB9R35V4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162405v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097775v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbo Laurie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Suarez Dominguez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628004v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ezan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03933263v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240604v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162391v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429310v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162387v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162395v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867027v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124026v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L. Sirieix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027098v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124014v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649100v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867017v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475910v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886515v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542566v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793917v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800542v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506410v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475911v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790914v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542568v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722453v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525816v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882206.ch1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369545v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devineau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800548v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Balaine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madline Rivi&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791179v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>