--- v3 (2026-05-03)
+++ v4 (2026-05-24)
@@ -2545,662 +2545,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les leviers de l’adaptation à l’alimentation en EHPAD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+                <w:t xml:space="preserve">Qu’est-ce que ça peut leur faire si je ne mange pas de viande ? Influence des relations sociales sur les trajectoires des végétariens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annick Tamaro</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Suarez Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balbo Laurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche interdisciplinaire : Pratiques alimentaires, santé et territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Brest, France</w:t>
+              <w:t xml:space="preserve">36. Congrès de l’Association Française de Marketing (AFM), Biarritz, 5-7 mai 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Marketing (AFM), May 2020, Biarritz, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02867027v1</w:t>
+                <w:t xml:space="preserve">hal-02649100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce que ça peut leur faire si je ne mange pas de viande ? Influence des relations sociales sur les trajectoires des végétariens.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transition entre le 3ème et le 4ème âge : Comment se construit l’attitude vis-à-vis de la dépendance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurie Balbo</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Congrès de l’Association Française de Marketing (AFM),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
+              <w:t xml:space="preserve">19ème Joournées Normandes de la Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03124026v1</w:t>
+                <w:t xml:space="preserve">hal-03027098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre et favoriser la mise en œuvre des recommandations antigaspi et mangerbouger grâce aux théories des pratiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Végétarisme : identité sociale et mécanismes d'influences entre individu, communauté et société »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Suarez Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Congrès de l’Association Française de Marketing (AFM), Biarritz, 5-7 mai 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Marketing (AFM), May 2020, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Colloque Epiphanies Végétariennes, Prise de conscience et transition alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649005v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition entre le 3ème et le 4ème âge : Comment se construit l’attitude vis-à-vis de la dépendance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les leviers de l’adaptation à l’alimentation en EHPAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Joournées Normandes de la Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Caen, France</w:t>
+              <w:t xml:space="preserve">Journée de recherche interdisciplinaire : Pratiques alimentaires, santé et territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027098v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Végétarisme : identité sociale et mécanismes d'influences entre individu, communauté et société »</w:t>
+                <w:t xml:space="preserve">Qu’est-ce que ça peut leur faire si je ne mange pas de viande ? Influence des relations sociales sur les trajectoires des végétariens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie L. Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Suarez Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Margot Dyen</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Balbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Epiphanies Végétariennes, Prise de conscience et transition alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">36. Congrès de l’Association Française de Marketing (AFM),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124014v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce que ça peut leur faire si je ne mange pas de viande ? Influence des relations sociales sur les trajectoires des végétariens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprendre et favoriser la mise en œuvre des recommandations antigaspi et mangerbouger grâce aux théories des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Dyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Balbo Laurie</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. Congrès de l’Association Française de Marketing (AFM), Biarritz, 5-7 mai 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association Française de Marketing (AFM), May 2020, Biarritz, France. 14 p</w:t>
+              <w:t xml:space="preserve">, Association Française de Marketing (AFM), May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649100v1</w:t>
+                <w:t xml:space="preserve">hal-02649005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des dimensions du vieillissement sur les changements de pratiques alimentaires : Une approche compréhensive</w:t>
               </w:r>
@@ -4977,51 +4977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Malas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590991v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;mar-Nicolas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Mugel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17650-3.p.0043" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150922v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balbo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Suarez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2023.103470" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356128v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tamaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-11-2020-0845" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154423v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/M08B-1C94" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123215v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Michaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsus.2023.956830" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04012426v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/RDJC-CE73" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567883v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10946705211044838" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03610973v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2021.2004198" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191541v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138983v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105131" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908786v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Borgne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909146v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Depezay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Castagna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-10-2017-0775" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506466v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijcs.12281" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PB9R35V4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162405v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097775v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbo Laurie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Suarez Dominguez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628004v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ezan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03933263v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240604v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162391v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429310v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162387v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162395v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867027v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124026v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L. Sirieix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027098v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124014v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649100v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867017v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475910v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886515v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542566v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793917v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800542v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506410v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475911v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790914v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542568v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722453v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525816v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882206.ch1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369545v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devineau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800548v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Balaine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madline Rivi&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791179v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Malas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590991v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;mar-Nicolas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Mugel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17650-3.p.0043" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150922v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balbo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Suarez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2023.103470" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356128v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tamaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-11-2020-0845" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154423v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/M08B-1C94" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123215v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Michaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsus.2023.956830" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04012426v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/RDJC-CE73" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567883v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10946705211044838" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03610973v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2021.2004198" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191541v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138983v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105131" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908786v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Borgne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909146v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Depezay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Castagna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-10-2017-0775" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506466v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijcs.12281" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PB9R35V4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162405v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097775v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbo Laurie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Suarez Dominguez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628004v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ezan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03933263v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240604v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162391v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429310v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162387v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162395v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027098v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124014v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867027v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124026v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L. Sirieix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649005v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867017v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475910v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886515v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542566v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793917v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800542v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506410v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475911v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790914v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542568v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722453v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525816v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882206.ch1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369545v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devineau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800548v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Balaine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madline Rivi&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791179v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>