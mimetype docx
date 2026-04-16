--- v0 (2026-03-25)
+++ v1 (2026-04-16)
@@ -1379,334 +1379,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of supercapacitors on battery lifetime in hybrid energy storage system in building integrated photovoltaic DC micro-grid</w:t>
+                <w:t xml:space="preserve">Impacts of SCs on battery lifetime in HESS on DC Microgrids in BiPV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Gaetani-Liseo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Renewable Energy Research and Applications (ICRERA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">GT Micro-réseaux Journées scientifiques nationales 2018 (GT Micro-réseaux JSN - 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Technologique de Compiègne - GDR SEEDS n°2994, Jul 2018, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01963535v1</w:t>
+                <w:t xml:space="preserve">hal-01973859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of SCs on battery lifetime in HESS on DC Microgrids in BiPV</w:t>
+                <w:t xml:space="preserve">Impact on Energy Saving of Active Phase Count Control to a DC/DC Converter in a DC Micro Grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Gaetani-Liseo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Séguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GT Micro-réseaux Journées scientifiques nationales 2018 (GT Micro-réseaux JSN - 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Renouvable Energy Research and Applications (ICRERA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2018, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRERA.2018.8566846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973859v1</w:t>
+                <w:t xml:space="preserve">hal-01963498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact on Energy Saving of Active Phase Count Control to a DC/DC Converter in a DC Micro Grid</w:t>
+                <w:t xml:space="preserve">Impacts of supercapacitors on battery lifetime in hybrid energy storage system in building integrated photovoltaic DC micro-grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Gaetani-Liseo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alonso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Séguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Renouvable Energy Research and Applications (ICRERA 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Renewable Energy Research and Applications (ICRERA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRERA.2018.8566846⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01963498v1</w:t>
+                <w:t xml:space="preserve">hal-01963535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of DC-DC output serial connection for photovoltaic distributed systems</w:t>
               </w:r>
@@ -2284,51 +2284,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F582F8FB"/>
+    <w:nsid w:val="C76FEDCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2515,51 +2515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margot-gaetani-liseo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6504-1071" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lyon1.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ampere-lab.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tlse3.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enseeiht.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laas.fr/public/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laas.fr/public/fr/isge" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laas.fr/public/fr/gestion-de-l%C3%A9nergie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443930v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Ndiaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan German" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouscayrol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaetani-Liseo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvt.2024.3356116" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03048140v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gaetani-Liseo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jammes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.230605" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05080221v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Daval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Kabalan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vinot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0298" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brigant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811985v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. German" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mayet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alhelou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC63154.2024.10755427" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338842v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338784v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan C&#233;li&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Lahyani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403298" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903293v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanandlall Gopee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camilleri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968485" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02194786v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01963535v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01973859v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01963498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel S&#233;guier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566846" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Basri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Carrejo Gonzalez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ramond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bressan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2014.6911005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417632v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703161v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Z&#233;lem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03663408v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021TOU30215" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margot-gaetani-liseo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6504-1071" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lyon1.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ampere-lab.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tlse3.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enseeiht.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laas.fr/public/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laas.fr/public/fr/isge" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laas.fr/public/fr/gestion-de-l%C3%A9nergie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443930v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Ndiaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan German" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouscayrol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaetani-Liseo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvt.2024.3356116" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03048140v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gaetani-Liseo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jammes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.230605" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05080221v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Daval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Kabalan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vinot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0298" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brigant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811985v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. German" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mayet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alhelou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC63154.2024.10755427" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338842v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338784v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan C&#233;li&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Lahyani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403298" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903293v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanandlall Gopee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camilleri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968485" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02194786v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01973859v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01963498v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel S&#233;guier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566846" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01963535v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Basri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Carrejo Gonzalez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ramond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bressan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2014.6911005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417632v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703161v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Z&#233;lem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03663408v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021TOU30215" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>