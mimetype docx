--- v1 (2026-04-16)
+++ v2 (2026-05-21)
@@ -1379,122 +1379,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of SCs on battery lifetime in HESS on DC Microgrids in BiPV</w:t>
+                <w:t xml:space="preserve">Impacts of supercapacitors on battery lifetime in hybrid energy storage system in building integrated photovoltaic DC micro-grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Gaetani-Liseo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GT Micro-réseaux Journées scientifiques nationales 2018 (GT Micro-réseaux JSN - 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Technologique de Compiègne - GDR SEEDS n°2994, Jul 2018, Compiègne, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Renewable Energy Research and Applications (ICRERA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973859v1</w:t>
+                <w:t xml:space="preserve">hal-01963535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact on Energy Saving of Active Phase Count Control to a DC/DC Converter in a DC Micro Grid</w:t>
               </w:r>
@@ -1591,122 +1591,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of supercapacitors on battery lifetime in hybrid energy storage system in building integrated photovoltaic DC micro-grid</w:t>
+                <w:t xml:space="preserve">Impacts of SCs on battery lifetime in HESS on DC Microgrids in BiPV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Gaetani-Liseo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Renewable Energy Research and Applications (ICRERA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">GT Micro-réseaux Journées scientifiques nationales 2018 (GT Micro-réseaux JSN - 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Technologique de Compiègne - GDR SEEDS n°2994, Jul 2018, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01963535v1</w:t>
+                <w:t xml:space="preserve">hal-01973859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of DC-DC output serial connection for photovoltaic distributed systems</w:t>
               </w:r>
@@ -2284,51 +2284,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C76FEDCC"/>
+    <w:nsid w:val="17906962"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2515,51 +2515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margot-gaetani-liseo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6504-1071" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lyon1.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ampere-lab.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tlse3.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enseeiht.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laas.fr/public/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laas.fr/public/fr/isge" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laas.fr/public/fr/gestion-de-l%C3%A9nergie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443930v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Ndiaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan German" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouscayrol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaetani-Liseo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvt.2024.3356116" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03048140v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gaetani-Liseo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jammes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.230605" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05080221v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Daval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Kabalan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vinot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0298" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brigant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811985v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. German" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mayet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alhelou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC63154.2024.10755427" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338842v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338784v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan C&#233;li&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Lahyani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403298" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903293v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanandlall Gopee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camilleri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968485" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02194786v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01973859v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01963498v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel S&#233;guier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566846" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01963535v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Basri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Carrejo Gonzalez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ramond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bressan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2014.6911005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417632v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703161v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Z&#233;lem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03663408v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021TOU30215" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margot-gaetani-liseo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6504-1071" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lyon1.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ampere-lab.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tlse3.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enseeiht.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laas.fr/public/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laas.fr/public/fr/isge" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laas.fr/public/fr/gestion-de-l%C3%A9nergie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443930v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Ndiaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan German" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouscayrol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaetani-Liseo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvt.2024.3356116" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03048140v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gaetani-Liseo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jammes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.230605" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05080221v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Daval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Kabalan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vinot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0298" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brigant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811985v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. German" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mayet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alhelou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC63154.2024.10755427" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338842v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338784v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan C&#233;li&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Lahyani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403298" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903293v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanandlall Gopee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camilleri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968485" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02194786v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01963535v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01963498v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel S&#233;guier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566846" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01973859v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Basri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Carrejo Gonzalez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ramond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bressan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2014.6911005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417632v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703161v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Z&#233;lem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03663408v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021TOU30215" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>