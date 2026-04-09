--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -443,51 +443,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Perraudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, N°46, pp.5-28. </w:t>
+              <w:t xml:space="preserve">, 2025, 46, pp.5-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tt.046.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>