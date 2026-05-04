--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -1123,221 +1123,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« S’émanciper sans se faire tuer ». Perspectives historiques de féminicides en France (1789-1860)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un collectif de jeunes chercheuses féministes : enjeux et perspectives face au sexisme, racisme et validisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Giacinti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Ndengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre et émancipation - 2e congrès international du GIS Institut du Genre</w:t>
+              <w:t xml:space="preserve">Ecole d'été de l'association EFiGiES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297823v1</w:t>
+                <w:t xml:space="preserve">hal-03150150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un collectif de jeunes chercheuses féministes : enjeux et perspectives face au sexisme, racisme et validisme</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« S’émanciper sans se faire tuer ». Perspectives historiques de féminicides en France (1789-1860)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Giacinti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'été de l'association EFiGiES</w:t>
+              <w:t xml:space="preserve">Genre et émancipation - 2e congrès international du GIS Institut du Genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150150v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1864,51 +1864,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théoriser en féministe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2542,51 +2542,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article7050" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963105v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Giacinti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hobo-diffusion.com/catalogue/9791097088798-le-commun-des-mortelles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03140800v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Choulet-Vallet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clochec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Frasch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a V&#233;die" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037008305" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224290v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Fourment" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Lejbowicz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perraudin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.046.0005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963113v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Decoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.227.0031" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953012v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.073.0085" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093116v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.402.0177" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552742v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.3217" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938760v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.391.0050" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084507v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.686.1123" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04099138v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297823v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Brousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crespo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ndengue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765613v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/les-archives-du-feminicide-lydie-bodiou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03468984v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Boni-Le Goff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavalin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Darley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Debauche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04480226v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ENSL0091" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03145667v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224421v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fourment" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963140v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Roca I Escoda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bayer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093113v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.poutr.2022.01.0314" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article7050" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963105v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Giacinti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hobo-diffusion.com/catalogue/9791097088798-le-commun-des-mortelles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03140800v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Choulet-Vallet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clochec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Frasch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a V&#233;die" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037008305" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224290v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Fourment" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Lejbowicz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perraudin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.046.0005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963113v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Decoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.227.0031" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953012v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.073.0085" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093116v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.402.0177" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552742v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.3217" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938760v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.391.0050" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084507v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.686.1123" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04099138v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150150v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Brousseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crespo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ndengue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297823v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765613v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/les-archives-du-feminicide-lydie-bodiou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03468984v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Boni-Le Goff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavalin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Darley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Debauche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04480226v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ENSL0091" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03145667v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224421v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fourment" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963140v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Roca I Escoda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bayer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093113v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.poutr.2022.01.0314" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>