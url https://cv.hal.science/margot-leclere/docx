--- v1 (2026-03-28)
+++ v2 (2026-05-15)
@@ -93,1746 +93,1854 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling coupled innovation processes between public collective catering and agricultural sectors to support agroecological transition: lessons from an organic potato supply chain</w:t>
+                <w:t xml:space="preserve">Traque aux stratégies innovantes de construction de chaînes de valeur d’espèces mineures pour soutenir l’adoption des cultures associées en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Migairou-Leprince</w:t>
+                <w:t xml:space="preserve">Lene Kollmorgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Margot Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Buendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margot Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392048v1</w:t>
+                <w:t xml:space="preserve">hal-05576363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des dynamiques d'émergence de filières agri-alimentaires territorialisées au prisme de la conception d'innovations : cas de filières mobilisant la transformation des produits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unravelling coupled innovation processes between public collective catering and agricultural sectors to support agroecological transition: lessons from an organic potato supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Migairou-Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Renault</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2025.2578247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360861v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering action perspectives to support crop diversification: Lessons from 25 change-oriented case studies across Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analyse des dynamiques d'émergence de filières agri-alimentaires territorialisées au prisme de la conception d'innovations : cas de filières mobilisant la transformation des produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Loyce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Gérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Leclère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724148v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freins et leviers à la conception d'innovations couplées entre production agricole et transformation agroalimentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fostering action perspectives to support crop diversification: Lessons from 25 change-oriented case studies across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenn Gorissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Cuijpers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Leclere</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mirjam Schoonhoven-Speijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol95-art04⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 218, pp.103985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696428v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de l'approvisionnement en produits locaux et durables en restauration collective : importance des innovations organisationnelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margot Leclère</w:t>
+                <w:t xml:space="preserve">Freins et leviers à la conception d'innovations couplées entre production agricole et transformation agroalimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Migairou-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeuffroy Marie-Hélène</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Froment Théo</w:t>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 97, pp.93-106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol97-art09⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 95, pp.29-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol95-art04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779463v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A participatory and multi-actor approach to locally support crop diversification based on the case study of camelina in northern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Développement de l'approvisionnement en produits locaux et durables en restauration collective : importance des innovations organisationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeuffroy Marie-Hélène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Froment Théo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-023-00871-2⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 97, pp.93-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol97-art09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975288v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key research challenges to supporting farm transitions to agroecology in advanced economies. A review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A participatory and multi-actor approach to locally support crop diversification based on the case study of camelina in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Loyce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 43, pp.11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-022-00855-8⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 43 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-023-00871-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957484v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of camelina seed yield and quality across an on-farm experimental network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margot Leclère</w:t>
+                <w:t xml:space="preserve">Key research challenges to supporting farm transitions to agroecology in advanced economies. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Ballot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Raphaëlle Lorent</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chatain</w:t>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2020.126190⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-022-00855-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442252v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design workshop with farmers as a promising tool to support the introduction of diversifying crops within a territory: the case of camelina in northern France to supply a local biorefinery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnosis of camelina seed yield and quality across an on-farm experimental network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Raphaëlle Lorent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Leclère</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Butier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ocl/2021023⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 122, pp.126190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2020.126190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03303117v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a European bioeconomic transition: is a soft shift enough to challenge hard socio-ecological issues?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design workshop with farmers as a promising tool to support the introduction of diversifying crops within a territory: the case of camelina in northern France to supply a local biorefinery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Loyce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2020004⟩</w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2021023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929658v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03303117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling weeds in camelina with innovative herbicide-free crop management routes across various environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margot Leclère</w:t>
+                <w:t xml:space="preserve">Toward a European bioeconomic transition: is a soft shift enough to challenge hard socio-ecological issues?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Befort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence de Fouchécour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christopher Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 140, pp.111605. </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (4), pp.438-444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2020004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02866783v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing camelina as a second crop in France: A participatory design approach to produce actionable knowledge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Controlling weeds in camelina with innovative herbicide-free crop management routes across various environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Butier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Loyce</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 101, pp.78-89. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 140, pp.111605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2018.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620945v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maize yields over Europe may increase in spite of climate change, with an appropriate use of the genetic variability of flowering time</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Growing camelina as a second crop in France: A participatory design approach to produce actionable knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Loyce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1720716115⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101, pp.78-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2018.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623810v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maize yields over Europe may increase in spite of climate change, with an appropriate use of the genetic variability of flowering time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lacube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail A. Semenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (42), pp.10642-10647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1720716115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Azodyn-Barley, a winter-barley crop model for predicting and ranking genotypic yield, grain protein and grain size in contrasting pedoclimatic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Beillouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Benezit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Trépos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 262, pp.237 - 248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agrformet.2018.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1842,1809 +1950,1809 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food sustainability in collective catering: which consensus around a desirable unknown?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/j9xc-fs91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of intercropping-oriented value chains : monitoring and cross-analysis of 13 multi-actor case studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methods for systemic design in agrifood systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoux Fanny</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.222-224</w:t>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240343v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for systemic design in agrifood systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovations couplées entre agriculture, transformation et restauration collective pour une alimentation bio et durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Migairou-Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Margot Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Séminaire du métaprogramme METABIO d'INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246536v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations couplées entre agriculture, transformation et restauration collective pour une alimentation bio et durable</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Migairou-Leprince</w:t>
+                <w:t xml:space="preserve">Design of intercropping-oriented value chains : monitoring and cross-analysis of 13 multi-actor case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoux Fanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Hauggaard - Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Margot Leclère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du métaprogramme METABIO d'INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.222-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241195v1</w:t>
+                <w:t xml:space="preserve">hal-05240343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The coupled design of innovations between farmers and public catering operators, a lever for agroecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Migairou-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France. pp.342-344, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/j9xc-fs91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge generation routes for diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Toffolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Paut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marion Casagrande; Marie-Hélène Jeuffroy; Gentiane Maillet, Aug 2025, Palaiseau (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling coupled innovation design between public catering and farming sectors: analysis of a support program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Migairou-Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Migairou-Leprince</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lene Kollmorgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France. pp.375-377, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/j9xc-fs91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using design theory to build cross-disciplinary research agendas for sustainability transition: learnings from four experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Coeugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Leclère</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France. pp.345-347, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/j9xc-fs91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing coupled innovation processes between public collective catering and agriculture in France to support agroecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Migairou-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IFSA conference IFSA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFSA, Jul 2024, Trapani, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing the design process of coupled innovations between agriculture and food sectors within local value chains initiatives in France: an analytical framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Gérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Leclère</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Loyce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IFSA conference IFSA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFSA, Jul 2024, Trapani, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating innovative cropping systems aiming at producing biomass while reducing greenhouse gas emissions in the Hauts-de-France region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Drochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chlebowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM2020 Symposium - Crop modelling for the future. STICS model workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions sociotechniques d'un changement de pratiques vers plus de biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bonifazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Margot Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Loyce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIAG Biodiversité et durabilité des agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Farm Assessment of Innovative Camelina Management Strategies to Supply a Biorefinery in Northern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cultiver la cameline dans l’Oise : combiner ateliers et agriculteurs- expérimentateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Loyce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASA and CSSA international meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Baltimore (Maryland), United States</w:t>
+              <w:t xml:space="preserve">Colloque ‘Conception de systèmes de culture pour et par les agriculteurs’, RMT Systèmes de Culture Innovants et Initiative for Design in Agrifood Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517244v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultiver la cameline dans l’Oise : combiner ateliers et agriculteurs- expérimentateurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-Farm Assessment of Innovative Camelina Management Strategies to Supply a Biorefinery in Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Loyce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ‘Conception de systèmes de culture pour et par les agriculteurs’, RMT Systèmes de Culture Innovants et Initiative for Design in Agrifood Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">ASA and CSSA international meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Baltimore (Maryland), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04478158v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a European Bioeconomic Transition: Is a Soft Shift Enough to Challenge Hard Socio-ecological Issues?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Befort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence de Salivet de Fouchécour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher A. Holt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Bioeconomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/1.5087523122132947E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3654,167 +3762,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation couplée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Salembier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/r90v-1zwv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3824,185 +3932,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduire une espèce de diversification dans les systèmes de culture d'un territoire : articuler production de connaissances et conception dans des dispositifs multi-acteurs Cas de la cameline dans l'Oise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agronomie. Université Paris-Saclay, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02528345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduire une espèce de diversification dans les systèmes de culture d’un territoire : articuler production de connaissances et conception dans des dispositifs multi-acteurs. Cas de la cameline dans l’Oise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agronomie. Université Paris Saclay (COmUE), 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019SACLA028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03092837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4149,51 +4257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392048v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Migairou-Leprince" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2025.2578247" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360861v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Renault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan G&#233;rault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724148v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenn Gorissen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Cuijpers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Colombo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Schoonhoven-Speijer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103985" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696428v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Leclere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol95-art04" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779463v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeuffroy Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froment Th&#233;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol97-art09" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975288v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00871-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03442252v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rapha&#235;lle Lorent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Butier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chatain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126190" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303117v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929658v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Befort" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor de Rouffignac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Holt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2020004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866783v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111605" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SCR026N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620945v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.08.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623810v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Parent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacube" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A. Semenov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1720716115" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621146v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Beillouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Benezit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.06.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381486v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa-Brisset" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j9xc-fs91" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240343v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoux Fanny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hauggaard - Nielsen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246536v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241195v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296134v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269722v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296126v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Kollmorgen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296215v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cadiou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295652v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295749v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042612v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Drochon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gourdet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Boissy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517178v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonifazi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517244v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04478158v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735601v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Salivet de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Holt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5087523122132947E12" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209626v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Revel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/r90v-1zwv" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02528345v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03092837v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLA028" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576363v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Kollmorgen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Buendia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392048v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Migairou-Leprince" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2025.2578247" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360861v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Renault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan G&#233;rault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenn Gorissen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Cuijpers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Colombo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Schoonhoven-Speijer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103985" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696428v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Leclere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol95-art04" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779463v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeuffroy Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froment Th&#233;o" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol97-art09" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975288v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00871-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03442252v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rapha&#235;lle Lorent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Butier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chatain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126190" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303117v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929658v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Befort" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor de Rouffignac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Holt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2020004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866783v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111605" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SCR026N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620945v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.08.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Parent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacube" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A. Semenov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1720716115" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621146v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Beillouin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Benezit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.06.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381486v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa-Brisset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j9xc-fs91" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246536v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241195v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240343v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoux Fanny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hauggaard - Nielsen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296134v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269722v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296126v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296215v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cadiou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295652v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295749v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042612v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Drochon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gourdet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Boissy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517178v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonifazi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04478158v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517244v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735601v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Salivet de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Holt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5087523122132947E12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209626v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Revel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/r90v-1zwv" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02528345v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03092837v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLA028" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>