--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Margot Louail </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">margot-louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9927-4508</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">267351879</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">99167622193803341757</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse postdoctorale, Department of Human Evolutionary Biology & The American School of Prehistoric Research (Peabody Museum), Université de Harvard</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A close-up at the paleoecology of the most western gelada relatives: Insights from dental microwear texture analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Geraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Gallotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 210, pp.103784. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2025.103784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing 'trident': a graphical interface for discriminating groups using dental microwear texture analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222508v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on feeding habits of Kolpochoerus from the Shungura Formation (Lower Omo Valley, Ethiopia) using dental microwear textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31233/osf.io/dbgtp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the impact of soil Ingestion on dental microwear textures using a wild boar experimental model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (3), pp.855-875. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-022-09574-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the relationship between diet and mandibular morphology using a pig model: New insights for paleodietary reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anatomical Record: Advances in Integrative Anatomy and Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ar.24895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear textures differ in pigs with overall similar diets but fed with different seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle E.C. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 572, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further away with dental microwear analysis: Food resource partitioning among Plio-Pleistocene monkeys from the Shungura Formation, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auria Kallend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 572, pp.110414. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining the ecological brain: Strong relation between the ventromedial prefrontal cortex and feeding ecology in five primate species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gilissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.262-274. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2019.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readjustment of the Standard ASUDAS to Encompass Dental Morphological Variations in Plio-Pleistocene Hominins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30, pp.32-48. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/bmsap-2018-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTRODUCING ‘TRIDENT’: A FREE OPEN-SOURCE GRAPHICAL TOOL FOR DISCRIMINATING GROUPS USING DENTAL MICROWEAR TEXTURE ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference of the European Association of Vertebrate Palaeontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Sabadell, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the impact of soil ingestion on dental microwear textures using a wild boar experimental model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference of the Association of Archaeological Wear &amp; Residue Analysts: Tracing Social Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating fallback dietary habits among hominins: perspectives from controlled-feeding experiments on domestic pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Crossing the Palaeontological-Ecological Gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual meeting, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term impact of diet on dental mesowear: New insights from dental topography and a controlled feeding experiment on domestic pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Ec Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossing the Paleontological Ecological Gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum für Naturkunde, Berlin, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the relationship between diet and mandibular morphology: new insights from a controlled-feeding experiment on domestic pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium of Morphometrics and Evolution of Shape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating dental microwear textures of different seed-eaters: perspectives from a controlled feeding study with pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle E.C. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80th Annual Meeting of the Society of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual meeting, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quoi pensent les singes quand ils cherchent leur nourriture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.103-105. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2020003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on feeding habits of Kolpochoerus from the Shungura Formation (Lower Omo Valley, Ethiopia) using dental microwear textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives dentaires et habitudes alimentaires dans l'Ancien : apports des approches expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paléontologie. Université de Poitiers, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022POIT2294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04011991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId69"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Margot Louail </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">margot-louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9927-4508</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">267351879</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">99167622193803341757</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse postdoctorale, Department of Human Evolutionary Biology & The American School of Prehistoric Research (Peabody Museum), Université de Harvard</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A close-up at the paleoecology of the most western gelada relatives: Insights from dental microwear texture analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Geraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Gallotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 210, pp.103784. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2025.103784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing 'trident': a graphical interface for discriminating groups using dental microwear texture analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222508v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on feeding habits of Kolpochoerus from the Shungura Formation (Lower Omo Valley, Ethiopia) using dental microwear textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31233/osf.io/dbgtp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the impact of soil Ingestion on dental microwear textures using a wild boar experimental model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (3), pp.855-875. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-022-09574-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the relationship between diet and mandibular morphology using a pig model: New insights for paleodietary reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anatomical Record: Advances in Integrative Anatomy and Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ar.24895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further away with dental microwear analysis: Food resource partitioning among Plio-Pleistocene monkeys from the Shungura Formation, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auria Kallend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 572, pp.110414. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear textures differ in pigs with overall similar diets but fed with different seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle E.C. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 572, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining the ecological brain: Strong relation between the ventromedial prefrontal cortex and feeding ecology in five primate species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gilissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.262-274. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2019.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readjustment of the Standard ASUDAS to Encompass Dental Morphological Variations in Plio-Pleistocene Hominins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30, pp.32-48. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/bmsap-2018-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTRODUCING ‘TRIDENT’: A FREE OPEN-SOURCE GRAPHICAL TOOL FOR DISCRIMINATING GROUPS USING DENTAL MICROWEAR TEXTURE ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference of the European Association of Vertebrate Palaeontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Sabadell, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the impact of soil ingestion on dental microwear textures using a wild boar experimental model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference of the Association of Archaeological Wear &amp; Residue Analysts: Tracing Social Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the relationship between diet and mandibular morphology: new insights from a controlled-feeding experiment on domestic pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium of Morphometrics and Evolution of Shape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating fallback dietary habits among hominins: perspectives from controlled-feeding experiments on domestic pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Crossing the Palaeontological-Ecological Gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual meeting, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term impact of diet on dental mesowear: New insights from dental topography and a controlled feeding experiment on domestic pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Ec Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossing the Paleontological Ecological Gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum für Naturkunde, Berlin, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating dental microwear textures of different seed-eaters: perspectives from a controlled feeding study with pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle E.C. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80th Annual Meeting of the Society of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual meeting, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quoi pensent les singes quand ils cherchent leur nourriture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.103-105. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2020003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on feeding habits of Kolpochoerus from the Shungura Formation (Lower Omo Valley, Ethiopia) using dental microwear textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives dentaires et habitudes alimentaires dans l'Ancien : apports des approches expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paléontologie. Université de Poitiers, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022POIT2294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04011991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId69"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AFE524F6"/>
+    <w:nsid w:val="FAEE61C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margot-louail" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9927-4508" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267351879" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/99167622193803341757" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05395779v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Louail" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Geraads" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Gallotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lef&#232;vre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2025.103784" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222508v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Thiery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Francisco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berlioz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blondel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844591v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31233/osf.io/dbgtp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784470v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ortiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-022-09574-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603229v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Surault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.24895" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211923v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle E.C. Walker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110415" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448931v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auria Kallend" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110414" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190647v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilissen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.03.019" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265427v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louail" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258227v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258247v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346765v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274910v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Ec Walker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346803v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346777v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258290v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04011991v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022POIT2294" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margot-louail" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9927-4508" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267351879" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/99167622193803341757" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05395779v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Louail" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Geraads" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Gallotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lef&#232;vre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2025.103784" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222508v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Thiery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Francisco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berlioz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blondel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844591v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31233/osf.io/dbgtp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784470v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ortiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-022-09574-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603229v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Surault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.24895" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448931v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auria Kallend" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110414" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211923v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle E.C. Walker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110415" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190647v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilissen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.03.019" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265427v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louail" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258227v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258247v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346803v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346765v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Ec Walker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346777v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258290v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04011991v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022POIT2294" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>