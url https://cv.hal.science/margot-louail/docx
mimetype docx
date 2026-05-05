--- v1 (2026-04-08)
+++ v2 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Margot Louail </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">margot-louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9927-4508</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">267351879</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">99167622193803341757</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse postdoctorale, Department of Human Evolutionary Biology & The American School of Prehistoric Research (Peabody Museum), Université de Harvard</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A close-up at the paleoecology of the most western gelada relatives: Insights from dental microwear texture analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Geraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Gallotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 210, pp.103784. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2025.103784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing 'trident': a graphical interface for discriminating groups using dental microwear texture analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222508v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on feeding habits of Kolpochoerus from the Shungura Formation (Lower Omo Valley, Ethiopia) using dental microwear textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31233/osf.io/dbgtp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the impact of soil Ingestion on dental microwear textures using a wild boar experimental model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (3), pp.855-875. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-022-09574-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the relationship between diet and mandibular morphology using a pig model: New insights for paleodietary reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anatomical Record: Advances in Integrative Anatomy and Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ar.24895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further away with dental microwear analysis: Food resource partitioning among Plio-Pleistocene monkeys from the Shungura Formation, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auria Kallend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 572, pp.110414. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear textures differ in pigs with overall similar diets but fed with different seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle E.C. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 572, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining the ecological brain: Strong relation between the ventromedial prefrontal cortex and feeding ecology in five primate species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gilissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.262-274. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2019.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readjustment of the Standard ASUDAS to Encompass Dental Morphological Variations in Plio-Pleistocene Hominins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30, pp.32-48. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/bmsap-2018-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTRODUCING ‘TRIDENT’: A FREE OPEN-SOURCE GRAPHICAL TOOL FOR DISCRIMINATING GROUPS USING DENTAL MICROWEAR TEXTURE ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference of the European Association of Vertebrate Palaeontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Sabadell, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the impact of soil ingestion on dental microwear textures using a wild boar experimental model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference of the Association of Archaeological Wear &amp; Residue Analysts: Tracing Social Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the relationship between diet and mandibular morphology: new insights from a controlled-feeding experiment on domestic pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium of Morphometrics and Evolution of Shape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating fallback dietary habits among hominins: perspectives from controlled-feeding experiments on domestic pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Crossing the Palaeontological-Ecological Gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual meeting, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term impact of diet on dental mesowear: New insights from dental topography and a controlled feeding experiment on domestic pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Ec Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossing the Paleontological Ecological Gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum für Naturkunde, Berlin, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating dental microwear textures of different seed-eaters: perspectives from a controlled feeding study with pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle E.C. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80th Annual Meeting of the Society of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual meeting, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quoi pensent les singes quand ils cherchent leur nourriture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.103-105. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2020003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on feeding habits of Kolpochoerus from the Shungura Formation (Lower Omo Valley, Ethiopia) using dental microwear textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives dentaires et habitudes alimentaires dans l'Ancien : apports des approches expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paléontologie. Université de Poitiers, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022POIT2294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04011991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId69"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Margot Louail </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">margot-louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9927-4508</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">267351879</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">99167622193803341757</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse postdoctorale, Department of Human Evolutionary Biology & The American School of Prehistoric Research (Peabody Museum), Université de Harvard</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A close-up at the paleoecology of the most western gelada relatives: Insights from dental microwear texture analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Geraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Gallotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 210, pp.103784. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2025.103784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing 'trident': a graphical interface for discriminating groups using dental microwear texture analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222508v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on feeding habits of Kolpochoerus from the Shungura Formation (Lower Omo Valley, Ethiopia) using dental microwear textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31233/osf.io/dbgtp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the impact of soil Ingestion on dental microwear textures using a wild boar experimental model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (3), pp.855-875. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-022-09574-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the relationship between diet and mandibular morphology using a pig model: New insights for paleodietary reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anatomical Record: Advances in Integrative Anatomy and Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ar.24895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear textures differ in pigs with overall similar diets but fed with different seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle E.C. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 572, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further away with dental microwear analysis: Food resource partitioning among Plio-Pleistocene monkeys from the Shungura Formation, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auria Kallend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 572, pp.110414. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining the ecological brain: Strong relation between the ventromedial prefrontal cortex and feeding ecology in five primate species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gilissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.262-274. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2019.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readjustment of the Standard ASUDAS to Encompass Dental Morphological Variations in Plio-Pleistocene Hominins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30, pp.32-48. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/bmsap-2018-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTRODUCING ‘TRIDENT’: A FREE OPEN-SOURCE GRAPHICAL TOOL FOR DISCRIMINATING GROUPS USING DENTAL MICROWEAR TEXTURE ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference of the European Association of Vertebrate Palaeontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Sabadell, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the impact of soil ingestion on dental microwear textures using a wild boar experimental model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference of the Association of Archaeological Wear &amp; Residue Analysts: Tracing Social Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating fallback dietary habits among hominins: perspectives from controlled-feeding experiments on domestic pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Crossing the Palaeontological-Ecological Gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual meeting, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term impact of diet on dental mesowear: New insights from dental topography and a controlled feeding experiment on domestic pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Ec Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossing the Paleontological Ecological Gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum für Naturkunde, Berlin, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the relationship between diet and mandibular morphology: new insights from a controlled-feeding experiment on domestic pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium of Morphometrics and Evolution of Shape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating dental microwear textures of different seed-eaters: perspectives from a controlled feeding study with pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle E.C. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80th Annual Meeting of the Society of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual meeting, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations dentaires du genre Theropithecus au Plio-Pléistocène et implications paléoécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Sabourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazarus Kgasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37e colloque de la Société Francophone de Primatologie. (Paléo)primatologies, du terrain au laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Poitiers, France. Revue de primatologie, 16, 2025, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15wda⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quoi pensent les singes quand ils cherchent leur nourriture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.103-105. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2020003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on feeding habits of Kolpochoerus from the Shungura Formation (Lower Omo Valley, Ethiopia) using dental microwear textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives dentaires et habitudes alimentaires dans l'Ancien : apports des approches expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paléontologie. Université de Poitiers, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022POIT2294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04011991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FAEE61C7"/>
+    <w:nsid w:val="DB1B6898"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margot-louail" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9927-4508" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267351879" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/99167622193803341757" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05395779v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Louail" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Geraads" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Gallotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lef&#232;vre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2025.103784" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222508v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Thiery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Francisco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berlioz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blondel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844591v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31233/osf.io/dbgtp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784470v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ortiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-022-09574-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603229v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Surault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.24895" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448931v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auria Kallend" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110414" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211923v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle E.C. Walker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110415" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190647v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilissen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.03.019" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265427v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louail" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258227v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258247v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346803v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346765v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Ec Walker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346777v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258290v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04011991v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022POIT2294" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margot-louail" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9927-4508" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267351879" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/99167622193803341757" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05395779v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Louail" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Geraads" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Gallotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lef&#232;vre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2025.103784" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222508v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Thiery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Francisco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berlioz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blondel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844591v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31233/osf.io/dbgtp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784470v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ortiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-022-09574-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603229v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Surault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.24895" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211923v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle E.C. Walker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110415" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448931v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auria Kallend" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110414" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190647v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilissen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.03.019" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265427v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louail" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258227v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258247v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346765v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274910v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Ec Walker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346803v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346777v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608104v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Sabourin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazarus Kgasi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15wda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903937v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258290v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04011991v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022POIT2294" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>