--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -493,196 +493,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les origines allemandes et vichystes de la modernisation agricole française d’après 1945</w:t>
+                <w:t xml:space="preserve">Exploiter l’agriculture dans la zone interdite entre 1940 et 1944 : l’action de la société Ostland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Lyautey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bonneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rhmc.692.0087⟩</w:t>
+              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (286), pp.53-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmcc.286.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03931731v1</w:t>
+                <w:t xml:space="preserve">hal-03936761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiter l’agriculture dans la zone interdite entre 1940 et 1944 : l’action de la société Ostland</w:t>
+                <w:t xml:space="preserve">Les origines allemandes et vichystes de la modernisation agricole française d’après 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Lyautey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 (286), pp.53-69. </w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°69-2, pp.86 - 113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gmcc.286.0053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.692.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936761v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03931731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture : Venus Bivar, Organic Resistance. The Struggle over Industrial Farming in Postwar France, Chapel Hill, The University of North Carolina Press, « Flows, Migrations and Exchanges », 2018, 240 p</w:t>
               </w:r>
@@ -1049,51 +1049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Cantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verushka Alvizuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1224,51 +1224,51 @@
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandre Mandard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Knittel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre à la campagne en France, de 1815 aux années 1970</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.249-268, 2024</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.249-268, 2024, 9782350309989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1339,272 +1339,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agriculture française dans le climat productiviste de l’après-guerre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre relative prospérité et crise économique : l’entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Lyautey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Knittel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre à la campagne en France, de 1815 aux années 1970</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.305-324, 2024</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.200-220, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04858978v1</w:t>
+                <w:t xml:space="preserve">hal-04858964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre relative prospérité et crise économique : l’entre-deux-guerres</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les campagnes françaises durant la Seconde Guerre mondiale et l’Occupation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Lyautey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Knittel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre à la campagne en France, de 1815 aux années 1970</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.200-220, 2024</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.221-245, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858964v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les campagnes françaises durant la Seconde Guerre mondiale et l’Occupation</w:t>
+                <w:t xml:space="preserve">L’agriculture française dans le climat productiviste de l’après-guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Lyautey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Knittel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre à la campagne en France, de 1815 aux années 1970</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.221-245, 2024</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.305-324, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04858966v1</w:t>
+                <w:t xml:space="preserve">hal-04858978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hévéa : les grands voyages d'Hevea brasiliensis et d’autres plantes à caoutchouc</w:t>
               </w:r>
@@ -1715,51 +1715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerre et circulations transnationales du modernisme agronomique (Allemagne-France, 1940-1944)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Lyautey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Barrera; Jacques Cantier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et culture en temps de guerre (XIXe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1814,51 +1814,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerre et circulations transnationales du modernisme agronomique en France occupée (1940-1944)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Lyautey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Barrera; Jacques Cantier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et culture en temps de guerre (XIXe-XXe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2804,51 +2804,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lyautey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909768v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wuu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619215v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/whpge.63837646622490" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909780v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127dp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198714v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.12509" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931731v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonneuil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.692.0087" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936761v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.286.0053" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938775v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562731v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26014/j.comp.2019.03.05" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelo Magalh&#227;es" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fressoz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Levillain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.12.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGT5D520-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437577v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barrera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cantier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verushka Alvizuri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulanger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edimip.com/catalogue/ouvrages/essais/science-et-culture-en-temps-de-guerre/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858973v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gadenne-Rosfelder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Mandard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858981v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858964v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Albert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858966v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694560v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Stoll" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Muniz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373357v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edimip.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936754v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515768v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert, L&#233;na" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909579v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Camps" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7916/cjhd-wh90" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05085319v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fossard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Haquin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077268v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.9769" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845999v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03992489v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lyautey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909768v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wuu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619215v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/whpge.63837646622490" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909780v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127dp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198714v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.12509" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936761v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.286.0053" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931731v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonneuil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.692.0087" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938775v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562731v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26014/j.comp.2019.03.05" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelo Magalh&#227;es" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fressoz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Levillain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.12.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGT5D520-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437577v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barrera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cantier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verushka Alvizuri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulanger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edimip.com/catalogue/ouvrages/essais/science-et-culture-en-temps-de-guerre/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858973v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gadenne-Rosfelder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Mandard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858981v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858964v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Albert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858966v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858978v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694560v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Stoll" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Muniz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373357v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edimip.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936754v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515768v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert, L&#233;na" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909579v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Camps" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7916/cjhd-wh90" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05085319v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fossard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Haquin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077268v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.9769" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845999v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03992489v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>