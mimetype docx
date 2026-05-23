--- v1 (2026-04-15)
+++ v2 (2026-05-23)
@@ -169,187 +169,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Knittel, La fabrique du lait. Europe occidentale, Moyen Âge-XXe siècle</w:t>
+                <w:t xml:space="preserve">Arsenic to the Rescue of European Potatoes: The Institutionalisation of Plant Protection in France and Germany (1920s–1950s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Lyautey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20, pp.339-343. </w:t>
+              <w:t xml:space="preserve">Global Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (2), pp.230-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11wuu⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3828/whpge.63837646622490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909768v1</w:t>
+                <w:t xml:space="preserve">hal-04619215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenic to the Rescue of European Potatoes: The Institutionalisation of Plant Protection in France and Germany (1920s–1950s)</w:t>
+                <w:t xml:space="preserve">Fabien Knittel, La fabrique du lait. Europe occidentale, Moyen Âge-XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Lyautey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (2), pp.230-260. </w:t>
+              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.339-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3828/whpge.63837646622490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11wuu⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619215v1</w:t>
+                <w:t xml:space="preserve">hal-04909768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Béaur (dir.), Le Mouvement social. « Revisiter l’histoire des sociétés rurales »</w:t>
               </w:r>
@@ -493,196 +493,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiter l’agriculture dans la zone interdite entre 1940 et 1944 : l’action de la société Ostland</w:t>
+                <w:t xml:space="preserve">Les origines allemandes et vichystes de la modernisation agricole française d’après 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Lyautey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gmcc.286.0053⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°69-2, pp.86 - 113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.692.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936761v1</w:t>
+                <w:t xml:space="preserve">halshs-03931731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les origines allemandes et vichystes de la modernisation agricole française d’après 1945</w:t>
+                <w:t xml:space="preserve">Exploiter l’agriculture dans la zone interdite entre 1940 et 1944 : l’action de la société Ostland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Lyautey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bonneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, n°69-2, pp.86 - 113. </w:t>
+              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (286), pp.53-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhmc.692.0087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gmcc.286.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03931731v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture : Venus Bivar, Organic Resistance. The Struggle over Industrial Farming in Postwar France, Chapel Hill, The University of North Carolina Press, « Flows, Migrations and Exchanges », 2018, 240 p</w:t>
               </w:r>
@@ -735,264 +735,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03938775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">German Agricultural Occupation of France and Ukraine, 1940-1944</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margot Lyautey</w:t>
+                <w:t xml:space="preserve">The Physical Economy of France (1830–2015). The History of a Parasite?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelo Magalhães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fressoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparativ. Zeitschrift für Globalgeschichte und vergleichende Gesellschaftsforschung</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26014/j.comp.2019.03.05⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157, pp.291-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562731v1</w:t>
+                <w:t xml:space="preserve">hal-03328136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Physical Economy of France (1830–2015). The History of a Parasite?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nelo Magalhães</w:t>
+                <w:t xml:space="preserve">German Agricultural Occupation of France and Ukraine, 1940-1944</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Lyautey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.12.001⟩</w:t>
+              <w:t xml:space="preserve">Comparativ. Zeitschrift für Globalgeschichte und vergleichende Gesellschaftsforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.86 - 117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26014/j.comp.2019.03.05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03328136v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1049,51 +1049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Cantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verushka Alvizuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1133,233 +1133,233 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques de modernisation rurales et agricoles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformations des pratiques agricoles et des systèmes agraires : l’exploitation de l’amont à l’aval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Lyautey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léandre Mandard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Knittel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre à la campagne en France, de 1815 aux années 1970</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.249-268, 2024, 9782350309989</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.325-345, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04858973v1</w:t>
+                <w:t xml:space="preserve">hal-04858981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations des pratiques agricoles et des systèmes agraires : l’exploitation de l’amont à l’aval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Politiques de modernisation rurales et agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Gadenne-Rosfelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Lyautey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léandre Mandard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Knittel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre à la campagne en France, de 1815 aux années 1970</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.325-345, 2024</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.249-268, 2024, 9782350309989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858981v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre relative prospérité et crise économique : l’entre-deux-guerres</w:t>
               </w:r>
@@ -1696,225 +1696,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guerre et circulations transnationales du modernisme agronomique (Allemagne-France, 1940-1944)</w:t>
+                <w:t xml:space="preserve">Guerre et circulations transnationales du modernisme agronomique en France occupée (1940-1944)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Lyautey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Barrera; Jacques Cantier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et culture en temps de guerre (XIXe-XXe siècles)</w:t>
+              <w:t xml:space="preserve">Science et culture en temps de guerre (XIXe-XXe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éditions midi-pyrénéennes</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éditions Midi-Pyrenéennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.189-199, 2023, 979-10-93498-63-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04077286v1</w:t>
+                <w:t xml:space="preserve">halshs-04373357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guerre et circulations transnationales du modernisme agronomique en France occupée (1940-1944)</w:t>
+                <w:t xml:space="preserve">Guerre et circulations transnationales du modernisme agronomique (Allemagne-France, 1940-1944)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Lyautey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Barrera; Jacques Cantier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et culture en temps de guerre (XIXe-XXe)</w:t>
+              <w:t xml:space="preserve">Science et culture en temps de guerre (XIXe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions midi-pyrénéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.189-199, 2023, 979-10-93498-63-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">éditions Midi-Pyrenéennes</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-04373357v1</w:t>
+                <w:t xml:space="preserve">halshs-04077286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La société Ostland : une tentative de modernisation de l'agriculture française par l'Allemagne national-socialiste ?</w:t>
               </w:r>
@@ -2053,116 +2053,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction. Un renouveau de l’histoire contemporaine des mondes agricoles et des espaces ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Lyautey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Margot Lyautey; Léna Humbert; Christophe Bonneuil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des modernisations agricoles au xxe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-20, 2021, Histoire, 978-2-7535-8088-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/135hz⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ma(r)king and Knowing: Encoding BnF Ms. Fr. 640</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Lyautey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Making and Knowing Project; Pamela H. Smith; Joel Klein; Donna Bilak; Marc Smith; Terry Catapano; Naomi Rosenkranz; Tianna Helena Uchacz; Tillmann Taape; Clément Godbarge; Sophie Pitman; Jenny Boulboullé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Secrets of Craft and Nature in Renaissance France. A Digital Critical Edition and English Translation of BnF Ms. Fr. 640</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7916/cjhd-wh90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2172,225 +2280,225 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bocage et champs fleuris : les messicoles et leur symbolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Le Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Lyautey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Fossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Haquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Secrets de Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05085319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre de l’occupant ? Modernisation de l’agriculture française entre 1940 et 1944 : acteurs, influences, potentialités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Lyautey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/trajectoires.9769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04077268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2400,147 +2508,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie matérielle de la France (1830-2015). L'histoire d'un parasite ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelo Magalhães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fressoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Fressoz</w:t>
+                <w:t xml:space="preserve">Gaëtan Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Lyautey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2550,114 +2658,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre de l'occupant ? Modernisation de l'agriculture française entre 1940 et 1944 : acteurs, influences, potentialités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Lyautey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. EHESS; Eberhard-Karls-Universität (Tübingen, Allemagne), 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03992489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2804,51 +2912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lyautey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909768v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wuu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619215v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/whpge.63837646622490" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909780v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127dp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198714v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.12509" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936761v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.286.0053" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931731v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonneuil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.692.0087" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938775v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562731v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26014/j.comp.2019.03.05" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelo Magalh&#227;es" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fressoz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Levillain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.12.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGT5D520-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437577v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barrera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cantier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verushka Alvizuri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulanger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edimip.com/catalogue/ouvrages/essais/science-et-culture-en-temps-de-guerre/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858973v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gadenne-Rosfelder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Mandard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858981v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858964v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Albert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858966v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858978v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694560v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Stoll" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Muniz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373357v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edimip.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936754v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515768v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert, L&#233;na" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909579v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Camps" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7916/cjhd-wh90" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05085319v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fossard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Haquin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077268v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.9769" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845999v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03992489v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lyautey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619215v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/whpge.63837646622490" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909768v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wuu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909780v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127dp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198714v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.12509" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931731v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonneuil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.692.0087" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936761v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.286.0053" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938775v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328136v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelo Magalh&#227;es" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fressoz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Levillain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.12.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGT5D520-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562731v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26014/j.comp.2019.03.05" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437577v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barrera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cantier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verushka Alvizuri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulanger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edimip.com/catalogue/ouvrages/essais/science-et-culture-en-temps-de-guerre/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858981v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858973v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gadenne-Rosfelder" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Mandard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858964v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Albert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858966v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858978v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694560v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Stoll" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Muniz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373357v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edimip.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936754v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515768v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert, L&#233;na" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615189v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Humbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/135hz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909579v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Camps" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7916/cjhd-wh90" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05085319v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fossard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Haquin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077268v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.9769" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03992489v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>