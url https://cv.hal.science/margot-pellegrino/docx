--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> margot pellegrino </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Date de naissance :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 23 juin 1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonction actuelle :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maître de conférences (Associate Professor) à l’Université Gustave Eiffel (depuis 2013) / Lab’Urba, Département de Génie Urbain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en architecture, Politecnico de Turin, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en architecture, Politecnico de Turin, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Aménagement de l’espace et Urbanisme – Université de Paris Ouest Nanterre la Défens et en Architecture - Politecnico de Turin, Italie, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implication dans la communauté scientifique française et internationale :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- CNU section 24 : membre nommé (2014-2015) ; membre élu (2015-2016/2018-2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de la commission permanente de la section 24 à l’UGE (depuis 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Co-pilote (avec S. Bognon) de l'axe Transitions, Adaptations et Résilience : TErritoires et Systèmes urbains (TARTES) du Lab'Urba depuis janvier 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Coordination (avec J. Laterrasse en 2014 ; O. Coutard en 2015-2016 ; Sylvy Jaglin et Marika Rupeka 2017-2020) de l’axe transversal « Ville et énergie » du Labex « Futurs urbains ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Réseau International de recherche sur les villes et l'urbanisation diffuse du Labex « Futurs urbains ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- membre du CAUE 77 depuis septembre 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- membre du Urban Climate Change Research Network (UCCRN) -  France depuis décembre 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- membre du comité scientifique de la série Elzéard –Maggioli Editore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable du Master 2 parcours « Développement urbain durable » de l’université Gustave Eiffel depuis 2017 (co-responsable depuis 2015).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable de la licence professionnelle « Assistant à chef de projet en aménagement de l’espace » de l’université Gustave Eiffel (2014-2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable de la mention « Métiers de l'aménagement du territoire et de l'urbanisme » de l’université Gustave Eiffel (2014-2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres activités :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Mise à disposition au sein de l’Institut de recherche Efficacity (10%; 2014-2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement de thèses de doctorat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Lucas Spadaro, « L’expérimentation urbaine : (ré)inventer les projets opérationnels et la planification stratégique pour la transition énergétique », direction : Nadia Arab, Co-encadrement : Margot Pellegrino. Inscription en thèse : automne 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Mariama Ndoye, « Modélisation des comportements de consommation énergétique des bâtiments résidentiels », direction : Jean-Pierre Lévy, Co-encadrement : Margot Pellegrino. Inscription en thèse : automne 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Serhat Ozhan, « Alternatives électriques au nucléaire : quels processus, formes et reconfigurations ? », direction : Katia Laffrechine, Co-encadrement : Margot Pellegrino. Inscription en thèse : janvier 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Angela Ruggiero, « Ce que la normalisation de l’adaptation fait aux territoires urbains », direction : Bruno Barroca, Vincent Bécu, Co-encadrement : Margot Pellegrino. Inscription en thèse : automne 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des projets de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">En cours :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2023 « INTENS - Fonctions d’interface énergétique dans les Villes des Nords et des Suds : objets, systèmes, acteurs, métiers », I-Site Futurs, projet Impulsion, Coord. S. Jaglin, M. Pellegrino</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2023 « UCCRN -  Urban Climate Change Research Network », Erasmus + program, coordination Mattia Leone, Université de Naples - Frédéric-II. Responsable pour l’Université Gustave Eiffel, partenaire du projet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2023 « Les enjeux de la massification de la rénovation énergétique: le cas d'Energiesprong », QUALITEL, Coord. Margot Pellegrino</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achevés :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2023 « URBA-RE, Enjeux urbains de la rénovation énergétique », I-SITE Future, Coord. Margot Pellegrino</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2022 « LOTUS - Locally organized transition of urban sustainable spaces », Erasmus + program, Coord. University of Applied Sciences Kehl. Membre de l’équipe du Lab’Urba, partenaire du projet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2022 « CRUD - Climate resilient Urban Design », B. Barroca porteur du projet pour l’Université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2021 « ANDRE - Modèles pour l'analyse, la décomposition et la reconstruction des données de consommations énergétique - le cas d'étude de la rénovation énergétique », I-Site Futurs, projet Impulsion, Coord. E. Nefzaoui (ESIEE). Responsable pour le Lab'Urba, partenaire du projet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2020  « La rénovation énergétique dans le tissu pavillonnaire », programme ECOCITE du grand Roissy, Coord. Idt et Pellegrino, Lab’Urba porteur du projet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2019 « VITE - Villes et transitions énergétiques : enjeux, leviers, processus et évaluation prospective pluridisciplinaire. Application à la région Ile de France » Programme ANR 2014, coord. C. Gallez et O. Coutard, LATTS. Membre de l’équipe du Lab’Urba, partenaire du projet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015- 2018 « MESH - Morphology : Environment, Sustainability and Human comfort », ADEME, MODEVALURB. Coord. : Frank Boutté Consultants. Membre de l’équipe du Lab’Urba, partenaire du projet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2017 « MApUCE - Modelisation Appliquee et droit de l'Urbanisme : Climat urbain et Energie ». Programme ANR « Villes et bâtiments durables ». Coord. Valéry Masson, GAME, avec LAVUE, CEJU-CIRTA, IRSTV, LIENS, LRA, LISST.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2016 « CORE - Confort et Optimisation pour la Rénovation Energétique », ADEME, Coord. Taoufik Souami, LATTS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2016 « EUREQUA – Evaluation multidisciplinaire et requalification environnementale des quartiers ». Programme ANR « Bâtiments et villes durables ». Coord. Sinda Haoues-Jouvé (LISST Toulouse) ; LAVUE partenaire (coord. Jean-Pierre Lévy) avec GAME, CEREA, ENSA-LRA, IFSTTAR, LPED, ATELIERS LION, IAU IdF.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2016 « Les acteurs publics face aux phénomènes de densification spontanée » Programme PUCA, coord. Joël Idt, LAB’URBA-GU</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014–2015 « Efficacité énergétique des éco-quartiers : pour un aménagement des modes de vie durable. Une évaluation des leviers d’action et des effets induits » Programme de recherche LabEx Futurs Urbains avec l’Epamarne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2013 « ENERGIHAB - La consommation énergétique : de la résidence à la ville. Aspects sociaux, techniques et économiques », programme ANR « Bâtiments et villes durables ». Coord. Jean-Pierre Lévy, LAVUE, en association avec le CSTB et EDF</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2011 « Riqualificazione, rigenerazione e valorizzazione degli insediamenti di edilizia sociale ad alta intensità abitativa realizzati nella periferie urbane nella seconda metà del ‘900 ». Programme PRIN – Coord. R. Di Giulio).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-2009 « Studio di un’area in trasformazione nella Circoscrizione di Torino » (Convention de recherche entre l’Ecole doctorale et la Circonscription 2 de Turin).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertwined renewable and digital transitions: a study on South Australia’s hybridized electricity system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marika Rupeka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-025-01647-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des centrales électriques virtuelles à la résilience du réseau électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marika Rupeka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Housing Net-Zero Energy Renovations With Energy Performance Contract: Incorporating Occupants’ Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (2), pp.5-19. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/up.v7i2.5029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the ostensible objectives of public policies to the reality of changes: Local orders of densification in the urban regions of Paris and Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance autonome des réseaux à Rome, Semarang (Indonésie) et en Ile-de-France : la fragilisation des communs dans le temps long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Nessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Birgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 124-125 (2), pp.109-126. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.124.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les centrales électriques virtuelles : le rôle des énergies renouvelables dans la reconfiguration de l'offre de flexibilité sur le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marika Rupeka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction21 France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’adaptation au changement climatique veut dire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du tissu urbain français pour la modélisation du climat urbain et de son interaction avec la consommation énergétique dans les bâtiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02157105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs du bâtiment face au défi de la massification de la rénovation énergétique très performante : le cas de la démarche Energiesprong aux Pays-Bas et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and comfort assessment in educational building: Case study in a French university campus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Allab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nefzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Kindinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 143, pp.202-219. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2016.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seven questions around interdisciplinarity in energy research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Research &amp; Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erss.2017.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les acteurs publics face aux phénomènes de densification spontanée : une comparaison franco-italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier plan (Paris-La-Défense)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrisation of the variety of human behaviour related to building energy consumption in the Town Energy Balance (SURFEX-TEB v. 8.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (7), pp.2801 - 2831. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-10-2801-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and mapping domestic energy behavior: Insights from a consumer survey in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Research &amp; Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erss.2017.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing thermal discomfort and energy consumption of Indian residential buildings: model validation by in-field measurements and simulation of low-cost interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Chiesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and comfort assessment in educational building: case study in a French university campus. Energy and Buildings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Allab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nefzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kindinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing techniques, bioclimatic features and indoor thermal conditions inside heritage and modern buildings in Calcutta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abacus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craft data mapping and spatial analysis for historical landscape modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Spano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Architecture as Connective-Collective Intelligence. Which Spaces of Interaction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreina Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Simonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches croisées pour la modélisation acoustique en milieu urbain : une proposition méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies, Géopolitiques et Géostratégies Régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), p. 71-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futurama II. Tracking the presence of future in contemporary architecture representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreina Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A passage to India. La consommation énergétique : du confort thermique aux statuts sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Choice of Brick Façade in Kolkata, India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bisma Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himadri Guha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Simonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience didactique dans la Deuxième Circonscription de Turin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience didactique dans la deuxième circonscription de Turin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Espaces témoins, 13, pp.200-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban nexus to enhance collective action for urban systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuyu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhat Ozhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Europe Research Alliance Conference 2026 : “Urban Transformation in a New Geopolitical Era? Nexus Thinking in Energy, Food, Ecological and Mobility Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications sociospatiales de l’action d’intermédiation des agrégateurs de l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l’énergie, Intermédiations énergétiques : régulations et territorialités à la lumière des sciences sociales,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Flexibility and the Role of Intermediaries: Theoretical Frameworks and Methodological Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djatouti Katia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Diaconu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENHR Grand Paris 2025 - Affordable Housing in Greening Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lab' Urba; Université Gustave Eiffel; UPEC, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-site housing renovation: insights from France and the Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Factory Homes: How are modern methods of construction (MMC) and offsite prefabrication reshaping the housing sector?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nottingham, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and digital transition: how virtual power plants are transforming existing electricity regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marika Rupeka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference "At the Intersection: Taking a Socio-technical Approach to the Digitization of Electricity Generation and the Grid”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Merseburg, Sep 2025, Merseburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurations du système sociotechnique électrique en Australie au prisme du stockage électrochimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENERGON 2025, Transition énergétique et reconfigurations des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrialisation de la rénovation énergétique : un système d’acteurs en restructuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Construction hors-site face à l’anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de l’ENSA de Versailles; Immobilière 3F; Maison de l’architecture Île-de-France, Oct 2023, Versailles, France. pp.165-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Issue of Standards Development for Sustainable Cities and Communities : ISO 37101 Case Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruggiero Angela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Becue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INPUT2023, 12th Conference on Innovation in Urban and Regional Planning.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, L'Aquila, Italy. pp.325-336, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-54118-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final roundtable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, experimentation and sustainability for agrivoltaic system design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter un monde plus chaud,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude Lieux &amp; enjeux « Habitat et confort thermique »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rénovation énergétique hors-site, entre local et global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Géopolitiques de Reims, Géopolitique des transitions énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience territoriale : De l’émergence du concept aux défis de l’action locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire « Adaptation et résilience territoriale : des concepts à l'action locale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCOP BL Evolution, Mar 2023, Web Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génie urbain entre sérieusement dans le jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Henriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Laffréchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Rencontres Internationales en Urbanisme (RIU) de l’APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Power Plants in the coordination of increasingly heterogenous electricity systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marika Rupeka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Governing heterogeneous urban energy landscapes: Global North and South perspectives : International Roundtable Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Limburg, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Power Plants in energy transition processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marika Rupeka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Climate Transformations: 3rd International Conference on Energy Research &amp; Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La garantie de performance énergétique dans les rénovations « Net Zero Energie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition écologique. Quelles évolutions attendues des pratiques en urbanisme ? 23èmes Rencontres Internationales en Urbanisme (RIU) de l’APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper, réagir, s'adapter, se transformer : La résilience territoriale au prisme des perspectives climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marika Rupeka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Résilience : "Design adaptatif de la résilience pour les communautés intelligentes et territoires durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Hauts-de-France &amp; Université Polytechnique Hauts-de-France, Nov 2022, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electricity System Flexibility: the Role of Virtual Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marika Rupeka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unlocking Flexibility: A research, policy, and practice workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Newcastle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">conférence introductive : table ronde « La résilience territoriale : significations et réalisations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées du GREC francilien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREC - Groupe régional d’expertise sur le changement climatique et la transition écologique en Île-de-France, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurer la résilience des réseaux et des services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été « Les grands enjeux de la ville soutenable et résiliente »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la transition environnementale de l'Alliance Sorbonne Université et l'Université Laval, à Québec, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical standards: a possible tool for the operationalization of the 2030 Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruggiero Angela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th international INU Study day "Beyond the future : emergencies, risks, challenges, transitions, and opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Italian Istituto Nazionale di Urbanistica (INU), Dec 2022, NAPLES, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience du réseau électrique: contribution des systèmes techniques alternatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la Transition Energétique, Grenoble Energy Transition Academy de l'Université de Grenoble-Alpes, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session du jeu urbEN : urbanisme et énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Laffréchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vilmin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales en Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APERAU, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie(s) énergétique(s) : processus en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de Conférences 2020-2021 l'intranquillité des territoires - Crises, résiliences, basculements : séance 4 Energie et choix stratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale supériore d’architecture de Paris-Belleville, Institut Paris-Région, Comité d’histoire, Mar 2021, Web, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Required innovations in policies, market and trades to scale-up net-zero energy renovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Energy and Society Conference, Energy transition: Does the mountain give birth to a mouse?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la résilience à travers l’évolution du système électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASTER PLAN énergie : pour une approche spatiale de l’énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Mons, May 2021, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coalitions et systèmes d’acteurs pour un saut d’échelle dans la rénovation énergétique de l’habitat social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Days – Vers la décarbonation des villes et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il clima cambia la città, la città cambia il clima. Il contributo della pedagogia per il progetto urbano napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de la Facoltà d'architecture, Università degli studi di Napoli, Federico II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net-zero energy renovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire du Laboratoire FULL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole polytechnique de Turin, Jun 2020, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up net zero energy renovation: what changes are needed in public policies and in private stakeholders' practices ?,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achieving Net Zero, international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coévolutions des systèmes techniques et des comportements : le cas de la rénovation énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nefzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coévolutions des usages et des systèmes sociotechniques de l'énergie (séminaire Labex Futurs Urbains)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La densification spontanée : les cas de Paris et Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaire du PUCA : L’urbanisation des campagnes en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale supérieure d’architecture de Strasbourg, Nov 2019, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The urban challenges of energy renovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Urbanism international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à une table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’urbanisation des campagnes en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cycle de rencontres du PUCA "Campagnes urbaines", Nov 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance, local energy initiatives and terroritial policies in Rome: considerations regarding urban peripheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Nessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Urban Energy Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the environmental quality of urban morphologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Energy transition, climate change adaptation and disaster risk reduction perspectives in research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rome, an unexpected laboratory for implementing the Energy Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Nessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International sustainability conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs publics face aux phénomènes de densification spontanée : une comparaison franco-italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche VERS DES POLITIQUES PUBLIQUES DE DENSIFICATION ET D’INTENSIFICATION « DOUCES » ? Ministère du logement et de l ’habitat durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comportements énergétiques des ménages: du modèle au territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition énergétique à l’épreuve des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentralisation et transition énergétique des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Spadaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition énergétique et résilience des territoires. Planifier, coopérer, expérimenter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Sint-Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'efficacité énergétique des bâtiments existants: le cas d'étude d'un campus universitaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Allab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nefzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kindinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Building Performance Simulation Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’évaluation multicritère à l’optimisation paramétrique d’un tissu urbain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Cariolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cingolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Correira Laosengthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric de La Bachelerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs publics face aux phénomènes de densification « spontanée » : de la négociation avec les propriétaires privés à la gestion a posteriori des effets induits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bethelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, BRUXELLES, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology, Environment, Sustainability, Human Comfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Cariolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cingolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Correira Laosengthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Building Performance Simulation Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the plan to its implementation: negotiating the rules of land law in order to control spontaneous densification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Conference of the International Academic Association for Planning Law and Property Rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de l'énergie et mobilité : la temporalité heurtée des organisations quotidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coninck, F De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Roudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales de sociologie de l’énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation énergétique domestique: vers une modélisation multiscalaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque M2E (Métiers de l’Énergie et de l’Environnement, 21 et 22 mai 2015, Ville d’Avray</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Avray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-responsive residential buildings in India. Just a drop in the ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Chiesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate, 20-24 juillet 2015, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'induced effects' of spontaneous densification in individual housing districts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deutscher Kongress für Geographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal judgments and adaptive behaviors: a study on the subjective side of thermal comfort in two University buildings in Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Windsor Conference: Counting the Cost of Comfort in a changing world Cumberland Lodge, Windsor, UK, 10-13 April 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Windsor, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boite noire des comportements énergétiques domestiques : une étude qualitative et quantitative en Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Roudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Energie et société, IRSTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energihab : from housing practices to energy lifestyles. Can we do quali from quanti?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème conférence international en Psychologie environnementale « Hybrid Spaces, Human Spaces, for a "Viable" Future »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La boite noire des comportements énergétiques domestiques : une étude qualitative et quantitative en Ile de France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Roudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Energie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRSTV, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude du confort thermique et des comportements d’adaptation à retombée énergétique : un terrain de rencontre fertile entre SPI et SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Energie et société, IRSTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confort thermique : des normes aux représentations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire « Lieux et enjeux », CRH, LAVUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Architecture as connective-collective intelligence. Nodes and resources of ‘sustainable developments’ in times of crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreina Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Simonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World Sustainable Forum, 1-30 November 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, online event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A passage to India. La consommation énergétique: du confort thermique aux statuts sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Internationales de Sociologie de l’Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in urban and architectural composition practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreina Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Magnaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A field survey in Calcutta. Architectural issues, thermal comfort and adaptive mechanisms in hot humid climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The changing context of comfort in an unpredictable world. Cumberland Lodge, Windsor, UK, 12-15 April 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Windsor, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenire nel contesto urbano. Travestimenti e traduzioni della venustas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Grasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurau '10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futurama, il mito magmatico dell’innovazione in architettura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreina Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rete Vitruvio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the knowledge of cultural heritage: GIS-based analysis to compare handicraft evidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Spano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and technology for the Safeguard of Cultural Heritage in the Mediterranean Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19° in a house in Kolkata. Air conditioning as a critical issue for domestic energy consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">domestic energy use and CO2 emissions in existing dwellings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La città ecologica in nuce: la periferia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreina Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abitare il futuro.. dopo Copenhagen,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flex-Mediation Intermédiation avec les utilisateurs finaux au prisme de la variabilité des énergies renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gasull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rodet-Kroichvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Artis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TASE'24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rénovation énergétique hors-site de l’habitat. Enjeux, premières réalisations et débats en France et aux Pays-Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Ecole Nationale des Ponts et Chaussées. 2025, 978-2-85978-581-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Energy Transitions in Europe: From Practice to Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjorg Drewello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vilmin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. 2024, 978-3-031-67765-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures plurielles de l'urbanisation diffuse. Une mise en regard entre l'Asie et l'Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Palmioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Œil d’or. L'Oeil d'Or, 2024, 9782490437368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pezzi di città. Disegnare e organizzare nuovi spazi, esercizi di un approccio multi disciplinare/ Morceaux de ville. Dessiner et organiser de nouveaux espaces: approches multi-disciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Albano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Gron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maggioli Editore. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy autonomy: spaces, scales, politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires de l’autonomie énergétique : espaces, échelles et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lopez Fanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. Collection Génie urbain (vol. 1), 2019, 9781784055981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris, France: Urban Design Climate Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Assessment Report on Climate Change and Cities (ARC3.3) - UCCRN Case Study Docking Station</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2024, Cambridge Elements : Elements in Climate Change and Cities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top down or Bottom up process: two different ways to implement a local energy autonomy project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Laffréchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lehec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hansjörg Drewello, Thierry Vilmin, Margot Pellegrino Local energy transition, from practice to theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrialisation de la rénovation énergétique : un système d’acteurs en restructuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Le Moniteur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berthier S. &amp; Madec E, Construction hors-site. Méthodes-Outils- Retours d’expériences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition énergétique au défi d’un pouvoir faible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Nessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroloine Gallez et Olivier Coutard, L’Œil d’or, coll. Critiques et Cités. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une France post-carbone ? Freins et leviers d’une transition énergétique régionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comportements énergétiques des ménages franciliens : modélisation et spatialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Gallez et Olivier Coutard,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une France post-carbone ? Freins et leviers d’une transition énergétique régionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions L’Œil d’or, coll. Critiques et Cités, pp.239-260, 2023, 978-2-490437-23-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaunay, showing the way to socio-ecological transition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lehec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">open access. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isabella Lami et Elena Todella (dir.), Locally Organized Transition for Urban Sustainable Spaces;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-88-85745-83-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie(s) énergétique(s) : processus en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole nationale supériore d’architecture de Paris-Belleville, Institut Parus-Région, Comité d’histoire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intranquillité des territoires, Synthèse du cycle de conférences 2020-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lopez Fanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LOPEZ, F., PELLEGRINO, M., COUTARD, O. (dir.) Local energy autonomy : spaces, scales, politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs publics face à la densification spontanée: une comparaison franco-italienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parenthèses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEGER, J-M., MARIOLLE, B. (dir.). Densifier, dédensifier. Penser les campagnes urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reparamétrer l'urbanisme ? Le cas de l'optimisation environnementale des formes urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric de La Bachelerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dm Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Laffréchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parenthèses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARRY, S. (dir.), Territoires durables. De la recherche à la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travestimento della bellezza/Disguise of beauty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Grasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIRANTE R., PISCOPO C., SCALA P. (dir), La bellezza per  il rospo, Clean, Napoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la consommation énergétique domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROCHON, F., (dir.) Habitat et transition énergétique, L’Harmattan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durga puja festival in Kolkata. Quand un événement temporaire devient une saison pérenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GUEZ A., SUBREMON H (dir), Saisons des villes, Paris, Edition Donner Lieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogie tra i motivi decorativi dei solai in gesso e dei portoni lignei piemontesi: analisi tipologiche, spaziali e temporali per la ricerca territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Spano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPANO, A., I solai in gesso piemontesi. Catalogo dei motivi decorativi e loro distribuzione territoriale, CIRAAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intaglio del legno. Considerazioni sull’indefinito territorio tra arte, architettura e artigianato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPANO, A., I solai in gesso piemontesi. Catalogo dei motivi decorativi e loro distribuzione territoriale, CIRAAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cattedrale. Verifiche altimetriche e ricerche per la definizione della forma del syntronon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Spano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'ANDRIA, F., CAGGIA, M.P., ISMAELLI, T. (a cura di), Hierapolis di Frigia V. Le attività delle campagne di scavo e restauro 2004-2006, Istanbul 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fotogrammetria digitale per la descrizione delle strutture architettoniche; rilievo della forma e delle alterazioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Spano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiberto Chiabrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'ANDRIA, F., CAGGIA, M.P., ISMAELLI, T. (a cura di), Hierapolis di Frigia V. Le attività delle campagne di scavo e restauro 2004-2006, Istanbul 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcutta in fermo immagine. Tre luoghi da descrivere, comprendere, conoscere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRON, S., VIGLIOCCO, E., Impronte urbane_01. Les Lieux/les Choses/la Règle, Politecnico di Torino, Torino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terme Grandi. Rilievo metrico e lettura di stati di alterazione delle strutture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Spano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiberto Chiabrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'ANDRIA, F., CAGGIA, M.P., ISMAELLI, T. (a cura di), Hierapolis di Frigia V. Le attività delle campagne di scavo e restauro 2004-2006, Istanbul 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lo sguardo nella lettura urbana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRON, S., VIGLIOCCO, E, Intersezione, Ed. Arabafenice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charte de mutualisation et ouverture des données du projet Flex-Mediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Lormeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux de Chanaleilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Univ. Grenoble Alpes, CNRS, Sciences Po Grenoble - UGA, Pacte. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04946383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rénovation énergétique de l’habitat à travers l’industrialisation des procédés : enjeux, débats et réalisations en France et aux Pays-Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Wernert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Gustave Eiffeil. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA RENOVATION ENERGETIQUE DE L’HABITAT INDIVIDUEL EN FRANCE : UNE ANALYSE CROISEE DES DISPOSITIFS D’ACTION PUBLIQUE ET DE L’ACTION DES MENAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Spadaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PIA VILLE DE DEMAIN - ECOCITE DU GRAND ROISSY – ACTION 6.9. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MESH - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric de La Bachelerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Laffréchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES ACTEURS PUBLICS FACE AUX PHENOMENES DE DENSIFICATION SPONTANEE : UNE COMPARAISON FRANCO-ITALIENNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PUCA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête qualitative sur les modes de vie et les usages de l’énergie des habitants de Bussy-Saint-Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Coninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] -. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête qualitative sur les modes de vie et les usages de l’énergie des habitants de Montévrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coninck, F De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] -. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques de l’habitat aux modes de vie énergétiques : Flexibilité et cycles de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] -. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId233"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> margot pellegrino </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Date de naissance :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 23 juin 1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonction actuelle :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maître de conférences (Associate Professor) à l’Université Gustave Eiffel (depuis 2013) / Lab’Urba, Département de Génie Urbain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en architecture, Politecnico de Turin, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en architecture, Politecnico de Turin, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Aménagement de l’espace et Urbanisme – Université de Paris Ouest Nanterre la Défens et en Architecture - Politecnico de Turin, Italie, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implication dans la communauté scientifique française et internationale :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- CNU section 24 : membre nommé (2014-2015) ; membre élu (2015-2016/2018-2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de la commission permanente de la section 24 à l’UGE (depuis 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Co-pilote (avec S. Bognon) de l'axe Transitions, Adaptations et Résilience : TErritoires et Systèmes urbains (TARTES) du Lab'Urba depuis janvier 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Coordination (avec J. Laterrasse en 2014 ; O. Coutard en 2015-2016 ; Sylvy Jaglin et Marika Rupeka 2017-2020) de l’axe transversal « Ville et énergie » du Labex « Futurs urbains ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Réseau International de recherche sur les villes et l'urbanisation diffuse du Labex « Futurs urbains ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- membre du CAUE 77 depuis septembre 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- membre du Urban Climate Change Research Network (UCCRN) -  France depuis décembre 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- membre du comité scientifique de la série Elzéard –Maggioli Editore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable du Master 2 parcours « Développement urbain durable » de l’université Gustave Eiffel depuis 2017 (co-responsable depuis 2015).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable de la licence professionnelle « Assistant à chef de projet en aménagement de l’espace » de l’université Gustave Eiffel (2014-2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable de la mention « Métiers de l'aménagement du territoire et de l'urbanisme » de l’université Gustave Eiffel (2014-2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres activités :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Mise à disposition au sein de l’Institut de recherche Efficacity (10%; 2014-2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement de thèses de doctorat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Lucas Spadaro, « L’expérimentation urbaine : (ré)inventer les projets opérationnels et la planification stratégique pour la transition énergétique », direction : Nadia Arab, Co-encadrement : Margot Pellegrino. Inscription en thèse : automne 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Mariama Ndoye, « Modélisation des comportements de consommation énergétique des bâtiments résidentiels », direction : Jean-Pierre Lévy, Co-encadrement : Margot Pellegrino. Inscription en thèse : automne 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Serhat Ozhan, « Alternatives électriques au nucléaire : quels processus, formes et reconfigurations ? », direction : Katia Laffrechine, Co-encadrement : Margot Pellegrino. Inscription en thèse : janvier 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Angela Ruggiero, « Ce que la normalisation de l’adaptation fait aux territoires urbains », direction : Bruno Barroca, Vincent Bécu, Co-encadrement : Margot Pellegrino. Inscription en thèse : automne 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des projets de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">En cours :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2023 « INTENS - Fonctions d’interface énergétique dans les Villes des Nords et des Suds : objets, systèmes, acteurs, métiers », I-Site Futurs, projet Impulsion, Coord. S. Jaglin, M. Pellegrino</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2023 « UCCRN -  Urban Climate Change Research Network », Erasmus + program, coordination Mattia Leone, Université de Naples - Frédéric-II. Responsable pour l’Université Gustave Eiffel, partenaire du projet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2023 « Les enjeux de la massification de la rénovation énergétique: le cas d'Energiesprong », QUALITEL, Coord. Margot Pellegrino</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achevés :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2023 « URBA-RE, Enjeux urbains de la rénovation énergétique », I-SITE Future, Coord. Margot Pellegrino</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2022 « LOTUS - Locally organized transition of urban sustainable spaces », Erasmus + program, Coord. University of Applied Sciences Kehl. Membre de l’équipe du Lab’Urba, partenaire du projet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2022 « CRUD - Climate resilient Urban Design », B. Barroca porteur du projet pour l’Université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2021 « ANDRE - Modèles pour l'analyse, la décomposition et la reconstruction des données de consommations énergétique - le cas d'étude de la rénovation énergétique », I-Site Futurs, projet Impulsion, Coord. E. Nefzaoui (ESIEE). Responsable pour le Lab'Urba, partenaire du projet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2020  « La rénovation énergétique dans le tissu pavillonnaire », programme ECOCITE du grand Roissy, Coord. Idt et Pellegrino, Lab’Urba porteur du projet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2019 « VITE - Villes et transitions énergétiques : enjeux, leviers, processus et évaluation prospective pluridisciplinaire. Application à la région Ile de France » Programme ANR 2014, coord. C. Gallez et O. Coutard, LATTS. Membre de l’équipe du Lab’Urba, partenaire du projet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015- 2018 « MESH - Morphology : Environment, Sustainability and Human comfort », ADEME, MODEVALURB. Coord. : Frank Boutté Consultants. Membre de l’équipe du Lab’Urba, partenaire du projet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2017 « MApUCE - Modelisation Appliquee et droit de l'Urbanisme : Climat urbain et Energie ». Programme ANR « Villes et bâtiments durables ». Coord. Valéry Masson, GAME, avec LAVUE, CEJU-CIRTA, IRSTV, LIENS, LRA, LISST.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2016 « CORE - Confort et Optimisation pour la Rénovation Energétique », ADEME, Coord. Taoufik Souami, LATTS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2016 « EUREQUA – Evaluation multidisciplinaire et requalification environnementale des quartiers ». Programme ANR « Bâtiments et villes durables ». Coord. Sinda Haoues-Jouvé (LISST Toulouse) ; LAVUE partenaire (coord. Jean-Pierre Lévy) avec GAME, CEREA, ENSA-LRA, IFSTTAR, LPED, ATELIERS LION, IAU IdF.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2016 « Les acteurs publics face aux phénomènes de densification spontanée » Programme PUCA, coord. Joël Idt, LAB’URBA-GU</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014–2015 « Efficacité énergétique des éco-quartiers : pour un aménagement des modes de vie durable. Une évaluation des leviers d’action et des effets induits » Programme de recherche LabEx Futurs Urbains avec l’Epamarne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2013 « ENERGIHAB - La consommation énergétique : de la résidence à la ville. Aspects sociaux, techniques et économiques », programme ANR « Bâtiments et villes durables ». Coord. Jean-Pierre Lévy, LAVUE, en association avec le CSTB et EDF</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2011 « Riqualificazione, rigenerazione e valorizzazione degli insediamenti di edilizia sociale ad alta intensità abitativa realizzati nella periferie urbane nella seconda metà del ‘900 ». Programme PRIN – Coord. R. Di Giulio).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-2009 « Studio di un’area in trasformazione nella Circoscrizione di Torino » (Convention de recherche entre l’Ecole doctorale et la Circonscription 2 de Turin).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertwined renewable and digital transitions: a study on South Australia’s hybridized electricity system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marika Rupeka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-025-01647-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des centrales électriques virtuelles à la résilience du réseau électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marika Rupeka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Housing Net-Zero Energy Renovations With Energy Performance Contract: Incorporating Occupants’ Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (2), pp.5-19. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/up.v7i2.5029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the ostensible objectives of public policies to the reality of changes: Local orders of densification in the urban regions of Paris and Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance autonome des réseaux à Rome, Semarang (Indonésie) et en Ile-de-France : la fragilisation des communs dans le temps long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Nessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Birgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 124-125 (2), pp.109-126. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.124.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les centrales électriques virtuelles : le rôle des énergies renouvelables dans la reconfiguration de l'offre de flexibilité sur le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marika Rupeka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction21 France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’adaptation au changement climatique veut dire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs du bâtiment face au défi de la massification de la rénovation énergétique très performante : le cas de la démarche Energiesprong aux Pays-Bas et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du tissu urbain français pour la modélisation du climat urbain et de son interaction avec la consommation énergétique dans les bâtiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02157105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les acteurs publics face aux phénomènes de densification spontanée : une comparaison franco-italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier plan (Paris-La-Défense)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seven questions around interdisciplinarity in energy research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Research &amp; Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erss.2017.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and comfort assessment in educational building: Case study in a French university campus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Allab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nefzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Kindinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 143, pp.202-219. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2016.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrisation of the variety of human behaviour related to building energy consumption in the Town Energy Balance (SURFEX-TEB v. 8.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (7), pp.2801 - 2831. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-10-2801-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and mapping domestic energy behavior: Insights from a consumer survey in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Research &amp; Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erss.2017.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing thermal discomfort and energy consumption of Indian residential buildings: model validation by in-field measurements and simulation of low-cost interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Chiesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and comfort assessment in educational building: case study in a French university campus. Energy and Buildings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Allab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nefzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kindinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches croisées pour la modélisation acoustique en milieu urbain : une proposition méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies, Géopolitiques et Géostratégies Régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), p. 71-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futurama II. Tracking the presence of future in contemporary architecture representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreina Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Architecture as Connective-Collective Intelligence. Which Spaces of Interaction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreina Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Simonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing techniques, bioclimatic features and indoor thermal conditions inside heritage and modern buildings in Calcutta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abacus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craft data mapping and spatial analysis for historical landscape modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Spano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A passage to India. La consommation énergétique : du confort thermique aux statuts sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Choice of Brick Façade in Kolkata, India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bisma Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himadri Guha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Simonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience didactique dans la Deuxième Circonscription de Turin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience didactique dans la deuxième circonscription de Turin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Espaces témoins, 13, pp.200-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban nexus to enhance collective action for urban systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuyu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhat Ozhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Europe Research Alliance Conference 2026 : “Urban Transformation in a New Geopolitical Era? Nexus Thinking in Energy, Food, Ecological and Mobility Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Flexibility and the Role of Intermediaries: Theoretical Frameworks and Methodological Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djatouti Katia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Diaconu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENHR Grand Paris 2025 - Affordable Housing in Greening Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lab' Urba; Université Gustave Eiffel; UPEC, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications sociospatiales de l’action d’intermédiation des agrégateurs de l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l’énergie, Intermédiations énergétiques : régulations et territorialités à la lumière des sciences sociales,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-site housing renovation: insights from France and the Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Factory Homes: How are modern methods of construction (MMC) and offsite prefabrication reshaping the housing sector?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nottingham, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and digital transition: how virtual power plants are transforming existing electricity regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marika Rupeka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference "At the Intersection: Taking a Socio-technical Approach to the Digitization of Electricity Generation and the Grid”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Merseburg, Sep 2025, Merseburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurations du système sociotechnique électrique en Australie au prisme du stockage électrochimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENERGON 2025, Transition énergétique et reconfigurations des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrialisation de la rénovation énergétique : un système d’acteurs en restructuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Construction hors-site face à l’anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de l’ENSA de Versailles; Immobilière 3F; Maison de l’architecture Île-de-France, Oct 2023, Versailles, France. pp.165-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final roundtable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, experimentation and sustainability for agrivoltaic system design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Issue of Standards Development for Sustainable Cities and Communities : ISO 37101 Case Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruggiero Angela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Becue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INPUT2023, 12th Conference on Innovation in Urban and Regional Planning.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, L'Aquila, Italy. pp.325-336, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-54118-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter un monde plus chaud,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude Lieux &amp; enjeux « Habitat et confort thermique »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rénovation énergétique hors-site, entre local et global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Géopolitiques de Reims, Géopolitique des transitions énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience territoriale : De l’émergence du concept aux défis de l’action locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire « Adaptation et résilience territoriale : des concepts à l'action locale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCOP BL Evolution, Mar 2023, Web Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génie urbain entre sérieusement dans le jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Henriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Laffréchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Rencontres Internationales en Urbanisme (RIU) de l’APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Power Plants in the coordination of increasingly heterogenous electricity systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marika Rupeka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Governing heterogeneous urban energy landscapes: Global North and South perspectives : International Roundtable Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Limburg, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper, réagir, s'adapter, se transformer : La résilience territoriale au prisme des perspectives climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marika Rupeka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Résilience : "Design adaptatif de la résilience pour les communautés intelligentes et territoires durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Hauts-de-France &amp; Université Polytechnique Hauts-de-France, Nov 2022, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Power Plants in energy transition processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marika Rupeka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Climate Transformations: 3rd International Conference on Energy Research &amp; Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La garantie de performance énergétique dans les rénovations « Net Zero Energie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition écologique. Quelles évolutions attendues des pratiques en urbanisme ? 23èmes Rencontres Internationales en Urbanisme (RIU) de l’APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">conférence introductive : table ronde « La résilience territoriale : significations et réalisations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées du GREC francilien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREC - Groupe régional d’expertise sur le changement climatique et la transition écologique en Île-de-France, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurer la résilience des réseaux et des services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été « Les grands enjeux de la ville soutenable et résiliente »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la transition environnementale de l'Alliance Sorbonne Université et l'Université Laval, à Québec, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electricity System Flexibility: the Role of Virtual Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marika Rupeka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unlocking Flexibility: A research, policy, and practice workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Newcastle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical standards: a possible tool for the operationalization of the 2030 Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruggiero Angela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th international INU Study day "Beyond the future : emergencies, risks, challenges, transitions, and opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Italian Istituto Nazionale di Urbanistica (INU), Dec 2022, NAPLES, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience du réseau électrique: contribution des systèmes techniques alternatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la Transition Energétique, Grenoble Energy Transition Academy de l'Université de Grenoble-Alpes, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session du jeu urbEN : urbanisme et énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Laffréchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vilmin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales en Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APERAU, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie(s) énergétique(s) : processus en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de Conférences 2020-2021 l'intranquillité des territoires - Crises, résiliences, basculements : séance 4 Energie et choix stratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale supériore d’architecture de Paris-Belleville, Institut Paris-Région, Comité d’histoire, Mar 2021, Web, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Required innovations in policies, market and trades to scale-up net-zero energy renovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Energy and Society Conference, Energy transition: Does the mountain give birth to a mouse?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la résilience à travers l’évolution du système électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASTER PLAN énergie : pour une approche spatiale de l’énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Mons, May 2021, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coalitions et systèmes d’acteurs pour un saut d’échelle dans la rénovation énergétique de l’habitat social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Days – Vers la décarbonation des villes et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il clima cambia la città, la città cambia il clima. Il contributo della pedagogia per il progetto urbano napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de la Facoltà d'architecture, Università degli studi di Napoli, Federico II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net-zero energy renovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire du Laboratoire FULL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole polytechnique de Turin, Jun 2020, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coévolutions des systèmes techniques et des comportements : le cas de la rénovation énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nefzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coévolutions des usages et des systèmes sociotechniques de l'énergie (séminaire Labex Futurs Urbains)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up net zero energy renovation: what changes are needed in public policies and in private stakeholders' practices ?,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achieving Net Zero, international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La densification spontanée : les cas de Paris et Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaire du PUCA : L’urbanisation des campagnes en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale supérieure d’architecture de Strasbourg, Nov 2019, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The urban challenges of energy renovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Urbanism international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à une table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’urbanisation des campagnes en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cycle de rencontres du PUCA "Campagnes urbaines", Nov 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the environmental quality of urban morphologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Energy transition, climate change adaptation and disaster risk reduction perspectives in research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance, local energy initiatives and terroritial policies in Rome: considerations regarding urban peripheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Nessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Urban Energy Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rome, an unexpected laboratory for implementing the Energy Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Nessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International sustainability conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs publics face aux phénomènes de densification spontanée : une comparaison franco-italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche VERS DES POLITIQUES PUBLIQUES DE DENSIFICATION ET D’INTENSIFICATION « DOUCES » ? Ministère du logement et de l ’habitat durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comportements énergétiques des ménages: du modèle au territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition énergétique à l’épreuve des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentralisation et transition énergétique des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Spadaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition énergétique et résilience des territoires. Planifier, coopérer, expérimenter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Sint-Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’évaluation multicritère à l’optimisation paramétrique d’un tissu urbain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Cariolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cingolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Correira Laosengthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric de La Bachelerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs publics face aux phénomènes de densification « spontanée » : de la négociation avec les propriétaires privés à la gestion a posteriori des effets induits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bethelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, BRUXELLES, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'efficacité énergétique des bâtiments existants: le cas d'étude d'un campus universitaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Allab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nefzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kindinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Building Performance Simulation Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology, Environment, Sustainability, Human Comfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Cariolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cingolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Correira Laosengthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Building Performance Simulation Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the plan to its implementation: negotiating the rules of land law in order to control spontaneous densification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Conference of the International Academic Association for Planning Law and Property Rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-responsive residential buildings in India. Just a drop in the ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Chiesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate, 20-24 juillet 2015, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'induced effects' of spontaneous densification in individual housing districts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deutscher Kongress für Geographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de l'énergie et mobilité : la temporalité heurtée des organisations quotidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coninck, F De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Roudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales de sociologie de l’énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation énergétique domestique: vers une modélisation multiscalaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque M2E (Métiers de l’Énergie et de l’Environnement, 21 et 22 mai 2015, Ville d’Avray</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Avray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal judgments and adaptive behaviors: a study on the subjective side of thermal comfort in two University buildings in Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Windsor Conference: Counting the Cost of Comfort in a changing world Cumberland Lodge, Windsor, UK, 10-13 April 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Windsor, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La boite noire des comportements énergétiques domestiques : une étude qualitative et quantitative en Ile de France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Roudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Energie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRSTV, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energihab : from housing practices to energy lifestyles. Can we do quali from quanti?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème conférence international en Psychologie environnementale « Hybrid Spaces, Human Spaces, for a "Viable" Future »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boite noire des comportements énergétiques domestiques : une étude qualitative et quantitative en Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Roudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Energie et société, IRSTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude du confort thermique et des comportements d’adaptation à retombée énergétique : un terrain de rencontre fertile entre SPI et SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Energie et société, IRSTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confort thermique : des normes aux représentations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire « Lieux et enjeux », CRH, LAVUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A passage to India. La consommation énergétique: du confort thermique aux statuts sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Internationales de Sociologie de l’Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Architecture as connective-collective intelligence. Nodes and resources of ‘sustainable developments’ in times of crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreina Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Simonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World Sustainable Forum, 1-30 November 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, online event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in urban and architectural composition practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreina Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Magnaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A field survey in Calcutta. Architectural issues, thermal comfort and adaptive mechanisms in hot humid climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The changing context of comfort in an unpredictable world. Cumberland Lodge, Windsor, UK, 12-15 April 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Windsor, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenire nel contesto urbano. Travestimenti e traduzioni della venustas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Grasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurau '10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futurama, il mito magmatico dell’innovazione in architettura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreina Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rete Vitruvio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the knowledge of cultural heritage: GIS-based analysis to compare handicraft evidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Spano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and technology for the Safeguard of Cultural Heritage in the Mediterranean Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19° in a house in Kolkata. Air conditioning as a critical issue for domestic energy consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">domestic energy use and CO2 emissions in existing dwellings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La città ecologica in nuce: la periferia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreina Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abitare il futuro.. dopo Copenhagen,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flex-Mediation Intermédiation avec les utilisateurs finaux au prisme de la variabilité des énergies renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gasull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rodet-Kroichvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Artis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TASE'24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rénovation énergétique hors-site de l’habitat. Enjeux, premières réalisations et débats en France et aux Pays-Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Ecole Nationale des Ponts et Chaussées. 2025, 978-2-85978-581-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Energy Transitions in Europe: From Practice to Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjorg Drewello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vilmin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. 2024, 978-3-031-67765-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures plurielles de l'urbanisation diffuse. Une mise en regard entre l'Asie et l'Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Palmioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Œil d’or. L'Oeil d'Or, 2024, 9782490437368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pezzi di città. Disegnare e organizzare nuovi spazi, esercizi di un approccio multi disciplinare/ Morceaux de ville. Dessiner et organiser de nouveaux espaces: approches multi-disciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Albano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Gron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maggioli Editore. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy autonomy: spaces, scales, politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires de l’autonomie énergétique : espaces, échelles et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lopez Fanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. Collection Génie urbain (vol. 1), 2019, 9781784055981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris, France: Urban Design Climate Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Assessment Report on Climate Change and Cities (ARC3.3) - UCCRN Case Study Docking Station</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2024, Cambridge Elements : Elements in Climate Change and Cities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top down or Bottom up process: two different ways to implement a local energy autonomy project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Laffréchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lehec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hansjörg Drewello, Thierry Vilmin, Margot Pellegrino Local energy transition, from practice to theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrialisation de la rénovation énergétique : un système d’acteurs en restructuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Le Moniteur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berthier S. &amp; Madec E, Construction hors-site. Méthodes-Outils- Retours d’expériences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition énergétique au défi d’un pouvoir faible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Nessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroloine Gallez et Olivier Coutard, L’Œil d’or, coll. Critiques et Cités. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une France post-carbone ? Freins et leviers d’une transition énergétique régionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comportements énergétiques des ménages franciliens : modélisation et spatialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Gallez et Olivier Coutard,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une France post-carbone ? Freins et leviers d’une transition énergétique régionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions L’Œil d’or, coll. Critiques et Cités, pp.239-260, 2023, 978-2-490437-23-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaunay, showing the way to socio-ecological transition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lehec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">open access. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isabella Lami et Elena Todella (dir.), Locally Organized Transition for Urban Sustainable Spaces;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-88-85745-83-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie(s) énergétique(s) : processus en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole nationale supériore d’architecture de Paris-Belleville, Institut Parus-Région, Comité d’histoire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intranquillité des territoires, Synthèse du cycle de conférences 2020-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lopez Fanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LOPEZ, F., PELLEGRINO, M., COUTARD, O. (dir.) Local energy autonomy : spaces, scales, politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs publics face à la densification spontanée: une comparaison franco-italienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parenthèses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEGER, J-M., MARIOLLE, B. (dir.). Densifier, dédensifier. Penser les campagnes urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reparamétrer l'urbanisme ? Le cas de l'optimisation environnementale des formes urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric de La Bachelerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dm Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Laffréchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parenthèses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARRY, S. (dir.), Territoires durables. De la recherche à la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travestimento della bellezza/Disguise of beauty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Grasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIRANTE R., PISCOPO C., SCALA P. (dir), La bellezza per  il rospo, Clean, Napoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la consommation énergétique domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROCHON, F., (dir.) Habitat et transition énergétique, L’Harmattan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durga puja festival in Kolkata. Quand un événement temporaire devient une saison pérenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GUEZ A., SUBREMON H (dir), Saisons des villes, Paris, Edition Donner Lieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogie tra i motivi decorativi dei solai in gesso e dei portoni lignei piemontesi: analisi tipologiche, spaziali e temporali per la ricerca territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Spano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPANO, A., I solai in gesso piemontesi. Catalogo dei motivi decorativi e loro distribuzione territoriale, CIRAAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intaglio del legno. Considerazioni sull’indefinito territorio tra arte, architettura e artigianato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPANO, A., I solai in gesso piemontesi. Catalogo dei motivi decorativi e loro distribuzione territoriale, CIRAAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cattedrale. Verifiche altimetriche e ricerche per la definizione della forma del syntronon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Spano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'ANDRIA, F., CAGGIA, M.P., ISMAELLI, T. (a cura di), Hierapolis di Frigia V. Le attività delle campagne di scavo e restauro 2004-2006, Istanbul 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fotogrammetria digitale per la descrizione delle strutture architettoniche; rilievo della forma e delle alterazioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Spano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiberto Chiabrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'ANDRIA, F., CAGGIA, M.P., ISMAELLI, T. (a cura di), Hierapolis di Frigia V. Le attività delle campagne di scavo e restauro 2004-2006, Istanbul 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcutta in fermo immagine. Tre luoghi da descrivere, comprendere, conoscere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRON, S., VIGLIOCCO, E., Impronte urbane_01. Les Lieux/les Choses/la Règle, Politecnico di Torino, Torino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terme Grandi. Rilievo metrico e lettura di stati di alterazione delle strutture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Spano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiberto Chiabrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'ANDRIA, F., CAGGIA, M.P., ISMAELLI, T. (a cura di), Hierapolis di Frigia V. Le attività delle campagne di scavo e restauro 2004-2006, Istanbul 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lo sguardo nella lettura urbana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRON, S., VIGLIOCCO, E, Intersezione, Ed. Arabafenice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charte de mutualisation et ouverture des données du projet Flex-Mediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Lormeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux de Chanaleilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Univ. Grenoble Alpes, CNRS, Sciences Po Grenoble - UGA, Pacte. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04946383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rénovation énergétique de l’habitat à travers l’industrialisation des procédés : enjeux, débats et réalisations en France et aux Pays-Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Wernert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Gustave Eiffeil. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA RENOVATION ENERGETIQUE DE L’HABITAT INDIVIDUEL EN FRANCE : UNE ANALYSE CROISEE DES DISPOSITIFS D’ACTION PUBLIQUE ET DE L’ACTION DES MENAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Spadaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PIA VILLE DE DEMAIN - ECOCITE DU GRAND ROISSY – ACTION 6.9. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MESH - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric de La Bachelerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Laffréchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES ACTEURS PUBLICS FACE AUX PHENOMENES DE DENSIFICATION SPONTANEE : UNE COMPARAISON FRANCO-ITALIENNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PUCA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête qualitative sur les modes de vie et les usages de l’énergie des habitants de Bussy-Saint-Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Coninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] -. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête qualitative sur les modes de vie et les usages de l’énergie des habitants de Montévrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coninck, F De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] -. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques de l’habitat aux modes de vie énergétiques : Flexibilité et cycles de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] -. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId233"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A59407F"/>
+    <w:nsid w:val="81A2EA39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="77D675B9"/>
+    <w:nsid w:val="278CEF85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135399v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Rupeka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01647-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244626v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978535v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Wernert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Chartier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/up.v7i2.5029" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292079v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Idt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723046v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Birgi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.124.0109" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292106v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292101v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157105v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schoetter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70169" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578585v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Allab" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Guo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kindinis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.11.028" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583194v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2017.07.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658215v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01570153v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourgeois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-2801-2017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01570141v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2017.06.021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301688v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Simonetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Chiesa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412062v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kindinis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205774v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Spano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205766v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreina Milan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Oliva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017897v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flamand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Levy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205775v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205773v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205777v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bisma Thakur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himadri Guha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450773v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248979v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550138v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyu Yang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ruggiero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhat Ozhan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550116v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488914v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djatouti Katia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Diaconu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550146v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269632v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550105v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938890v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Chartier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748965v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggiero Angela" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Becue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54118-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938903v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938914v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257972v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244678v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Henriot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molines" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244662v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978657v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978648v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258001v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978659v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257992v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257995v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244695v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257987v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329252v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vilmin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258005v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292185v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292182v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257965v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292198v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292195v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937980v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062334v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328710v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937974v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292192v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062325v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baudry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062327v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062316v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412066v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635600v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635604v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Spadaro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412063v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695011v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupont" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cingolani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Correira Laosengthong" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric de La Bachelerie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301704v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bethelot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412065v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kern" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301706v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205802v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coninck, F De" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Roudil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205801v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205779v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450783v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205780v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205807v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205803v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744982v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205806v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205808v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205781v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205804v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205782v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Magnaghi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205783v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205788v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Grasso" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205789v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205785v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205786v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205787v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684551v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gasull" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938875v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938881v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansjorg Drewello" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292166v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Monin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Esposito" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Palmioli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292173v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Albano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133457v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lopez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428842v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lopez Fanny" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938932v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938898v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lehec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550126v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292143v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292162v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978631v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257953v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062270v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062284v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062299v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Babut" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dm Morand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205809v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205790v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205791v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205793v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205792v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205794v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205795v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bonfanti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiberto Chiabrando" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205797v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205796v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205810v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946383v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Lormeteau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reverdy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux de Chanaleilles" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018337v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292205v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062306v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451269v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205798v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Coninck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gervais" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jouffe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205799v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205800v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135399v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Rupeka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01647-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244626v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978535v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Wernert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Chartier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/up.v7i2.5029" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292079v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Idt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723046v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Birgi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.124.0109" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292106v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292101v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937949v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157105v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schoetter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70169" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658215v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583194v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2017.07.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578585v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Allab" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Guo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kindinis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.11.028" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01570153v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourgeois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-2801-2017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01570141v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2017.06.021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301688v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Simonetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Chiesa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412062v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kindinis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017897v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flamand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Levy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205775v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreina Milan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205766v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Oliva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205774v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205772v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Spano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205773v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205777v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bisma Thakur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himadri Guha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450773v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248979v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550138v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyu Yang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ruggiero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhat Ozhan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488914v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djatouti Katia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Diaconu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550116v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550146v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269632v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550105v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938890v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Chartier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938903v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748965v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggiero Angela" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Becue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54118-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938914v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257972v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244678v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Henriot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molines" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244662v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258001v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978657v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978648v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257992v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257995v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978659v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244695v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257987v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329252v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vilmin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258005v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292185v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292182v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257965v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292198v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292195v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062334v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937980v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328710v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937974v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292192v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062327v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062325v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baudry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062316v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412066v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635600v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635604v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Spadaro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695011v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupont" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cingolani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Correira Laosengthong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric de La Bachelerie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301704v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bethelot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412063v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412065v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kern" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301706v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205779v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450783v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205802v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coninck, F De" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Roudil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205801v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205780v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744982v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205803v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205807v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205806v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205808v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205804v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205781v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205782v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Magnaghi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205783v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205788v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Grasso" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205789v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205785v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205786v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205787v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684551v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gasull" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938875v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938881v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansjorg Drewello" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292166v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Monin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Esposito" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Palmioli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292173v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Albano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133457v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lopez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428842v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lopez Fanny" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938932v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938898v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lehec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550126v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292143v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292162v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978631v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257953v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062270v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062284v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062299v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Babut" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dm Morand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205809v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205790v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205791v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205793v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205792v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205794v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205795v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bonfanti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiberto Chiabrando" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205797v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205796v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205810v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946383v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Lormeteau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reverdy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux de Chanaleilles" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018337v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292205v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062306v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451269v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205798v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Coninck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gervais" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jouffe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205799v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205800v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>