--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> margot pellegrino </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Date de naissance :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 23 juin 1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonction actuelle :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maître de conférences (Associate Professor) à l’Université Gustave Eiffel (depuis 2013) / Lab’Urba, Département de Génie Urbain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en architecture, Politecnico de Turin, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en architecture, Politecnico de Turin, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Aménagement de l’espace et Urbanisme – Université de Paris Ouest Nanterre la Défens et en Architecture - Politecnico de Turin, Italie, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implication dans la communauté scientifique française et internationale :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- CNU section 24 : membre nommé (2014-2015) ; membre élu (2015-2016/2018-2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de la commission permanente de la section 24 à l’UGE (depuis 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Co-pilote (avec S. Bognon) de l'axe Transitions, Adaptations et Résilience : TErritoires et Systèmes urbains (TARTES) du Lab'Urba depuis janvier 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Coordination (avec J. Laterrasse en 2014 ; O. Coutard en 2015-2016 ; Sylvy Jaglin et Marika Rupeka 2017-2020) de l’axe transversal « Ville et énergie » du Labex « Futurs urbains ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Réseau International de recherche sur les villes et l'urbanisation diffuse du Labex « Futurs urbains ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- membre du CAUE 77 depuis septembre 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- membre du Urban Climate Change Research Network (UCCRN) -  France depuis décembre 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- membre du comité scientifique de la série Elzéard –Maggioli Editore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable du Master 2 parcours « Développement urbain durable » de l’université Gustave Eiffel depuis 2017 (co-responsable depuis 2015).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable de la licence professionnelle « Assistant à chef de projet en aménagement de l’espace » de l’université Gustave Eiffel (2014-2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable de la mention « Métiers de l'aménagement du territoire et de l'urbanisme » de l’université Gustave Eiffel (2014-2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres activités :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Mise à disposition au sein de l’Institut de recherche Efficacity (10%; 2014-2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement de thèses de doctorat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Lucas Spadaro, « L’expérimentation urbaine : (ré)inventer les projets opérationnels et la planification stratégique pour la transition énergétique », direction : Nadia Arab, Co-encadrement : Margot Pellegrino. Inscription en thèse : automne 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Mariama Ndoye, « Modélisation des comportements de consommation énergétique des bâtiments résidentiels », direction : Jean-Pierre Lévy, Co-encadrement : Margot Pellegrino. Inscription en thèse : automne 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Serhat Ozhan, « Alternatives électriques au nucléaire : quels processus, formes et reconfigurations ? », direction : Katia Laffrechine, Co-encadrement : Margot Pellegrino. Inscription en thèse : janvier 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Angela Ruggiero, « Ce que la normalisation de l’adaptation fait aux territoires urbains », direction : Bruno Barroca, Vincent Bécu, Co-encadrement : Margot Pellegrino. Inscription en thèse : automne 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des projets de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">En cours :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2023 « INTENS - Fonctions d’interface énergétique dans les Villes des Nords et des Suds : objets, systèmes, acteurs, métiers », I-Site Futurs, projet Impulsion, Coord. S. Jaglin, M. Pellegrino</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2023 « UCCRN -  Urban Climate Change Research Network », Erasmus + program, coordination Mattia Leone, Université de Naples - Frédéric-II. Responsable pour l’Université Gustave Eiffel, partenaire du projet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2023 « Les enjeux de la massification de la rénovation énergétique: le cas d'Energiesprong », QUALITEL, Coord. Margot Pellegrino</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achevés :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2023 « URBA-RE, Enjeux urbains de la rénovation énergétique », I-SITE Future, Coord. Margot Pellegrino</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2022 « LOTUS - Locally organized transition of urban sustainable spaces », Erasmus + program, Coord. University of Applied Sciences Kehl. Membre de l’équipe du Lab’Urba, partenaire du projet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2022 « CRUD - Climate resilient Urban Design », B. Barroca porteur du projet pour l’Université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2021 « ANDRE - Modèles pour l'analyse, la décomposition et la reconstruction des données de consommations énergétique - le cas d'étude de la rénovation énergétique », I-Site Futurs, projet Impulsion, Coord. E. Nefzaoui (ESIEE). Responsable pour le Lab'Urba, partenaire du projet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2020  « La rénovation énergétique dans le tissu pavillonnaire », programme ECOCITE du grand Roissy, Coord. Idt et Pellegrino, Lab’Urba porteur du projet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2019 « VITE - Villes et transitions énergétiques : enjeux, leviers, processus et évaluation prospective pluridisciplinaire. Application à la région Ile de France » Programme ANR 2014, coord. C. Gallez et O. Coutard, LATTS. Membre de l’équipe du Lab’Urba, partenaire du projet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015- 2018 « MESH - Morphology : Environment, Sustainability and Human comfort », ADEME, MODEVALURB. Coord. : Frank Boutté Consultants. Membre de l’équipe du Lab’Urba, partenaire du projet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2017 « MApUCE - Modelisation Appliquee et droit de l'Urbanisme : Climat urbain et Energie ». Programme ANR « Villes et bâtiments durables ». Coord. Valéry Masson, GAME, avec LAVUE, CEJU-CIRTA, IRSTV, LIENS, LRA, LISST.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2016 « CORE - Confort et Optimisation pour la Rénovation Energétique », ADEME, Coord. Taoufik Souami, LATTS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2016 « EUREQUA – Evaluation multidisciplinaire et requalification environnementale des quartiers ». Programme ANR « Bâtiments et villes durables ». Coord. Sinda Haoues-Jouvé (LISST Toulouse) ; LAVUE partenaire (coord. Jean-Pierre Lévy) avec GAME, CEREA, ENSA-LRA, IFSTTAR, LPED, ATELIERS LION, IAU IdF.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2016 « Les acteurs publics face aux phénomènes de densification spontanée » Programme PUCA, coord. Joël Idt, LAB’URBA-GU</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014–2015 « Efficacité énergétique des éco-quartiers : pour un aménagement des modes de vie durable. Une évaluation des leviers d’action et des effets induits » Programme de recherche LabEx Futurs Urbains avec l’Epamarne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2013 « ENERGIHAB - La consommation énergétique : de la résidence à la ville. Aspects sociaux, techniques et économiques », programme ANR « Bâtiments et villes durables ». Coord. Jean-Pierre Lévy, LAVUE, en association avec le CSTB et EDF</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2011 « Riqualificazione, rigenerazione e valorizzazione degli insediamenti di edilizia sociale ad alta intensità abitativa realizzati nella periferie urbane nella seconda metà del ‘900 ». Programme PRIN – Coord. R. Di Giulio).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-2009 « Studio di un’area in trasformazione nella Circoscrizione di Torino » (Convention de recherche entre l’Ecole doctorale et la Circonscription 2 de Turin).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertwined renewable and digital transitions: a study on South Australia’s hybridized electricity system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marika Rupeka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-025-01647-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des centrales électriques virtuelles à la résilience du réseau électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marika Rupeka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Housing Net-Zero Energy Renovations With Energy Performance Contract: Incorporating Occupants’ Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (2), pp.5-19. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/up.v7i2.5029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the ostensible objectives of public policies to the reality of changes: Local orders of densification in the urban regions of Paris and Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance autonome des réseaux à Rome, Semarang (Indonésie) et en Ile-de-France : la fragilisation des communs dans le temps long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Nessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Birgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 124-125 (2), pp.109-126. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.124.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les centrales électriques virtuelles : le rôle des énergies renouvelables dans la reconfiguration de l'offre de flexibilité sur le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marika Rupeka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction21 France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’adaptation au changement climatique veut dire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs du bâtiment face au défi de la massification de la rénovation énergétique très performante : le cas de la démarche Energiesprong aux Pays-Bas et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du tissu urbain français pour la modélisation du climat urbain et de son interaction avec la consommation énergétique dans les bâtiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02157105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les acteurs publics face aux phénomènes de densification spontanée : une comparaison franco-italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier plan (Paris-La-Défense)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seven questions around interdisciplinarity in energy research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Research &amp; Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erss.2017.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and comfort assessment in educational building: Case study in a French university campus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Allab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nefzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Kindinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 143, pp.202-219. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2016.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrisation of the variety of human behaviour related to building energy consumption in the Town Energy Balance (SURFEX-TEB v. 8.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (7), pp.2801 - 2831. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-10-2801-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and mapping domestic energy behavior: Insights from a consumer survey in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Research &amp; Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erss.2017.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing thermal discomfort and energy consumption of Indian residential buildings: model validation by in-field measurements and simulation of low-cost interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Chiesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and comfort assessment in educational building: case study in a French university campus. Energy and Buildings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Allab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nefzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kindinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches croisées pour la modélisation acoustique en milieu urbain : une proposition méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies, Géopolitiques et Géostratégies Régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), p. 71-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futurama II. Tracking the presence of future in contemporary architecture representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreina Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Architecture as Connective-Collective Intelligence. Which Spaces of Interaction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreina Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Simonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing techniques, bioclimatic features and indoor thermal conditions inside heritage and modern buildings in Calcutta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abacus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craft data mapping and spatial analysis for historical landscape modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Spano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A passage to India. La consommation énergétique : du confort thermique aux statuts sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Choice of Brick Façade in Kolkata, India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bisma Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himadri Guha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Simonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience didactique dans la Deuxième Circonscription de Turin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience didactique dans la deuxième circonscription de Turin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Espaces témoins, 13, pp.200-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban nexus to enhance collective action for urban systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuyu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhat Ozhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Europe Research Alliance Conference 2026 : “Urban Transformation in a New Geopolitical Era? Nexus Thinking in Energy, Food, Ecological and Mobility Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Flexibility and the Role of Intermediaries: Theoretical Frameworks and Methodological Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djatouti Katia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Diaconu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENHR Grand Paris 2025 - Affordable Housing in Greening Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lab' Urba; Université Gustave Eiffel; UPEC, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications sociospatiales de l’action d’intermédiation des agrégateurs de l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l’énergie, Intermédiations énergétiques : régulations et territorialités à la lumière des sciences sociales,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-site housing renovation: insights from France and the Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Factory Homes: How are modern methods of construction (MMC) and offsite prefabrication reshaping the housing sector?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nottingham, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and digital transition: how virtual power plants are transforming existing electricity regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marika Rupeka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference "At the Intersection: Taking a Socio-technical Approach to the Digitization of Electricity Generation and the Grid”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Merseburg, Sep 2025, Merseburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurations du système sociotechnique électrique en Australie au prisme du stockage électrochimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENERGON 2025, Transition énergétique et reconfigurations des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrialisation de la rénovation énergétique : un système d’acteurs en restructuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Construction hors-site face à l’anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de l’ENSA de Versailles; Immobilière 3F; Maison de l’architecture Île-de-France, Oct 2023, Versailles, France. pp.165-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final roundtable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, experimentation and sustainability for agrivoltaic system design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Issue of Standards Development for Sustainable Cities and Communities : ISO 37101 Case Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruggiero Angela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Becue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INPUT2023, 12th Conference on Innovation in Urban and Regional Planning.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, L'Aquila, Italy. pp.325-336, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-54118-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter un monde plus chaud,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude Lieux &amp; enjeux « Habitat et confort thermique »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rénovation énergétique hors-site, entre local et global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Géopolitiques de Reims, Géopolitique des transitions énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience territoriale : De l’émergence du concept aux défis de l’action locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire « Adaptation et résilience territoriale : des concepts à l'action locale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCOP BL Evolution, Mar 2023, Web Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génie urbain entre sérieusement dans le jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Henriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Laffréchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Rencontres Internationales en Urbanisme (RIU) de l’APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Power Plants in the coordination of increasingly heterogenous electricity systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marika Rupeka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Governing heterogeneous urban energy landscapes: Global North and South perspectives : International Roundtable Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Limburg, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper, réagir, s'adapter, se transformer : La résilience territoriale au prisme des perspectives climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marika Rupeka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Résilience : "Design adaptatif de la résilience pour les communautés intelligentes et territoires durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Hauts-de-France &amp; Université Polytechnique Hauts-de-France, Nov 2022, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Power Plants in energy transition processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marika Rupeka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Climate Transformations: 3rd International Conference on Energy Research &amp; Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La garantie de performance énergétique dans les rénovations « Net Zero Energie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition écologique. Quelles évolutions attendues des pratiques en urbanisme ? 23èmes Rencontres Internationales en Urbanisme (RIU) de l’APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">conférence introductive : table ronde « La résilience territoriale : significations et réalisations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées du GREC francilien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREC - Groupe régional d’expertise sur le changement climatique et la transition écologique en Île-de-France, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurer la résilience des réseaux et des services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été « Les grands enjeux de la ville soutenable et résiliente »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la transition environnementale de l'Alliance Sorbonne Université et l'Université Laval, à Québec, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electricity System Flexibility: the Role of Virtual Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marika Rupeka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unlocking Flexibility: A research, policy, and practice workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Newcastle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical standards: a possible tool for the operationalization of the 2030 Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruggiero Angela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th international INU Study day "Beyond the future : emergencies, risks, challenges, transitions, and opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Italian Istituto Nazionale di Urbanistica (INU), Dec 2022, NAPLES, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience du réseau électrique: contribution des systèmes techniques alternatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la Transition Energétique, Grenoble Energy Transition Academy de l'Université de Grenoble-Alpes, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session du jeu urbEN : urbanisme et énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Laffréchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vilmin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales en Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APERAU, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie(s) énergétique(s) : processus en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de Conférences 2020-2021 l'intranquillité des territoires - Crises, résiliences, basculements : séance 4 Energie et choix stratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale supériore d’architecture de Paris-Belleville, Institut Paris-Région, Comité d’histoire, Mar 2021, Web, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Required innovations in policies, market and trades to scale-up net-zero energy renovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Energy and Society Conference, Energy transition: Does the mountain give birth to a mouse?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la résilience à travers l’évolution du système électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASTER PLAN énergie : pour une approche spatiale de l’énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Mons, May 2021, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coalitions et systèmes d’acteurs pour un saut d’échelle dans la rénovation énergétique de l’habitat social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Days – Vers la décarbonation des villes et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il clima cambia la città, la città cambia il clima. Il contributo della pedagogia per il progetto urbano napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de la Facoltà d'architecture, Università degli studi di Napoli, Federico II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net-zero energy renovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire du Laboratoire FULL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole polytechnique de Turin, Jun 2020, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coévolutions des systèmes techniques et des comportements : le cas de la rénovation énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nefzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coévolutions des usages et des systèmes sociotechniques de l'énergie (séminaire Labex Futurs Urbains)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up net zero energy renovation: what changes are needed in public policies and in private stakeholders' practices ?,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achieving Net Zero, international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La densification spontanée : les cas de Paris et Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaire du PUCA : L’urbanisation des campagnes en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale supérieure d’architecture de Strasbourg, Nov 2019, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The urban challenges of energy renovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Urbanism international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à une table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’urbanisation des campagnes en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cycle de rencontres du PUCA "Campagnes urbaines", Nov 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the environmental quality of urban morphologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Energy transition, climate change adaptation and disaster risk reduction perspectives in research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance, local energy initiatives and terroritial policies in Rome: considerations regarding urban peripheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Nessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Urban Energy Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rome, an unexpected laboratory for implementing the Energy Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Nessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International sustainability conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs publics face aux phénomènes de densification spontanée : une comparaison franco-italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche VERS DES POLITIQUES PUBLIQUES DE DENSIFICATION ET D’INTENSIFICATION « DOUCES » ? Ministère du logement et de l ’habitat durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comportements énergétiques des ménages: du modèle au territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition énergétique à l’épreuve des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentralisation et transition énergétique des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Spadaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition énergétique et résilience des territoires. Planifier, coopérer, expérimenter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Sint-Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’évaluation multicritère à l’optimisation paramétrique d’un tissu urbain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Cariolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cingolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Correira Laosengthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric de La Bachelerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs publics face aux phénomènes de densification « spontanée » : de la négociation avec les propriétaires privés à la gestion a posteriori des effets induits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bethelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, BRUXELLES, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'efficacité énergétique des bâtiments existants: le cas d'étude d'un campus universitaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Allab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nefzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kindinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Building Performance Simulation Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology, Environment, Sustainability, Human Comfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Cariolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cingolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Correira Laosengthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Building Performance Simulation Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the plan to its implementation: negotiating the rules of land law in order to control spontaneous densification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Conference of the International Academic Association for Planning Law and Property Rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-responsive residential buildings in India. Just a drop in the ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Chiesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate, 20-24 juillet 2015, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'induced effects' of spontaneous densification in individual housing districts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deutscher Kongress für Geographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de l'énergie et mobilité : la temporalité heurtée des organisations quotidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coninck, F De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Roudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales de sociologie de l’énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation énergétique domestique: vers une modélisation multiscalaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque M2E (Métiers de l’Énergie et de l’Environnement, 21 et 22 mai 2015, Ville d’Avray</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Avray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal judgments and adaptive behaviors: a study on the subjective side of thermal comfort in two University buildings in Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Windsor Conference: Counting the Cost of Comfort in a changing world Cumberland Lodge, Windsor, UK, 10-13 April 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Windsor, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La boite noire des comportements énergétiques domestiques : une étude qualitative et quantitative en Ile de France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Roudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Energie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRSTV, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energihab : from housing practices to energy lifestyles. Can we do quali from quanti?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème conférence international en Psychologie environnementale « Hybrid Spaces, Human Spaces, for a "Viable" Future »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boite noire des comportements énergétiques domestiques : une étude qualitative et quantitative en Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Roudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Energie et société, IRSTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude du confort thermique et des comportements d’adaptation à retombée énergétique : un terrain de rencontre fertile entre SPI et SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Energie et société, IRSTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confort thermique : des normes aux représentations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire « Lieux et enjeux », CRH, LAVUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A passage to India. La consommation énergétique: du confort thermique aux statuts sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Internationales de Sociologie de l’Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Architecture as connective-collective intelligence. Nodes and resources of ‘sustainable developments’ in times of crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreina Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Simonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World Sustainable Forum, 1-30 November 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, online event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in urban and architectural composition practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreina Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Magnaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A field survey in Calcutta. Architectural issues, thermal comfort and adaptive mechanisms in hot humid climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The changing context of comfort in an unpredictable world. Cumberland Lodge, Windsor, UK, 12-15 April 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Windsor, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenire nel contesto urbano. Travestimenti e traduzioni della venustas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Grasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurau '10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futurama, il mito magmatico dell’innovazione in architettura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreina Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rete Vitruvio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the knowledge of cultural heritage: GIS-based analysis to compare handicraft evidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Spano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and technology for the Safeguard of Cultural Heritage in the Mediterranean Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19° in a house in Kolkata. Air conditioning as a critical issue for domestic energy consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">domestic energy use and CO2 emissions in existing dwellings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La città ecologica in nuce: la periferia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreina Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abitare il futuro.. dopo Copenhagen,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flex-Mediation Intermédiation avec les utilisateurs finaux au prisme de la variabilité des énergies renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gasull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rodet-Kroichvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Artis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TASE'24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rénovation énergétique hors-site de l’habitat. Enjeux, premières réalisations et débats en France et aux Pays-Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Ecole Nationale des Ponts et Chaussées. 2025, 978-2-85978-581-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Energy Transitions in Europe: From Practice to Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjorg Drewello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vilmin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. 2024, 978-3-031-67765-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures plurielles de l'urbanisation diffuse. Une mise en regard entre l'Asie et l'Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Palmioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Œil d’or. L'Oeil d'Or, 2024, 9782490437368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pezzi di città. Disegnare e organizzare nuovi spazi, esercizi di un approccio multi disciplinare/ Morceaux de ville. Dessiner et organiser de nouveaux espaces: approches multi-disciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Albano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Gron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maggioli Editore. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy autonomy: spaces, scales, politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires de l’autonomie énergétique : espaces, échelles et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lopez Fanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. Collection Génie urbain (vol. 1), 2019, 9781784055981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris, France: Urban Design Climate Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Assessment Report on Climate Change and Cities (ARC3.3) - UCCRN Case Study Docking Station</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2024, Cambridge Elements : Elements in Climate Change and Cities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top down or Bottom up process: two different ways to implement a local energy autonomy project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Laffréchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lehec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hansjörg Drewello, Thierry Vilmin, Margot Pellegrino Local energy transition, from practice to theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrialisation de la rénovation énergétique : un système d’acteurs en restructuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Le Moniteur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berthier S. &amp; Madec E, Construction hors-site. Méthodes-Outils- Retours d’expériences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition énergétique au défi d’un pouvoir faible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Nessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroloine Gallez et Olivier Coutard, L’Œil d’or, coll. Critiques et Cités. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une France post-carbone ? Freins et leviers d’une transition énergétique régionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comportements énergétiques des ménages franciliens : modélisation et spatialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Gallez et Olivier Coutard,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une France post-carbone ? Freins et leviers d’une transition énergétique régionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions L’Œil d’or, coll. Critiques et Cités, pp.239-260, 2023, 978-2-490437-23-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaunay, showing the way to socio-ecological transition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lehec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">open access. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isabella Lami et Elena Todella (dir.), Locally Organized Transition for Urban Sustainable Spaces;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-88-85745-83-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie(s) énergétique(s) : processus en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole nationale supériore d’architecture de Paris-Belleville, Institut Parus-Région, Comité d’histoire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intranquillité des territoires, Synthèse du cycle de conférences 2020-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lopez Fanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LOPEZ, F., PELLEGRINO, M., COUTARD, O. (dir.) Local energy autonomy : spaces, scales, politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs publics face à la densification spontanée: une comparaison franco-italienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parenthèses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEGER, J-M., MARIOLLE, B. (dir.). Densifier, dédensifier. Penser les campagnes urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reparamétrer l'urbanisme ? Le cas de l'optimisation environnementale des formes urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric de La Bachelerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dm Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Laffréchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parenthèses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARRY, S. (dir.), Territoires durables. De la recherche à la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travestimento della bellezza/Disguise of beauty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Grasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIRANTE R., PISCOPO C., SCALA P. (dir), La bellezza per  il rospo, Clean, Napoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la consommation énergétique domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROCHON, F., (dir.) Habitat et transition énergétique, L’Harmattan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durga puja festival in Kolkata. Quand un événement temporaire devient une saison pérenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GUEZ A., SUBREMON H (dir), Saisons des villes, Paris, Edition Donner Lieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogie tra i motivi decorativi dei solai in gesso e dei portoni lignei piemontesi: analisi tipologiche, spaziali e temporali per la ricerca territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Spano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPANO, A., I solai in gesso piemontesi. Catalogo dei motivi decorativi e loro distribuzione territoriale, CIRAAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intaglio del legno. Considerazioni sull’indefinito territorio tra arte, architettura e artigianato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPANO, A., I solai in gesso piemontesi. Catalogo dei motivi decorativi e loro distribuzione territoriale, CIRAAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cattedrale. Verifiche altimetriche e ricerche per la definizione della forma del syntronon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Spano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'ANDRIA, F., CAGGIA, M.P., ISMAELLI, T. (a cura di), Hierapolis di Frigia V. Le attività delle campagne di scavo e restauro 2004-2006, Istanbul 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fotogrammetria digitale per la descrizione delle strutture architettoniche; rilievo della forma e delle alterazioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Spano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiberto Chiabrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'ANDRIA, F., CAGGIA, M.P., ISMAELLI, T. (a cura di), Hierapolis di Frigia V. Le attività delle campagne di scavo e restauro 2004-2006, Istanbul 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcutta in fermo immagine. Tre luoghi da descrivere, comprendere, conoscere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRON, S., VIGLIOCCO, E., Impronte urbane_01. Les Lieux/les Choses/la Règle, Politecnico di Torino, Torino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terme Grandi. Rilievo metrico e lettura di stati di alterazione delle strutture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Spano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiberto Chiabrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'ANDRIA, F., CAGGIA, M.P., ISMAELLI, T. (a cura di), Hierapolis di Frigia V. Le attività delle campagne di scavo e restauro 2004-2006, Istanbul 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lo sguardo nella lettura urbana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRON, S., VIGLIOCCO, E, Intersezione, Ed. Arabafenice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charte de mutualisation et ouverture des données du projet Flex-Mediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Lormeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux de Chanaleilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Univ. Grenoble Alpes, CNRS, Sciences Po Grenoble - UGA, Pacte. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04946383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rénovation énergétique de l’habitat à travers l’industrialisation des procédés : enjeux, débats et réalisations en France et aux Pays-Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Wernert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Gustave Eiffeil. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA RENOVATION ENERGETIQUE DE L’HABITAT INDIVIDUEL EN FRANCE : UNE ANALYSE CROISEE DES DISPOSITIFS D’ACTION PUBLIQUE ET DE L’ACTION DES MENAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Spadaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PIA VILLE DE DEMAIN - ECOCITE DU GRAND ROISSY – ACTION 6.9. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MESH - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric de La Bachelerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Laffréchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES ACTEURS PUBLICS FACE AUX PHENOMENES DE DENSIFICATION SPONTANEE : UNE COMPARAISON FRANCO-ITALIENNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PUCA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête qualitative sur les modes de vie et les usages de l’énergie des habitants de Bussy-Saint-Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Coninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] -. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête qualitative sur les modes de vie et les usages de l’énergie des habitants de Montévrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coninck, F De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] -. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques de l’habitat aux modes de vie énergétiques : Flexibilité et cycles de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] -. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId233"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> margot pellegrino </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Date de naissance :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 23 juin 1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonction actuelle :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maître de conférences (Associate Professor) à l’Université Gustave Eiffel (depuis 2013) / Lab’Urba, Département de Génie Urbain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en architecture, Politecnico de Turin, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en architecture, Politecnico de Turin, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Aménagement de l’espace et Urbanisme – Université de Paris Ouest Nanterre la Défens et en Architecture - Politecnico de Turin, Italie, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implication dans la communauté scientifique française et internationale :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- CNU section 24 : membre nommé (2014-2015) ; membre élu (2015-2016/2018-2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de la commission permanente de la section 24 à l’UGE (depuis 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Co-pilote (avec S. Bognon) de l'axe Transitions, Adaptations et Résilience : TErritoires et Systèmes urbains (TARTES) du Lab'Urba depuis janvier 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Coordination (avec J. Laterrasse en 2014 ; O. Coutard en 2015-2016 ; Sylvy Jaglin et Marika Rupeka 2017-2020) de l’axe transversal « Ville et énergie » du Labex « Futurs urbains ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Réseau International de recherche sur les villes et l'urbanisation diffuse du Labex « Futurs urbains ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- membre du CAUE 77 depuis septembre 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- membre du Urban Climate Change Research Network (UCCRN) -  France depuis décembre 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- membre du comité scientifique de la série Elzéard –Maggioli Editore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable du Master 2 parcours « Développement urbain durable » de l’université Gustave Eiffel depuis 2017 (co-responsable depuis 2015).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable de la licence professionnelle « Assistant à chef de projet en aménagement de l’espace » de l’université Gustave Eiffel (2014-2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable de la mention « Métiers de l'aménagement du territoire et de l'urbanisme » de l’université Gustave Eiffel (2014-2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres activités :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Mise à disposition au sein de l’Institut de recherche Efficacity (10%; 2014-2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement de thèses de doctorat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Lucas Spadaro, « L’expérimentation urbaine : (ré)inventer les projets opérationnels et la planification stratégique pour la transition énergétique », direction : Nadia Arab, Co-encadrement : Margot Pellegrino. Inscription en thèse : automne 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Mariama Ndoye, « Modélisation des comportements de consommation énergétique des bâtiments résidentiels », direction : Jean-Pierre Lévy, Co-encadrement : Margot Pellegrino. Inscription en thèse : automne 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Serhat Ozhan, « Alternatives électriques au nucléaire : quels processus, formes et reconfigurations ? », direction : Katia Laffrechine, Co-encadrement : Margot Pellegrino. Inscription en thèse : janvier 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Angela Ruggiero, « Ce que la normalisation de l’adaptation fait aux territoires urbains », direction : Bruno Barroca, Vincent Bécu, Co-encadrement : Margot Pellegrino. Inscription en thèse : automne 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des projets de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">En cours :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2023 « INTENS - Fonctions d’interface énergétique dans les Villes des Nords et des Suds : objets, systèmes, acteurs, métiers », I-Site Futurs, projet Impulsion, Coord. S. Jaglin, M. Pellegrino</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2023 « UCCRN -  Urban Climate Change Research Network », Erasmus + program, coordination Mattia Leone, Université de Naples - Frédéric-II. Responsable pour l’Université Gustave Eiffel, partenaire du projet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2023 « Les enjeux de la massification de la rénovation énergétique: le cas d'Energiesprong », QUALITEL, Coord. Margot Pellegrino</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achevés :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2023 « URBA-RE, Enjeux urbains de la rénovation énergétique », I-SITE Future, Coord. Margot Pellegrino</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2022 « LOTUS - Locally organized transition of urban sustainable spaces », Erasmus + program, Coord. University of Applied Sciences Kehl. Membre de l’équipe du Lab’Urba, partenaire du projet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2022 « CRUD - Climate resilient Urban Design », B. Barroca porteur du projet pour l’Université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2021 « ANDRE - Modèles pour l'analyse, la décomposition et la reconstruction des données de consommations énergétique - le cas d'étude de la rénovation énergétique », I-Site Futurs, projet Impulsion, Coord. E. Nefzaoui (ESIEE). Responsable pour le Lab'Urba, partenaire du projet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2020  « La rénovation énergétique dans le tissu pavillonnaire », programme ECOCITE du grand Roissy, Coord. Idt et Pellegrino, Lab’Urba porteur du projet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2019 « VITE - Villes et transitions énergétiques : enjeux, leviers, processus et évaluation prospective pluridisciplinaire. Application à la région Ile de France » Programme ANR 2014, coord. C. Gallez et O. Coutard, LATTS. Membre de l’équipe du Lab’Urba, partenaire du projet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015- 2018 « MESH - Morphology : Environment, Sustainability and Human comfort », ADEME, MODEVALURB. Coord. : Frank Boutté Consultants. Membre de l’équipe du Lab’Urba, partenaire du projet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2017 « MApUCE - Modelisation Appliquee et droit de l'Urbanisme : Climat urbain et Energie ». Programme ANR « Villes et bâtiments durables ». Coord. Valéry Masson, GAME, avec LAVUE, CEJU-CIRTA, IRSTV, LIENS, LRA, LISST.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2016 « CORE - Confort et Optimisation pour la Rénovation Energétique », ADEME, Coord. Taoufik Souami, LATTS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2016 « EUREQUA – Evaluation multidisciplinaire et requalification environnementale des quartiers ». Programme ANR « Bâtiments et villes durables ». Coord. Sinda Haoues-Jouvé (LISST Toulouse) ; LAVUE partenaire (coord. Jean-Pierre Lévy) avec GAME, CEREA, ENSA-LRA, IFSTTAR, LPED, ATELIERS LION, IAU IdF.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2016 « Les acteurs publics face aux phénomènes de densification spontanée » Programme PUCA, coord. Joël Idt, LAB’URBA-GU</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014–2015 « Efficacité énergétique des éco-quartiers : pour un aménagement des modes de vie durable. Une évaluation des leviers d’action et des effets induits » Programme de recherche LabEx Futurs Urbains avec l’Epamarne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2013 « ENERGIHAB - La consommation énergétique : de la résidence à la ville. Aspects sociaux, techniques et économiques », programme ANR « Bâtiments et villes durables ». Coord. Jean-Pierre Lévy, LAVUE, en association avec le CSTB et EDF</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2011 « Riqualificazione, rigenerazione e valorizzazione degli insediamenti di edilizia sociale ad alta intensità abitativa realizzati nella periferie urbane nella seconda metà del ‘900 ». Programme PRIN – Coord. R. Di Giulio).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-2009 « Studio di un’area in trasformazione nella Circoscrizione di Torino » (Convention de recherche entre l’Ecole doctorale et la Circonscription 2 de Turin).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertwined renewable and digital transitions: a study on South Australia’s hybridized electricity system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marika Rupeka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-025-01647-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des centrales électriques virtuelles à la résilience du réseau électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marika Rupeka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Housing Net-Zero Energy Renovations With Energy Performance Contract: Incorporating Occupants’ Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (2), pp.5-19. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/up.v7i2.5029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the ostensible objectives of public policies to the reality of changes: Local orders of densification in the urban regions of Paris and Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance autonome des réseaux à Rome, Semarang (Indonésie) et en Ile-de-France : la fragilisation des communs dans le temps long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Nessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Birgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 124-125 (2), pp.109-126. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.124.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les centrales électriques virtuelles : le rôle des énergies renouvelables dans la reconfiguration de l'offre de flexibilité sur le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marika Rupeka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction21 France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’adaptation au changement climatique veut dire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs du bâtiment face au défi de la massification de la rénovation énergétique très performante : le cas de la démarche Energiesprong aux Pays-Bas et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du tissu urbain français pour la modélisation du climat urbain et de son interaction avec la consommation énergétique dans les bâtiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02157105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and mapping domestic energy behavior: Insights from a consumer survey in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Research &amp; Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erss.2017.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrisation of the variety of human behaviour related to building energy consumption in the Town Energy Balance (SURFEX-TEB v. 8.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (7), pp.2801 - 2831. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-10-2801-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les acteurs publics face aux phénomènes de densification spontanée : une comparaison franco-italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier plan (Paris-La-Défense)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seven questions around interdisciplinarity in energy research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Research &amp; Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erss.2017.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and comfort assessment in educational building: Case study in a French university campus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Allab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nefzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Kindinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 143, pp.202-219. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2016.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and comfort assessment in educational building: case study in a French university campus. Energy and Buildings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Allab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nefzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kindinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing thermal discomfort and energy consumption of Indian residential buildings: model validation by in-field measurements and simulation of low-cost interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Chiesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches croisées pour la modélisation acoustique en milieu urbain : une proposition méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies, Géopolitiques et Géostratégies Régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), p. 71-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futurama II. Tracking the presence of future in contemporary architecture representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreina Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Architecture as Connective-Collective Intelligence. Which Spaces of Interaction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreina Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Simonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing techniques, bioclimatic features and indoor thermal conditions inside heritage and modern buildings in Calcutta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abacus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craft data mapping and spatial analysis for historical landscape modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Spano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A passage to India. La consommation énergétique : du confort thermique aux statuts sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Choice of Brick Façade in Kolkata, India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bisma Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himadri Guha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Simonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience didactique dans la Deuxième Circonscription de Turin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience didactique dans la deuxième circonscription de Turin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Espaces témoins, 13, pp.200-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban nexus to enhance collective action for urban systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuyu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhat Ozhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UERA Conference 2026 : Urban Transformation in a New Geopolitical Era? Nexus Thinking in Energy, Food, Ecological and Mobility Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurations du système sociotechnique électrique en Australie au prisme du stockage électrochimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENERGON 2025, Transition énergétique et reconfigurations des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Flexibility and the Role of Intermediaries: Theoretical Frameworks and Methodological Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djatouti Katia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Diaconu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENHR Grand Paris 2025 - Affordable Housing in Greening Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lab' Urba; Université Gustave Eiffel; UPEC, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications sociospatiales de l’action d’intermédiation des agrégateurs de l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l’énergie, Intermédiations énergétiques : régulations et territorialités à la lumière des sciences sociales,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-site housing renovation: insights from France and the Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Factory Homes: How are modern methods of construction (MMC) and offsite prefabrication reshaping the housing sector?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nottingham, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and digital transition: how virtual power plants are transforming existing electricity regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marika Rupeka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference "At the Intersection: Taking a Socio-technical Approach to the Digitization of Electricity Generation and the Grid”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Merseburg, Sep 2025, Merseburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rénovation énergétique hors-site, entre local et global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Géopolitiques de Reims, Géopolitique des transitions énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrialisation de la rénovation énergétique : un système d’acteurs en restructuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Construction hors-site face à l’anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de l’ENSA de Versailles; Immobilière 3F; Maison de l’architecture Île-de-France, Oct 2023, Versailles, France. pp.165-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Issue of Standards Development for Sustainable Cities and Communities : ISO 37101 Case Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruggiero Angela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Becue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INPUT2023, 12th Conference on Innovation in Urban and Regional Planning.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, L'Aquila, Italy. pp.325-336, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-54118-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final roundtable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, experimentation and sustainability for agrivoltaic system design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter un monde plus chaud,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude Lieux &amp; enjeux « Habitat et confort thermique »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience territoriale : De l’émergence du concept aux défis de l’action locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire « Adaptation et résilience territoriale : des concepts à l'action locale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCOP BL Evolution, Mar 2023, Web Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génie urbain entre sérieusement dans le jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Henriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Laffréchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Rencontres Internationales en Urbanisme (RIU) de l’APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Power Plants in the coordination of increasingly heterogenous electricity systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marika Rupeka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Governing heterogeneous urban energy landscapes: Global North and South perspectives : International Roundtable Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Limburg, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session du jeu urbEN : urbanisme et énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Laffréchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vilmin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales en Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APERAU, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper, réagir, s'adapter, se transformer : La résilience territoriale au prisme des perspectives climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marika Rupeka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Résilience : "Design adaptatif de la résilience pour les communautés intelligentes et territoires durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Hauts-de-France &amp; Université Polytechnique Hauts-de-France, Nov 2022, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Power Plants in energy transition processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marika Rupeka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Climate Transformations: 3rd International Conference on Energy Research &amp; Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La garantie de performance énergétique dans les rénovations « Net Zero Energie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition écologique. Quelles évolutions attendues des pratiques en urbanisme ? 23èmes Rencontres Internationales en Urbanisme (RIU) de l’APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electricity System Flexibility: the Role of Virtual Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marika Rupeka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unlocking Flexibility: A research, policy, and practice workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Newcastle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">conférence introductive : table ronde « La résilience territoriale : significations et réalisations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées du GREC francilien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREC - Groupe régional d’expertise sur le changement climatique et la transition écologique en Île-de-France, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurer la résilience des réseaux et des services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été « Les grands enjeux de la ville soutenable et résiliente »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la transition environnementale de l'Alliance Sorbonne Université et l'Université Laval, à Québec, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical standards: a possible tool for the operationalization of the 2030 Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruggiero Angela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th international INU Study day "Beyond the future : emergencies, risks, challenges, transitions, and opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Italian Istituto Nazionale di Urbanistica (INU), Dec 2022, NAPLES, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience du réseau électrique: contribution des systèmes techniques alternatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la Transition Energétique, Grenoble Energy Transition Academy de l'Université de Grenoble-Alpes, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coalitions et systèmes d’acteurs pour un saut d’échelle dans la rénovation énergétique de l’habitat social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Days – Vers la décarbonation des villes et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie(s) énergétique(s) : processus en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de Conférences 2020-2021 l'intranquillité des territoires - Crises, résiliences, basculements : séance 4 Energie et choix stratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale supériore d’architecture de Paris-Belleville, Institut Paris-Région, Comité d’histoire, Mar 2021, Web, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Required innovations in policies, market and trades to scale-up net-zero energy renovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Energy and Society Conference, Energy transition: Does the mountain give birth to a mouse?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la résilience à travers l’évolution du système électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASTER PLAN énergie : pour une approche spatiale de l’énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Mons, May 2021, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il clima cambia la città, la città cambia il clima. Il contributo della pedagogia per il progetto urbano napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de la Facoltà d'architecture, Università degli studi di Napoli, Federico II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net-zero energy renovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire du Laboratoire FULL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole polytechnique de Turin, Jun 2020, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à une table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’urbanisation des campagnes en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cycle de rencontres du PUCA "Campagnes urbaines", Nov 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coévolutions des systèmes techniques et des comportements : le cas de la rénovation énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nefzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coévolutions des usages et des systèmes sociotechniques de l'énergie (séminaire Labex Futurs Urbains)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up net zero energy renovation: what changes are needed in public policies and in private stakeholders' practices ?,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achieving Net Zero, international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La densification spontanée : les cas de Paris et Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaire du PUCA : L’urbanisation des campagnes en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale supérieure d’architecture de Strasbourg, Nov 2019, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The urban challenges of energy renovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Urbanism international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the environmental quality of urban morphologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Energy transition, climate change adaptation and disaster risk reduction perspectives in research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance, local energy initiatives and terroritial policies in Rome: considerations regarding urban peripheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Nessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Urban Energy Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rome, an unexpected laboratory for implementing the Energy Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Nessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International sustainability conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentralisation et transition énergétique des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Spadaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition énergétique et résilience des territoires. Planifier, coopérer, expérimenter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Sint-Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs publics face aux phénomènes de densification spontanée : une comparaison franco-italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche VERS DES POLITIQUES PUBLIQUES DE DENSIFICATION ET D’INTENSIFICATION « DOUCES » ? Ministère du logement et de l ’habitat durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comportements énergétiques des ménages: du modèle au territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition énergétique à l’épreuve des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the plan to its implementation: negotiating the rules of land law in order to control spontaneous densification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Conference of the International Academic Association for Planning Law and Property Rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs publics face aux phénomènes de densification « spontanée » : de la négociation avec les propriétaires privés à la gestion a posteriori des effets induits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bethelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, BRUXELLES, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’évaluation multicritère à l’optimisation paramétrique d’un tissu urbain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Cariolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cingolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Correira Laosengthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric de La Bachelerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'efficacité énergétique des bâtiments existants: le cas d'étude d'un campus universitaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Allab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nefzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kindinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Building Performance Simulation Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology, Environment, Sustainability, Human Comfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Cariolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cingolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Correira Laosengthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Building Performance Simulation Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-responsive residential buildings in India. Just a drop in the ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Chiesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate, 20-24 juillet 2015, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'induced effects' of spontaneous densification in individual housing districts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deutscher Kongress für Geographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de l'énergie et mobilité : la temporalité heurtée des organisations quotidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coninck, F De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Roudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales de sociologie de l’énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation énergétique domestique: vers une modélisation multiscalaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque M2E (Métiers de l’Énergie et de l’Environnement, 21 et 22 mai 2015, Ville d’Avray</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Avray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal judgments and adaptive behaviors: a study on the subjective side of thermal comfort in two University buildings in Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Windsor Conference: Counting the Cost of Comfort in a changing world Cumberland Lodge, Windsor, UK, 10-13 April 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Windsor, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La boite noire des comportements énergétiques domestiques : une étude qualitative et quantitative en Ile de France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Roudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Energie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRSTV, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energihab : from housing practices to energy lifestyles. Can we do quali from quanti?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème conférence international en Psychologie environnementale « Hybrid Spaces, Human Spaces, for a "Viable" Future »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boite noire des comportements énergétiques domestiques : une étude qualitative et quantitative en Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Roudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Energie et société, IRSTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude du confort thermique et des comportements d’adaptation à retombée énergétique : un terrain de rencontre fertile entre SPI et SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Energie et société, IRSTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confort thermique : des normes aux représentations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire « Lieux et enjeux », CRH, LAVUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A passage to India. La consommation énergétique: du confort thermique aux statuts sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Internationales de Sociologie de l’Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Architecture as connective-collective intelligence. Nodes and resources of ‘sustainable developments’ in times of crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreina Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Simonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World Sustainable Forum, 1-30 November 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, online event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in urban and architectural composition practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreina Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Magnaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A field survey in Calcutta. Architectural issues, thermal comfort and adaptive mechanisms in hot humid climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The changing context of comfort in an unpredictable world. Cumberland Lodge, Windsor, UK, 12-15 April 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Windsor, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La città ecologica in nuce: la periferia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreina Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abitare il futuro.. dopo Copenhagen,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenire nel contesto urbano. Travestimenti e traduzioni della venustas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Grasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurau '10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futurama, il mito magmatico dell’innovazione in architettura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreina Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rete Vitruvio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the knowledge of cultural heritage: GIS-based analysis to compare handicraft evidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Spano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and technology for the Safeguard of Cultural Heritage in the Mediterranean Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19° in a house in Kolkata. Air conditioning as a critical issue for domestic energy consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">domestic energy use and CO2 emissions in existing dwellings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flex-Mediation Intermédiation avec les utilisateurs finaux au prisme de la variabilité des énergies renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gasull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rodet-Kroichvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Artis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TASE'24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rénovation énergétique hors-site de l’habitat. Enjeux, premières réalisations et débats en France et aux Pays-Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Ecole Nationale des Ponts et Chaussées. 2025, 978-2-85978-581-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures plurielles de l'urbanisation diffuse. Une mise en regard entre l'Asie et l'Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Palmioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Œil d’or. L'Oeil d'Or, 2024, 9782490437368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Energy Transitions in Europe: From Practice to Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjorg Drewello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vilmin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. 2024, 978-3-031-67765-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pezzi di città. Disegnare e organizzare nuovi spazi, esercizi di un approccio multi disciplinare/ Morceaux de ville. Dessiner et organiser de nouveaux espaces: approches multi-disciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Albano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Gron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maggioli Editore. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy autonomy: spaces, scales, politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires de l’autonomie énergétique : espaces, échelles et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lopez Fanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. Collection Génie urbain (vol. 1), 2019, 9781784055981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrialisation de la rénovation énergétique : un système d’acteurs en restructuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Le Moniteur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire hors-site. Méthodes-Outils- Retours d’expériences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-281-14761-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris, France: Urban Design Climate Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Assessment Report on Climate Change and Cities (ARC3.3) - UCCRN Case Study Docking Station</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2024, Cambridge Elements : Elements in Climate Change and Cities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top down or Bottom up process: two different ways to implement a local energy autonomy project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Laffréchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lehec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hansjörg Drewello, Thierry Vilmin, Margot Pellegrino Local energy transition, from practice to theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition énergétique au défi d’un pouvoir faible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Nessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroloine Gallez et Olivier Coutard, L’Œil d’or, coll. Critiques et Cités. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une France post-carbone ? Freins et leviers d’une transition énergétique régionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comportements énergétiques des ménages franciliens : modélisation et spatialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Gallez et Olivier Coutard,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une France post-carbone ? Freins et leviers d’une transition énergétique régionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions L’Œil d’or, coll. Critiques et Cités, pp.239-260, 2023, 978-2-490437-23-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaunay, showing the way to socio-ecological transition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lehec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">open access. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isabella Lami et Elena Todella (dir.), Locally Organized Transition for Urban Sustainable Spaces;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-88-85745-83-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie(s) énergétique(s) : processus en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole nationale supériore d’architecture de Paris-Belleville, Institut Parus-Région, Comité d’histoire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intranquillité des territoires, Synthèse du cycle de conférences 2020-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lopez Fanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LOPEZ, F., PELLEGRINO, M., COUTARD, O. (dir.) Local energy autonomy : spaces, scales, politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reparamétrer l'urbanisme ? Le cas de l'optimisation environnementale des formes urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric de La Bachelerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dm Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Laffréchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parenthèses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARRY, S. (dir.), Territoires durables. De la recherche à la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs publics face à la densification spontanée: une comparaison franco-italienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parenthèses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEGER, J-M., MARIOLLE, B. (dir.). Densifier, dédensifier. Penser les campagnes urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travestimento della bellezza/Disguise of beauty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Grasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIRANTE R., PISCOPO C., SCALA P. (dir), La bellezza per  il rospo, Clean, Napoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la consommation énergétique domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROCHON, F., (dir.) Habitat et transition énergétique, L’Harmattan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intaglio del legno. Considerazioni sull’indefinito territorio tra arte, architettura e artigianato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPANO, A., I solai in gesso piemontesi. Catalogo dei motivi decorativi e loro distribuzione territoriale, CIRAAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durga puja festival in Kolkata. Quand un événement temporaire devient une saison pérenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GUEZ A., SUBREMON H (dir), Saisons des villes, Paris, Edition Donner Lieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogie tra i motivi decorativi dei solai in gesso e dei portoni lignei piemontesi: analisi tipologiche, spaziali e temporali per la ricerca territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Spano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPANO, A., I solai in gesso piemontesi. Catalogo dei motivi decorativi e loro distribuzione territoriale, CIRAAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cattedrale. Verifiche altimetriche e ricerche per la definizione della forma del syntronon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Spano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'ANDRIA, F., CAGGIA, M.P., ISMAELLI, T. (a cura di), Hierapolis di Frigia V. Le attività delle campagne di scavo e restauro 2004-2006, Istanbul 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fotogrammetria digitale per la descrizione delle strutture architettoniche; rilievo della forma e delle alterazioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Spano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiberto Chiabrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'ANDRIA, F., CAGGIA, M.P., ISMAELLI, T. (a cura di), Hierapolis di Frigia V. Le attività delle campagne di scavo e restauro 2004-2006, Istanbul 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcutta in fermo immagine. Tre luoghi da descrivere, comprendere, conoscere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRON, S., VIGLIOCCO, E., Impronte urbane_01. Les Lieux/les Choses/la Règle, Politecnico di Torino, Torino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terme Grandi. Rilievo metrico e lettura di stati di alterazione delle strutture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Spano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiberto Chiabrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'ANDRIA, F., CAGGIA, M.P., ISMAELLI, T. (a cura di), Hierapolis di Frigia V. Le attività delle campagne di scavo e restauro 2004-2006, Istanbul 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lo sguardo nella lettura urbana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRON, S., VIGLIOCCO, E, Intersezione, Ed. Arabafenice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charte de mutualisation et ouverture des données du projet Flex-Mediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Lormeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux de Chanaleilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Univ. Grenoble Alpes, CNRS, Sciences Po Grenoble - UGA, Pacte. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04946383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rénovation énergétique de l’habitat à travers l’industrialisation des procédés : enjeux, débats et réalisations en France et aux Pays-Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Wernert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Gustave Eiffeil. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA RENOVATION ENERGETIQUE DE L’HABITAT INDIVIDUEL EN FRANCE : UNE ANALYSE CROISEE DES DISPOSITIFS D’ACTION PUBLIQUE ET DE L’ACTION DES MENAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Spadaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PIA VILLE DE DEMAIN - ECOCITE DU GRAND ROISSY – ACTION 6.9. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MESH - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric de La Bachelerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Laffréchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES ACTEURS PUBLICS FACE AUX PHENOMENES DE DENSIFICATION SPONTANEE : UNE COMPARAISON FRANCO-ITALIENNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PUCA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête qualitative sur les modes de vie et les usages de l’énergie des habitants de Bussy-Saint-Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Coninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] -. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête qualitative sur les modes de vie et les usages de l’énergie des habitants de Montévrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coninck, F De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] -. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques de l’habitat aux modes de vie énergétiques : Flexibilité et cycles de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] -. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId233"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81A2EA39"/>
+    <w:nsid w:val="6126A5BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="278CEF85"/>
+    <w:nsid w:val="83A888AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135399v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Rupeka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01647-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244626v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978535v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Wernert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Chartier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/up.v7i2.5029" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292079v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Idt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723046v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Birgi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.124.0109" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292106v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292101v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937949v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157105v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schoetter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70169" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658215v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583194v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2017.07.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578585v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Allab" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Guo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kindinis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.11.028" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01570153v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourgeois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-2801-2017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01570141v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2017.06.021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301688v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Simonetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Chiesa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412062v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kindinis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017897v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flamand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Levy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205775v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreina Milan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205766v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Oliva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205774v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205772v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Spano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205773v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205777v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bisma Thakur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himadri Guha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450773v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248979v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550138v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyu Yang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ruggiero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhat Ozhan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488914v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djatouti Katia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Diaconu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550116v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550146v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269632v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550105v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938890v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Chartier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938903v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748965v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggiero Angela" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Becue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54118-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938914v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257972v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244678v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Henriot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molines" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244662v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258001v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978657v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978648v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257992v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257995v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978659v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244695v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257987v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329252v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vilmin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258005v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292185v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292182v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257965v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292198v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292195v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062334v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937980v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328710v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937974v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292192v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062327v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062325v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baudry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062316v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412066v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635600v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635604v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Spadaro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695011v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupont" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cingolani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Correira Laosengthong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric de La Bachelerie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301704v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bethelot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412063v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412065v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kern" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301706v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205779v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450783v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205802v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coninck, F De" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Roudil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205801v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205780v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744982v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205803v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205807v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205806v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205808v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205804v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205781v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205782v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Magnaghi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205783v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205788v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Grasso" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205789v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205785v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205786v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205787v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684551v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gasull" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938875v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938881v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansjorg Drewello" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292166v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Monin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Esposito" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Palmioli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292173v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Albano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133457v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lopez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428842v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lopez Fanny" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938932v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938898v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lehec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550126v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292143v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292162v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978631v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257953v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062270v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062284v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062299v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Babut" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dm Morand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205809v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205790v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205791v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205793v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205792v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205794v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205795v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bonfanti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiberto Chiabrando" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205797v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205796v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205810v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946383v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Lormeteau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reverdy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux de Chanaleilles" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018337v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292205v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062306v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451269v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205798v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Coninck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gervais" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jouffe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205799v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205800v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135399v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Rupeka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01647-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244626v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978535v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Wernert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Chartier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/up.v7i2.5029" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292079v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Idt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723046v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Birgi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.124.0109" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292106v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292101v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937949v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157105v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schoetter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70169" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01570141v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourgeois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2017.06.021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01570153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-2801-2017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658215v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583194v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2017.07.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578585v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Allab" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Guo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kindinis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.11.028" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412062v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kindinis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301688v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Simonetti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Chiesa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017897v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flamand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Levy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205775v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreina Milan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205766v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Oliva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205774v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205772v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Spano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205773v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205777v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bisma Thakur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himadri Guha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450773v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248979v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550138v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyu Yang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ruggiero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhat Ozhan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550105v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488914v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djatouti Katia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Diaconu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550116v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550146v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269632v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938912v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938890v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Chartier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748965v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggiero Angela" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Becue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54118-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938903v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938914v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257972v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244678v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Henriot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molines" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244662v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329252v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vilmin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258001v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978657v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978648v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978659v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257992v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257995v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244695v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257987v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257965v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258005v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292185v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292182v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292198v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292195v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292192v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062334v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937980v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328710v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937974v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062327v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062325v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baudry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062316v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635604v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Spadaro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412066v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635600v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301706v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301704v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bethelot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695011v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cingolani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Correira Laosengthong" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric de La Bachelerie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412063v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412065v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kern" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205779v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450783v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205802v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coninck, F De" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Roudil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205801v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205780v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744982v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205803v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205807v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205806v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205808v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205804v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205781v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205782v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Magnaghi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205783v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205787v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205788v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Grasso" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205789v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205785v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205786v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684551v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gasull" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938875v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292166v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Monin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Esposito" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Palmioli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938881v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansjorg Drewello" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292173v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Albano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133457v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lopez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428842v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lopez Fanny" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550126v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938932v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938898v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lehec" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292143v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292162v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978631v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257953v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062270v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062299v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Babut" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dm Morand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062284v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205809v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205790v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205792v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205791v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205793v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205794v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205795v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bonfanti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiberto Chiabrando" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205797v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205796v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205810v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946383v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Lormeteau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reverdy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux de Chanaleilles" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018337v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292205v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062306v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451269v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205798v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Coninck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gervais" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jouffe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205799v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205800v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>