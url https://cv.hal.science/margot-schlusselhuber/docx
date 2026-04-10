--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -1646,1416 +1646,1511 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation des aliments par l’utilisation de cultures protectrices : apprentissage par le jeu sérieux « Fast &amp; Ferments »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communautés microbiennes synthétiques modèles : vers un outil pour l'étude d'impacts sur la biodiversité et les fonctions de l’écosystème lait cru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Loncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e congrès national de la SFM « Bienvenue chez les Microbes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFM, Oct 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">6ème Journée de la Fédération de Recherche Sécurité Sanitaire, Bien Être &amp; Aliments Durables (SéSAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770074v1</w:t>
+                <w:t xml:space="preserve">hal-05582938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of resource exploitation in the bioprotective mechanism of lactic acid bacteria against Salmonella</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conservation des aliments par l’utilisation de cultures protectrices : apprentissage par le jeu sérieux « Fast &amp; Ferments »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovico Screpanti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Desmasures</w:t>
+                <w:t xml:space="preserve">Nicolas Habonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Nicolas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandra Helinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès national de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">19e congrès national de la SFM « Bienvenue chez les Microbes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFM, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769936v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l’activité anti-Salmonella de bactéries lactiques par exploitation de ressources dans un contexte laitier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of resource exploitation in the bioprotective mechanism of lactic acid bacteria against Salmonella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovico Screpanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès national de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFM, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès national de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248527v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of phages on the dynamics and metabolism of a model microbial community inspired from a fermented beverage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ledormand</w:t>
+                <w:t xml:space="preserve">Caractérisation de l’activité anti-Salmonella de bactéries lactiques par exploitation de ressources dans un contexte laitier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th FoodMicro congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Athens, Greece</w:t>
+              <w:t xml:space="preserve">18ème congrès national de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFM, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695783v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota diversity of the phyllosphere of pastures plants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Goux</w:t>
+                <w:t xml:space="preserve">Impact of phages on the dynamics and metabolism of a model microbial community inspired from a fermented beverage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ledormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Sesboüé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Sesboüé</w:t>
+                <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th General Meeting of the European Grassland Federation (EGF 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">27th FoodMicro congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769913v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salmonella phage diversity in French dairy farms and their potential as biocontrol agents</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbiota diversity of the phyllosphere of pastures plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chagnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Sesboüé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès national de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">29th General Meeting of the European Grassland Federation (EGF 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02466028v1</w:t>
+                <w:t xml:space="preserve">hal-04769913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of lactic acid bacteria to interact with Salmonella through nutritional competition in dairy-like media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Salmonella phage diversity in French dairy farms and their potential as biocontrol agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, caen, France</w:t>
+              <w:t xml:space="preserve">15ème Congrès national de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467534v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of anti-Salmonella bacterial strains by a high-throughput screening method</w:t>
+                <w:t xml:space="preserve">Potential of lactic acid bacteria to interact with Salmonella through nutritional competition in dairy-like media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conrgès national de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467546v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial potential of cyclic lipopeptide Milkisin, a new member of amphisin family</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of anti-Salmonella bacterial strains by a high-throughput screening method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on antimicrobial peptides (AMP, 6, 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Conrgès national de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467550v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Salmonella bacteriophages for insuring the safety of soft cheeses</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antimicrobial potential of cyclic lipopeptide Milkisin, a new member of amphisin family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Garon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Cheese Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">International symposium on antimicrobial peptides (AMP, 6, 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466055v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota diversity of pastures: from grass to milk</w:t>
+                <w:t xml:space="preserve">Anti-Salmonella bacteriophages for insuring the safety of soft cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès national de la Société Française de Microbiologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">10th Cheese Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466104v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Microbiota diversity of pastures: from grass to milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chagnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. Meuriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème congrès national de la Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Phylloplane microbiome diversity in fructan- and non-fructan accumulating grassland species and its relationship with carbohydrate metabolism of the host plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric F. Meuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3074,51 +3169,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Fructan Symposium (8thIFS-OAX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Oaxaca, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3128,906 +3223,906 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d’une méthode culturale de suivi des communautés microbiennes naturelles du lait cru par approche culturomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Loncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Amiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e congrès national de la SFM « Bienvenue chez les Microbes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying aromatic richness indicators from Tomme de Savoie to facilitate the selection of indigenous microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadia Ouzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Colomb-Boeckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ducrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SO’DIFF: Identification of quality markers from Tomme de Savoie to support selection of indigenous microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Ducrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadia Ouzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Bertry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Farmhouse and Artisan Cheese &amp; Dairy Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Grangeneuve-Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de marqueurs de qualité de Tommes de Savoie permettant de sélectionner des microorganismes indigènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ducrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadia Ouzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bertry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Fromages au lait cru, du pré à l’assiette, l’indispensable approche globale »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Aurillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of quality markers from Tomme de Savoie to support selection of indigenous microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ducrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadia Ouzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bertry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Farmhouse and Artisan Cheese &amp; Dairy Producers European Network (FACE) scientific conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Grangeneuve-Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel d’ Aerococcus sp. pour la conservation des aliments : exploration du spectre antimicrobien sur matrices modèles et du mécanisme d’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biopreservation potential of Aerococcus sp. strains against common pathogenic and spoilage microorganisms of food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FoodMicro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l’activité anti-Salmonella d’isolats laitiers du genre Aerococcus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gréau Lilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4055,73 +4150,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a high-throughput method to screen micro-organisms exhibiting anti-Salmonella activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4150,73 +4245,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium Salmonella and Salmonellosis (I3S)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of milkisin, a novel lipopeptide with antimicrobial properties produced by Pseudomonas sp. UCMA 17988</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4238,88 +4333,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société française de microbiologie (SFM, 13, 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4329,105 +4424,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biopréservation pour une alimentation saine, sûre et durable : de la sélection de candidats à la compréhension des mécanismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bactériologie. Université de Caen (France), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04770168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId119"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4574,51 +4669,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05471113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01289-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896375v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ledormand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Desmasures" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14102283" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04695729v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Girard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cousin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lood" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Mot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-021-01552-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086928v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lelievre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Besnard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desmasures" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.10.009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176304v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Godard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01030" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176315v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Loiseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Corre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8194368" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089085v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien J Cousin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guellec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laplace" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms5030039" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176321v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00486" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427421v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bigot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-6317-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427428v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6381-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176340v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Guldbech" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sevin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Leippe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12337" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934579v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antinf.2013.05.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770074v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bazin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Habonneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helinck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769936v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Screpanti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nicolas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04248527v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04695783v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ledauphin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769913v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chagnot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466028v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467534v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467546v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467550v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466055v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Meuriot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466117v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770084v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loncle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amiel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770024v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ouzia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Colomb-Boeckler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducrey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Basset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069107v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ducrey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bertry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770004v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769993v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069128v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Seguin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Van Baelen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Dieng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069141v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467543v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;au Lilian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467555v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467570v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04770168v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05471113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01289-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896375v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ledormand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Desmasures" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14102283" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04695729v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Girard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cousin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lood" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Mot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-021-01552-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086928v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lelievre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Besnard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desmasures" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.10.009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176304v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Godard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01030" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176315v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Loiseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Corre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8194368" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089085v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien J Cousin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guellec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laplace" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms5030039" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176321v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00486" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427421v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bigot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-6317-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427428v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6381-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176340v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Guldbech" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sevin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Leippe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12337" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934579v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antinf.2013.05.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05582938v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loncle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amiel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770074v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bazin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Habonneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helinck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769936v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Screpanti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nicolas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04248527v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04695783v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ledauphin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769913v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chagnot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466028v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467534v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467546v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467550v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466055v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466104v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Meuriot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466117v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770084v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770024v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ouzia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Colomb-Boeckler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducrey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Basset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069107v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ducrey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bertry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770004v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769993v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069128v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Seguin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Van Baelen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Dieng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069141v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467543v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;au Lilian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467555v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467570v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04770168v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>