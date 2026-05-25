--- v1 (2026-04-10)
+++ v2 (2026-05-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,1435 +234,1673 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phages Shape Microbial Dynamics and Metabolism of a Model Community Mimicking Cider, a Fermented Beverage</w:t>
+                <w:t xml:space="preserve">Exploring resource competition by protective lactic acid bacteria cultures to control Salmonella in food: an Achilles’ heel to target?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ledormand</w:t>
+                <w:t xml:space="preserve">Ludovico Screpanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Sesboüé</w:t>
+                <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (10), pp.2283. </w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (28), pp.5505-5519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v14102283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2024.2416467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896375v1</w:t>
+                <w:t xml:space="preserve">hal-05615823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas crudilactis sp. nov., isolated from raw milk in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phages Shape Microbial Dynamics and Metabolism of a Model Community Mimicking Cider, a Fermented Beverage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ledormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Sesboüé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">René de Mot</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10482-021-01552-4⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (10), pp.2283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v14102283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695729v1</w:t>
+                <w:t xml:space="preserve">hal-03896375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phages for biocontrol in foods: What opportunities for Salmonella sp. control along the dairy food chain?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pseudomonas crudilactis sp. nov., isolated from raw milk in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Lelievre</w:t>
+                <w:t xml:space="preserve">Cédric Lood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Besnard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">René de Mot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2018.10.009⟩</w:t>
+              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 114 (6), pp.719-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10482-021-01552-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086928v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Milkisin, a Novel Lipopeptide With Antimicrobial Properties Produced By Pseudomonas sp. UCMA 17988 Isolated From Bovine Raw Milk</w:t>
+                <w:t xml:space="preserve">Pseudomonas crudilactis sp. nov., isolated from raw milk in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Garon</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Mot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01030⟩</w:t>
+              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 114 (6), pp.719-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10482-021-01552-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176304v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting the Potency of Biosurfactants Produced by Pseudomonas Strains as Anti- Legionella Agents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Corre</w:t>
+                <w:t xml:space="preserve">Phages for biocontrol in foods: What opportunities for Salmonella sp. control along the dairy food chain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2018/8194368⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78, pp.89-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2018.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176315v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microorganisms in Fermented Apple Beverages: Current Knowledge and Future Directions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Milkisin, a Novel Lipopeptide With Antimicrobial Properties Produced By Pseudomonas sp. UCMA 17988 Isolated From Bovine Raw Milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Laplace</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Garon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms5030039⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089085v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legionella pneumophila: The Paradox of a Highly Sensitive Opportunistic Waterborne Pathogen Able to Persist in the Environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+                <w:t xml:space="preserve">Highlighting the Potency of Biosurfactants Produced by Pseudomonas Strains as Anti- Legionella Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clémence Loiseau</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Depayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00486⟩</w:t>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2018/8194368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176321v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactin from Bacillus subtilis displays an unexpected anti-Legionella activity.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Loiseau</w:t>
+                <w:t xml:space="preserve">Microorganisms in Fermented Apple Beverages: Current Knowledge and Future Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien J Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-014-6317-z⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (3), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms5030039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427421v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potent antimicrobial peptides against Legionella pneumophila and its environmental host, Acanthamoeba castellanii.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Legionella pneumophila: The Paradox of a Highly Sensitive Opportunistic Waterborne Pathogen Able to Persist in the Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Verdon</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-015-6381-z⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427428v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro effectiveness of the antimicrobial peptide eCATH1 against antibiotic-resistant bacterial pathogens of horses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surfactin from Bacillus subtilis displays an unexpected anti-Legionella activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petry</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1574-6968.12337⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99 (12), pp.5083-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-014-6317-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176340v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potent antimicrobial peptides against Legionella pneumophila and its environmental host, Acanthamoeba castellanii.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Casale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Méthivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99 (11), pp.4879-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-015-6381-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vitro effectiveness of the antimicrobial peptide eCATH1 against antibiotic-resistant bacterial pathogens of horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristen Guldbech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Leippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 350 (2), pp.216-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1574-6968.12337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peptides antimicrobiens cationiques : vers un renforcement de l'arsenal thérapeutique anti-infectieux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des anti-infectieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15, pp.111-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.antinf.2013.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1672,1485 +1910,1485 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés microbiennes synthétiques modèles : vers un outil pour l'étude d'impacts sur la biodiversité et les fonctions de l’écosystème lait cru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Loncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Journée de la Fédération de Recherche Sécurité Sanitaire, Bien Être &amp; Aliments Durables (SéSAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation des aliments par l’utilisation de cultures protectrices : apprentissage par le jeu sérieux « Fast &amp; Ferments »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Habonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Helinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e congrès national de la SFM « Bienvenue chez les Microbes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFM, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of resource exploitation in the bioprotective mechanism of lactic acid bacteria against Salmonella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovico Screpanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès national de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l’activité anti-Salmonella de bactéries lactiques par exploitation de ressources dans un contexte laitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès national de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFM, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of phages on the dynamics and metabolism of a model microbial community inspired from a fermented beverage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ledormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Sesboüé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th FoodMicro congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota diversity of the phyllosphere of pastures plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chagnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Sesboüé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th General Meeting of the European Grassland Federation (EGF 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salmonella phage diversity in French dairy farms and their potential as biocontrol agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Potential of lactic acid bacteria to interact with Salmonella through nutritional competition in dairy-like media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès national de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466028v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of lactic acid bacteria to interact with Salmonella through nutritional competition in dairy-like media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Salmonella phage diversity in French dairy farms and their potential as biocontrol agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, caen, France</w:t>
+              <w:t xml:space="preserve">15ème Congrès national de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467534v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of anti-Salmonella bacterial strains by a high-throughput screening method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conrgès national de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial potential of cyclic lipopeptide Milkisin, a new member of amphisin family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on antimicrobial peptides (AMP, 6, 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-Salmonella bacteriophages for insuring the safety of soft cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Cheese Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota diversity of pastures: from grass to milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chagnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric F. Meuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès national de la Société Française de Microbiologie (SFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylloplane microbiome diversity in fructan- and non-fructan accumulating grassland species and its relationship with carbohydrate metabolism of the host plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric F. Meuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3169,51 +3407,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Fructan Symposium (8thIFS-OAX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Oaxaca, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3223,1198 +3461,1198 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d’une méthode culturale de suivi des communautés microbiennes naturelles du lait cru par approche culturomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Loncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Amiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e congrès national de la SFM « Bienvenue chez les Microbes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying aromatic richness indicators from Tomme de Savoie to facilitate the selection of indigenous microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadia Ouzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Colomb-Boeckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ducrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SO’DIFF: Identification of quality markers from Tomme de Savoie to support selection of indigenous microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Ducrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadia Ouzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Bertry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Farmhouse and Artisan Cheese &amp; Dairy Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Grangeneuve-Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de marqueurs de qualité de Tommes de Savoie permettant de sélectionner des microorganismes indigènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ducrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadia Ouzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bertry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Fromages au lait cru, du pré à l’assiette, l’indispensable approche globale »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Aurillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of quality markers from Tomme de Savoie to support selection of indigenous microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ducrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadia Ouzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bertry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Farmhouse and Artisan Cheese &amp; Dairy Producers European Network (FACE) scientific conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Grangeneuve-Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel d’ Aerococcus sp. pour la conservation des aliments : exploration du spectre antimicrobien sur matrices modèles et du mécanisme d’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biopreservation potential of Aerococcus sp. strains against common pathogenic and spoilage microorganisms of food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FoodMicro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l’activité anti-Salmonella d’isolats laitiers du genre Aerococcus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gréau Lilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a high-throughput method to screen micro-organisms exhibiting anti-Salmonella activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium Salmonella and Salmonellosis (I3S)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of milkisin, a novel lipopeptide with antimicrobial properties produced by Pseudomonas sp. UCMA 17988</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société française de microbiologie (SFM, 13, 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4424,105 +4662,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biopréservation pour une alimentation saine, sûre et durable : de la sélection de candidats à la compréhension des mécanismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bactériologie. Université de Caen (France), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04770168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId123"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4669,51 +4907,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05471113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01289-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896375v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ledormand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Desmasures" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14102283" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04695729v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Girard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cousin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lood" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Mot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-021-01552-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086928v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lelievre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Besnard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desmasures" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.10.009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176304v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Godard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01030" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176315v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Loiseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Corre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8194368" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089085v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien J Cousin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guellec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laplace" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms5030039" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176321v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00486" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427421v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bigot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-6317-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427428v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6381-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176340v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Guldbech" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sevin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Leippe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12337" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934579v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antinf.2013.05.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05582938v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loncle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amiel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770074v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bazin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Habonneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helinck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769936v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Screpanti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nicolas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04248527v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04695783v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ledauphin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769913v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chagnot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466028v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467534v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467546v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467550v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466055v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466104v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Meuriot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466117v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770084v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770024v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ouzia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Colomb-Boeckler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducrey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Basset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069107v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ducrey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bertry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770004v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769993v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069128v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Seguin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Van Baelen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Dieng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069141v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467543v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;au Lilian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467555v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467570v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04770168v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05471113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01289-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05615823v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Screpanti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desmasures" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2024.2416467" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896375v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ledormand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Desmasures" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14102283" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610844v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Girard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cousin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lood" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Mot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-021-01552-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04695729v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086928v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lelievre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Besnard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.10.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176304v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Godard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01030" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176315v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Loiseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Corre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8194368" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089085v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien J Cousin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guellec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laplace" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms5030039" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176321v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00486" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427421v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bigot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-6317-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427428v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Humblot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6381-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Guldbech" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sevin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Leippe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12337" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934579v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antinf.2013.05.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05582938v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loncle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amiel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770074v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bazin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Habonneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helinck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769936v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nicolas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04248527v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04695783v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ledauphin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769913v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chagnot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466028v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467546v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467550v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466055v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466104v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Meuriot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466117v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770084v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770024v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ouzia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Colomb-Boeckler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducrey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Basset" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069107v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ducrey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bertry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770004v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769993v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069128v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Seguin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Van Baelen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Dieng" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069141v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467543v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;au Lilian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467555v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467570v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04770168v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>