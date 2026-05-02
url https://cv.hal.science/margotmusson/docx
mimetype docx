--- v0 (2026-03-05)
+++ v1 (2026-05-02)
@@ -405,2339 +405,2339 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ce que disent les familles plurielles de l’évolution de la parenté et de la parentalité : le beau-parent vulnérable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Les familles plurielles : et demain ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin Lyon III, Nov 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La conciliation entre autonomie et protection du mineur en cas d’atteintes portées par des tiers à sa personnalité dans l’environnement numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Musson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Au croisement de la famille et du numérique : les enjeux juridiques et sociétaux »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Rochelle Université, Nov 2025, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et l’intérêt supérieur de l’enfant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Musson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Les nouvelles résistances à la gestation pour autrui »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Panthéon-Assas; CNRS; Université Lumière Lyon II, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Deschamps</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Université Panthéon-Assas; CNRS; Université Lumière Lyon II, Jun 2025, Paris, France</w:t>
+                <w:t xml:space="preserve">hal-05349708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction scientifique - Le changement de sexe à l’état civil : vers une autodétermination de genre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le changement de sexe à l’état civil : vers une autodétermination de genre ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de législation comparée; Centre de droit de la famille (Université Jean Moulin Lyon 3, Équipe Louis Josserand), Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Moulin Lyon III, Nov 2025, Lyon, France</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le père auteur de violences contre la mère et les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « La paternité à l'épreuve des mutations de la société »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut catholique de Vendée, Oct 2025, La-Roche-sur-Yon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Direction scientifique - Le changement de sexe à l’état civil : vers une autodétermination de genre ?</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de la personnalité du mineur à l’ère numérique (présentation de la thèse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Présente-nous ta thèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire national de la protection de l’enfance, Jan 2025, En distanciel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protéger le mineur contre le sharenting en repensant l’autorité parentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence « Personnes, famille et numérique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFDD, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection du mineur contre ses parents dans le monde numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au croisement de la famille et du numérique : les enjeux juridiques et sociétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit de La Rochelle Université, Nov 2025, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autodétermination de genre : les réformes allemande et espagnole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Musson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le changement de sexe à l’état civil : vers une autodétermination de genre ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de législation comparée; Centre de droit de la famille (Université Jean Moulin Lyon 3, Équipe Louis Josserand), Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut catholique de Vendée, Oct 2025, La-Roche-sur-Yon, France</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Privacy-Enhancing Technologies (PETs) for Multi-Site ‘Wet-Lab’ Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « The Global Circulation of Health Data »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade de São Paulo, programme COFECUB, Sep 2025, Visio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protéger l’enfant contre ses parents dans l’univers numérique : perspectives juridiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de valorisation de la recherche : « Protection de l’enfance et éducation au numérique. Quels enjeux ? Quelles pratiques ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École nationale de protection judiciaire de la jeunesse, Jan 2024, Roubaix, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mineurs face aux dangers d'Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence à destination des stagiaire du DU Droits et intérêt supérieur de l'enfant de l'Université catholique de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille (distanciel), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation d’éléments de droit comparé sur la pluriparentalité : la place du beau-parent, des grands-parents et des tiers dans la vie de l’enfant (obligation alimentaire).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser la famille au pluriel ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de droit de la famille (Université Jean Moulin Lyon 3, Équipe Louis Josserand); Centre de droit de la personne, de la famille et de son patrimoine de l’UC Louvain, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The personal and patrimonial relationship between the child and the stepparent: a comparative law analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELI Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Law Institute, Oct 2024, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit de la personnalité du mineur à l’ère numérique (présentation de la thèse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Musson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présente-nous ta thèse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire national de la protection de l’enfance, Jan 2025, En distanciel, France</w:t>
+              <w:t xml:space="preserve">L’actualité des thèses en droit du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Est Créteil, Dec 2024, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AFDD, Jun 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présidence d’une table ronde et propos conclusifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La naissance juridique en droit privé et sciences criminelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADELYPS; Équipe de recherche Louis Josserand, Dec 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de droit de La Rochelle Université, Nov 2025, La Rochelle, France</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federated Learning and Data Privacy (Round Table)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La circulation globale des données de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREDIP (Université Jean Moulin Lyon III); Universidade de Sao Paulo; Institut Pasteur de Sao Paulo, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société de législation comparée; Centre de droit de la famille (Université Jean Moulin Lyon 3, Équipe Louis Josserand), Jan 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de la personnalité du mineur à l’ère numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’actualité des thèses en droit du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Université Paris-Est Créteil, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Margot Musson</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation d’éléments de droit comparé sur la pluriparenté : plus de deux liens de filiation (USA).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser la famille au pluriel ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de droit de la famille (Université Jean Moulin Lyon 3, Équipe Louis Josserand); Centre de droit de la personne, de la famille et de son patrimoine de l’UC Louvain, Mar 2024, Louvain-la Neuve, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction scientifique - La circulation globale des données de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Universidade de São Paulo, programme COFECUB, Sep 2025, Visio, France</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Brunerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Pailler (CREDIP-EDIEC), C. Brunerie (CREDIP-EDIEC) et M. Musson (CDF-ELJ), Nov 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lille (distanciel), France</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussions et réflexions autour du plan de l’ouvrage « Penser la famille au pluriel ? » à paraître.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser la famille au pluriel ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de droit de la famille (Université Jean Moulin Lyon 3, Équipe Louis Josserand); Centre de droit de la personne, de la famille et de son patrimoine de l’UC Louvain, Oct 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, École nationale de protection judiciaire de la jeunesse, Jan 2024, Roubaix, France</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking parental responsibility in the light of children’s fundamental rights in the digital age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th (Golden Jubilee) World Conference, “Rethinking Law’s Families &amp; Family Law?”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Family Law, Jul 2023, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de droit de la famille (Université Jean Moulin Lyon 3, Équipe Louis Josserand); Centre de droit de la personne, de la famille et de son patrimoine de l’UC Louvain, Jun 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appréhension par la proposition de règlement européen de la transidentité ou de l’intersexuation d’un parent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude « La proposition de règlement européen sur la filiation : enjeux et perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3; Université d'Artois; Università della Calabria, Jun 2023, Rende, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, European Law Institute, Oct 2024, Dublin, Ireland</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection préventive de l’enfant sur Internet hors du cadre familial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres autour de la vulnérabilité de l’enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Rockefeller, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Est Créteil, Dec 2024, Créteil, France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de l’accès des mineurs à la pornographie en ligne. Éléments de droit comparé : États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence « Le contrôle de l’accès des mineurs à la pornographie en ligne »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de législation comparée (Section de droit international de la famille); Centre de droit de la famille (Université Jean Moulin Lyon 3, Équipe Louis Josserand), May 2023, Paris, Grand' Chambre de la Cour de cassation, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ADELYPS; Équipe de recherche Louis Josserand, Dec 2024, Lyon, France</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exercice de l’autorité parentale et droits de la personnalité du mineur à l’épreuve d’Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Cinquante ans d’évolutions du droit de la famille. Rencontres en hommage à Jacqueline Rubellin-Devichi »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de droit de la famille de l’Université Jean Moulin Lyon III; International Society of Family Law, Mar 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Université Paris-Est Créteil, Créteil, France</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier « Procédure » sur la réforme du divorce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jézabel Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Panet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Rouzier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Le divorce : bilan, réformes et perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de Droit de l’Université Lyon III, Mar 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CREDIP (Université Jean Moulin Lyon III); Universidade de Sao Paulo; Institut Pasteur de Sao Paulo, Nov 2024, Lyon, France</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De grands actes de la vie familiale « sans personne » (mariage, partenariat, filiation) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Vers un droit de la famille ‘‘virtuel’’ ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de législation comparée, Jun 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de droit de la famille (Université Jean Moulin Lyon 3, Équipe Louis Josserand); Centre de droit de la personne, de la famille et de son patrimoine de l’UC Louvain, Mar 2024, Louvain-la Neuve, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie privée des mineurs sur Internet : entre liberté et dangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Enfants &amp; écrans »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de Droit de l’Université Catholique de Lille, Apr 2021, à distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de droit de la famille (Université Jean Moulin Lyon 3, Équipe Louis Josserand); Centre de droit de la personne, de la famille et de son patrimoine de l’UC Louvain, Oct 2024, Marseille, France</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inceste : perspectives de droit civil et de droit pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désirée Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Débat-actu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe de recherche Louis Josserand, Feb 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, L. Pailler (CREDIP-EDIEC), C. Brunerie (CREDIP-EDIEC) et M. Musson (CDF-ELJ), Nov 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abortion during pandemics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th ISFL Online World Conference, “Family, law and crisis – Going through pandemics”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Family Law, Aug 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Family Law, Jul 2023, Antwerp, Belgium</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en scène d’enfants sur les plateformes de partage de vidéos : une nouvelle protection bienvenue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Débat-actu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe de recherche Louis Josserand, Nov 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...672 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760977v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04759431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles mesures de lutte contre les violences familiales : quelles répercussions sur l’autorité parentale ?</w:t>
               </w:r>
@@ -3589,51 +3589,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National Reports – France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brunerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Camuzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4352,5465 +4352,5465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Protection des mineurs : premier contrôle juridictionnel du blocage d’un site pornographique ordonné par l’Arcom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, comm. 91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Disparition d’un testament du fait du notaire dépositaire : absence de force majeure et exigence d’un écrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Musson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Louis Josserand - Lyon 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Protection des mineurs : premier contrôle juridictionnel du blocage d’un site pornographique ordonné par l’Arcom</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action en recherche de paternité enfermée dans des délais stricts : la Cour confirme l’abandon de l’ordre public international de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aide et assistance d’un parent excédant la piété filiale : la créance au titre de l’action de in rem verso est immédiatement exigible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions par décret de la procédure applicable à l’ordonnance provisoire de protection immédiate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04993889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tierce opposition à l’encontre du jugement d’adoption : précisions sur le dol ou la fraude invoqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Famille Patrimoine Personnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assistance éducative : obligation pour la cour d’appel de s’entretenir individuellement avec l’enfant capable de discernement en l’absence d’audition par le juge des enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Famille Patrimoine Personnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disputatio sur l’application du nouvel article 1254 du code civil en suite d’une violation de données à caractère personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, p. 1890</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disputatio sur l'application du nouvel article 1254 du code civil en suite d'une violation de données à caractère personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39, pp.1890</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05390872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Administration légale sous contrôle judiciaire (Nouvelle-Calédonie) : l’autorisation de l’acte par le juge des tutelles n’exclut pas sa nullité pour dol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Famille Patrimoine Personnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contestation d’un acte de notoriété constatant une possession d’état contredisant une filiation établie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Famille Patrimoine Personnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le délai de prescription de l’action en constatation de la possession d'état court à compter du décès du parent prétendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques commerciales déloyales et trompeuses découlant de faux avis en ligne anonymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection de l’intégrité physique et des données médicales de personnes vulnérables (Chronique Vie privée et familiale), obs. sous CEDH, 13 janv. 2024, O.G. et autres c. Grèce, req. n° 71555/12 et 48256/13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’office du juge des enfants au regard des modalités du droit de visite d’un parent à l’égard d’un enfant placé : rappel des règles dérogatoires en matière d’assistance éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04993895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placement en urgence d’un enfant par le Procureur : calcul du délai dans lequel le juge doit statuer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Famille Patrimoine Personnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rétractation hors délai du consentement à l’adoption de l’enfant du conjoint ne vaut pas demande de restitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Famille Patrimoine Personnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virements au débit du compte de l’enfant mineur par un seul parent : qualification d’actes de disposition et responsabilité de la banque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Famille Patrimoine Personnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions par le CEPD de l’intérêt légitime du traitement au sens du RGPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RGPD : violation de données personnelles suite à une cyberattaque et crainte d’un usage abusif de ces données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 212, p. 20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-respect par la presse de l’anonymat d’une victime de viol par un cinéaste dans le contexte #MeToo et #balancetonporc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 28 (act. 920)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordonnance de protection : souplesse des conditions de sa délivrance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recevabilité de l’action en contestation de paternité et contrôle de conventionnalité in concreto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Louis Josserand - Lyon 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit viager au logement : manifestation de volonté tacite du conjoint survivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Louis Josserand - Lyon 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prime d’assurance-vie : rejet du rapport à la succession et du recel successoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Louis Josserand - Lyon 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X autorise les contenus pornographiques et… qu’importe la protection des mineurs !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Club des juristes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi SREN : renforcement des pouvoirs de l’Arcom et de la CNIL au service de la protection des internautes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appréhension par la proposition de règlement européen de la transidentité ou de l’intersexuation d’un parent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CITTADINANZA EUROPEA (LA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3/2024, pp. 75-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04993893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sites pornographiques : vers le blocage de l’accès pour protéger les mineurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Club des juristes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publication par l’Arcom du référentiel sur la vérification de l’âge en ligne pour accéder aux contenus pornographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RGPD : responsabilité du responsable de traitement suite à la défaillance de son salarié et précisions sur le montant des dommages et intérêts à allouer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 217, p. 20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La possible reconnaissance de la qualité de responsable de traitement d’un ancien curateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Musson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de la famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, comm. 91</w:t>
+              <w:t xml:space="preserve">, 2024, n° 11 (comm. 148)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Action en recherche de paternité enfermée dans des délais stricts : la Cour confirme l’abandon de l’ordre public international de proximité</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence de suspension de la prescription des créances au profit des concubins : non-renvoi de QPC relatives à l’article 2236 du code civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Musson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Aide et assistance d’un parent excédant la piété filiale : la créance au titre de l’action de in rem verso est immédiatement exigible</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéosurveillance de l’espace public : alerte et recommandations de la CNCDH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Musson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Précisions par décret de la procédure applicable à l’ordonnance provisoire de protection immédiate</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simplification du traitement de l’intermédiation financière des pensions alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Musson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 6</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport du groupe de travail du Comité européen de la protection des données consacré à ChatGPT : quelle compatibilité avec le RGPD ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 7</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription de l'action en diffamation en ligne : précisions sur la notion de nouvelle mise en ligne des propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Disputatio sur l’application du nouvel article 1254 du code civil en suite d’une violation de données à caractère personnel</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04836194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement de prénom d’un élève transgenre sans l’accord de ses parents : une faute, mais pas de préjudice réparable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 10 (comm. 129)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minorité et écrans : recommandations en vue d’une balance entre autonomie et protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 9 (étude 23)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incompatibilité du placement d’un mineur à l'aide sociale à l’enfance et d’un droit d’hébergement à temps complet au profit d’un parent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décret hongrois contre la ‘‘propagande LGBT’’ relatif aux produits vendus en ligne destinés aux enfants : la Commission européenne juge le texte contraire au droit de l’Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violation du droit à l’information garanti par le RGPD permet de recourir au mécanisme d’action représentative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 219, p. 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à indemnisation de la victime de traite d’êtres humains à l’encontre de son proxénète au titre des revenus générés par son activité sexuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, chron. n° 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanction par la CNIL d’un traitement de données de santé illicite et non autorisé : rappel utile sur la distinction entre pseudonymat et anonymat des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’application du nouvel article 61-3-1 du code civil dans le cadre d’un changement de filiation paternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Louis Josserand - Lyon 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extraction et exploitation judiciaires de données sur le téléphone portable d’une avocate : halte à l’absence de tri des données et de garanties procédurales spécifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 218, p. 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renforcement de l’ordonnance de protection et création de l’ordonnance provisoire de protection immédiate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat de révélation de succession : validité du contrat et montant de la rémunération du généalogiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Louis Josserand - Lyon 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Droit des personnes et de la famille, n° 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu. Les jeunes face au numérique (dir. N. BEDDIAR), Éditions des archives contemporaines, sept. 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Louis Josserand - Lyon 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Droit des personnes et de la famille, n° 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PMA par un couple de femmes et consentement forcé à l’adoption : première application de l’article 9 de la loi du 21 février 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Louis Josserand - Lyon 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La capacité numérique du mineur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 4 (étude 11)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le blocage de l’accès aux sites pornographiques demandé directement aux fournisseurs d’accès à Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 12 (comm. 164)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’absence de lien filial préexistant, obstacle à l’adoption par une grand-mère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Louis Josserand - Lyon 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régulation de l’accès à la pornographie en ligne : non-renvoi d’une QPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 4 (comm. 67)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filiation et mensonge : du préjudice moral subi par celui qui se croyait le père de l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Louis Josserand - Lyon 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donation rémunératoire et sacrifices de la conjointe survivante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Louis Josserand - Lyon 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la survivance de la reconnaissance de paternité après anéantissement de la filiation légalement établie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 2 (comm. 23)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur le régime de responsabilité liée à la violation du RGPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 207, p. 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection préventive de l’enfant sur Internet hors du cadre familial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 11 (dossier 26)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de l’accès des mineurs à la pornographie en ligne à l’étranger. L’exemple des États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 9 (dossier 13)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuisances environnementales (Chronique Vie privée et familiale), obs. sous CEDH, 11 oct. 2022, Kotov et autres c. Russie, req. n° 6142/18 et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023/2, p. 117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit au respect de l’image (Chronique Vie privée et familiale), obs. sous CEDH, 1er mars 2022, I.V. T. c. Roumanie, req. n° 35582/15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022/2, p. 208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nationalité. Point d’effet collectif sans application préalable de la règle de conflit relative à l’établissement de la filiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 11 (comm. 164)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modification du sexe à l’état civil d’un mineur non émancipé au terme d’un contrôle de conventionnalité in concreto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 7-8 (comm. 103)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas d’obligation accorder en toutes circonstances la nationalité aux enfants nés d’une GPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 3 (comm. 33)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanctions suite à un refus de subir des fouilles corporelles (Chronique Vie privée et familiale), obs. sous CEDH, 7 oct. 2021, Syrianos c. Grèce, req. n° 49529/12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022/2, p. 210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filiation établie après la minorité et nationalité française : non-renvoi d’une QPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 10 (comm. 143)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cas pratique : Angèle et Marc, « Le divorce : bilan, réformes et perspectives »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit &amp; Patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 315, p. 49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De grands actes de la vie familiales « sans personne » (mariage, partenariat, filiation) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Musson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2025, p. 1890</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Brunerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylene Moreira de Sá</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 4, p. 757</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39, pp.1890</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dignité humaine (Chronique Vie privée et familiale), obs. sous CEDH, 19 janv. 2021, Lacatus c. Suisse, req. n° 14065/15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021/3, p. 245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 10</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preuve de l’insanité d’esprit du testateur : rappel utile des règles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des arrêts de la Cour d'appel de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 9</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surveillance étatique (Chronique Vie privée et familiale), note sous CEDH, 25 mai 2021, Big Brother Watch et autres c. Royaume-Uni, req. n° 58170/13, 62322/14 et 24960/15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021/3, p. 265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de visite et d’hébergement (Chronique Vie privée et familiale), obs. sous CEDH, 18 févr. 2020, Cînța c. Roumanie, req. n° 3891/19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020/4-5, p. 262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révocation d’une adoption simple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 10 (comm. 135)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’effectivité de la vie familiale à l’épreuve du placement d’un enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 10 (comm. 200)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La constatation de la nationalité française par la preuve du lien de filiation à l'égard d'un parent français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des arrêts de la Cour d'appel de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 5</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fixation de la résidence habituelle de l’enfant à l’épreuve de son instrumentalisation par l’un des parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 12 (comm. 239)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 7</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régime de retraite de la SNCF : le refus du versement de la pension de réversion par la preuve du concubinage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des arrêts de la Cour d'appel de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...4169 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760971v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04760908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9980,51 +9980,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB8F34BD"/>
+    <w:nsid w:val="786304C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10211,51 +10211,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margotmusson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0845-6584" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/276432258" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/139171395568930521008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04759374v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Musson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO30034" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759429v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349717v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349708v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Deschamps" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879754v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349714v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879737v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349698v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879749v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879744v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349711v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pailler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809454v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759412v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879777v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759397v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809527v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809475v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879784v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879791v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848116v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brunerie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759585v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759593v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Jannot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Panet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Rouzier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759588v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759590v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762260v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Bouvard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760977v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759431v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760974v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879802v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993881v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993885v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993882v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759428v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035338412.00023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759596v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759600v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813004604" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03238390v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bidaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Camuzat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mucchieditore.it/images/Extra/ProtectingunaccompaniedChildren_ValentePanforti-DIGITALE-DEF.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759602v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349623v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349688v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349619v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993903v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349678v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349681v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349638v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349654v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349691v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349647v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349629v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349624v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993889v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349676v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349664v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349614v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390872v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349653v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349658v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349641v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879893v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993895v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349679v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349660v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349685v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760954v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760867v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760922v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760242v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993893v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775938v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760956v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760949v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760205v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760252v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809531v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760880v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760860v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760230v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760212v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836194v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760882v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760238v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760221v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760208v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760847v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809553v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760943v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760857v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760951v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760915v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760863v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760945v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760959v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760270v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760261v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760884v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760968v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760964v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760887v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760962v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760890v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760923v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760257v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760259v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760933v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760934v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760895v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760897v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760900v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760936v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760903v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760283v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760279v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylene Moreira de S&#225;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760938v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760969v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760939v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760942v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760906v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760973v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760909v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760971v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760908v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760295v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margotmusson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0845-6584" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/276432258" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/139171395568930521008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04759374v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Musson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO30034" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759429v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349719v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349717v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349708v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Deschamps" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879754v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349714v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879737v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349698v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879749v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879744v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349711v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pailler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759412v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809454v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879777v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759397v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809527v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809475v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879784v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brunerie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879791v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759585v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759593v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Jannot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Panet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Rouzier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759588v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759590v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762260v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Bouvard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759431v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760974v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879802v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993881v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993885v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993882v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759428v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035338412.00023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759596v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759600v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813004604" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03238390v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bidaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Camuzat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mucchieditore.it/images/Extra/ProtectingunaccompaniedChildren_ValentePanforti-DIGITALE-DEF.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759602v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349623v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349688v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349619v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993903v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349678v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349681v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349638v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349654v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349647v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349691v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349629v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349624v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993889v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349676v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349664v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349614v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390872v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349653v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349658v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349641v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879893v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993895v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349685v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349660v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760205v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760922v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760913v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760956v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760954v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760949v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760252v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760242v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993893v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775938v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809531v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760880v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760860v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760230v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760212v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760238v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836194v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760882v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760221v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760847v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760208v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809553v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760943v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760857v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760951v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760915v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760863v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760945v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760270v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760959v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760261v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760884v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760968v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760887v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760964v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760962v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760890v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760923v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760257v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760259v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760933v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760934v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760895v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760897v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760900v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760936v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760903v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760283v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760279v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylene Moreira de S&#225;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760938v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760969v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760939v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760942v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760906v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760909v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760973v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760908v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760971v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760295v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>