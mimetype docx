--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -625,1830 +625,1830 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le père auteur de violences contre la mère et les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « La paternité à l'épreuve des mutations de la société »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut catholique de Vendée, Oct 2025, La-Roche-sur-Yon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Direction scientifique - Le changement de sexe à l’état civil : vers une autodétermination de genre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Musson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le changement de sexe à l’état civil : vers une autodétermination de genre ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de législation comparée; Centre de droit de la famille (Université Jean Moulin Lyon 3, Équipe Louis Josserand), Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Institut catholique de Vendée, Oct 2025, La-Roche-sur-Yon, France</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de la personnalité du mineur à l’ère numérique (présentation de la thèse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Présente-nous ta thèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire national de la protection de l’enfance, Jan 2025, En distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protéger le mineur contre le sharenting en repensant l’autorité parentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence « Personnes, famille et numérique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFDD, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection du mineur contre ses parents dans le monde numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au croisement de la famille et du numérique : les enjeux juridiques et sociétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit de La Rochelle Université, Nov 2025, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autodétermination de genre : les réformes allemande et espagnole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le changement de sexe à l’état civil : vers une autodétermination de genre ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de législation comparée; Centre de droit de la famille (Université Jean Moulin Lyon 3, Équipe Louis Josserand), Jan 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Privacy-Enhancing Technologies (PETs) for Multi-Site ‘Wet-Lab’ Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « The Global Circulation of Health Data »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade de São Paulo, programme COFECUB, Sep 2025, Visio, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protéger l’enfant contre ses parents dans l’univers numérique : perspectives juridiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de valorisation de la recherche : « Protection de l’enfance et éducation au numérique. Quels enjeux ? Quelles pratiques ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École nationale de protection judiciaire de la jeunesse, Jan 2024, Roubaix, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mineurs face aux dangers d'Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence à destination des stagiaire du DU Droits et intérêt supérieur de l'enfant de l'Université catholique de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille (distanciel), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The personal and patrimonial relationship between the child and the stepparent: a comparative law analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELI Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Law Institute, Oct 2024, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit de la personnalité du mineur à l’ère numérique (présentation de la thèse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Musson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présente-nous ta thèse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire national de la protection de l’enfance, Jan 2025, En distanciel, France</w:t>
+              <w:t xml:space="preserve">L’actualité des thèses en droit du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Est Créteil, Dec 2024, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AFDD, Jun 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation d’éléments de droit comparé sur la pluriparentalité : la place du beau-parent, des grands-parents et des tiers dans la vie de l’enfant (obligation alimentaire).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser la famille au pluriel ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de droit de la famille (Université Jean Moulin Lyon 3, Équipe Louis Josserand); Centre de droit de la personne, de la famille et de son patrimoine de l’UC Louvain, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de droit de La Rochelle Université, Nov 2025, La Rochelle, France</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présidence d’une table ronde et propos conclusifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La naissance juridique en droit privé et sciences criminelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADELYPS; Équipe de recherche Louis Josserand, Dec 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société de législation comparée; Centre de droit de la famille (Université Jean Moulin Lyon 3, Équipe Louis Josserand), Jan 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de la personnalité du mineur à l’ère numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’actualité des thèses en droit du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Université Paris-Est Créteil, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Margot Musson</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federated Learning and Data Privacy (Round Table)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La circulation globale des données de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREDIP (Université Jean Moulin Lyon III); Universidade de Sao Paulo; Institut Pasteur de Sao Paulo, Nov 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation d’éléments de droit comparé sur la pluriparenté : plus de deux liens de filiation (USA).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser la famille au pluriel ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de droit de la famille (Université Jean Moulin Lyon 3, Équipe Louis Josserand); Centre de droit de la personne, de la famille et de son patrimoine de l’UC Louvain, Mar 2024, Louvain-la Neuve, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussions et réflexions autour du plan de l’ouvrage « Penser la famille au pluriel ? » à paraître.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser la famille au pluriel ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de droit de la famille (Université Jean Moulin Lyon 3, Équipe Louis Josserand); Centre de droit de la personne, de la famille et de son patrimoine de l’UC Louvain, Oct 2024, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction scientifique - La circulation globale des données de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Universidade de São Paulo, programme COFECUB, Sep 2025, Visio, France</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Brunerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Pailler (CREDIP-EDIEC), C. Brunerie (CREDIP-EDIEC) et M. Musson (CDF-ELJ), Nov 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, École nationale de protection judiciaire de la jeunesse, Jan 2024, Roubaix, France</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking parental responsibility in the light of children’s fundamental rights in the digital age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th (Golden Jubilee) World Conference, “Rethinking Law’s Families &amp; Family Law?”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Family Law, Jul 2023, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lille (distanciel), France</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appréhension par la proposition de règlement européen de la transidentité ou de l’intersexuation d’un parent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude « La proposition de règlement européen sur la filiation : enjeux et perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3; Université d'Artois; Università della Calabria, Jun 2023, Rende, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de droit de la famille (Université Jean Moulin Lyon 3, Équipe Louis Josserand); Centre de droit de la personne, de la famille et de son patrimoine de l’UC Louvain, Jun 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection préventive de l’enfant sur Internet hors du cadre familial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres autour de la vulnérabilité de l’enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Rockefeller, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, European Law Institute, Oct 2024, Dublin, Ireland</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de l’accès des mineurs à la pornographie en ligne. Éléments de droit comparé : États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence « Le contrôle de l’accès des mineurs à la pornographie en ligne »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de législation comparée (Section de droit international de la famille); Centre de droit de la famille (Université Jean Moulin Lyon 3, Équipe Louis Josserand), May 2023, Paris, Grand' Chambre de la Cour de cassation, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Est Créteil, Dec 2024, Créteil, France</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exercice de l’autorité parentale et droits de la personnalité du mineur à l’épreuve d’Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Cinquante ans d’évolutions du droit de la famille. Rencontres en hommage à Jacqueline Rubellin-Devichi »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de droit de la famille de l’Université Jean Moulin Lyon III; International Society of Family Law, Mar 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ADELYPS; Équipe de recherche Louis Josserand, Dec 2024, Lyon, France</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De grands actes de la vie familiale « sans personne » (mariage, partenariat, filiation) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Vers un droit de la famille ‘‘virtuel’’ ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de législation comparée, Jun 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CREDIP (Université Jean Moulin Lyon III); Universidade de Sao Paulo; Institut Pasteur de Sao Paulo, Nov 2024, Lyon, France</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier « Procédure » sur la réforme du divorce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jézabel Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Panet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Rouzier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Le divorce : bilan, réformes et perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de Droit de l’Université Lyon III, Mar 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...694 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jézabel Jannot</w:t>
-[...57 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04759593v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04759588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie privée des mineurs sur Internet : entre liberté et dangers</w:t>
               </w:r>
@@ -2818,822 +2818,822 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le régime juridique des photos de famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Toulieux; Stessy Têtard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photos de famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Instituer la pluriparenté ab initio dans le cadre d’un projet parental à plusieurs : les États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Musson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hugues Fulchiron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser la famille au pluriel ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, p. 135, 2025, 978-2-7110-4198-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04993878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en charge transgénérationnelle de la figure parentale en situation de vulnérabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hugues Fulchiron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser la famille au pluriel ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, p. 195, 2025, 978-2-7110-4198-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04993885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les projets parentaux construits a posteriori et la création de liens de filiation : les États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Musson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hugues Fulchiron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser la famille au pluriel ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, p. 79, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04993881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La prise en charge transgénérationnelle de la figure parentale en situation de vulnérabilité</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pendant la minorité, la prise en charge du mineur par le beau-parent ou le grand-parent : aspects patrimoniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Musson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hugues Fulchiron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser la famille au pluriel ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LexisNexis, p. 195, 2025, 978-2-7110-4198-5</w:t>
+              <w:t xml:space="preserve">, LexisNexis, p. 79, 2025, 978-2-7110-4198-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...36 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04993882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking parental responsibility in light of children’s fundamental rights in the digital age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frederik Swennen; Elise Goossens; Tine Van Hof. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rethinking Law’s Families and Family Law. Proceedings of the 18th World Conference of the International Society of Family Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, p. 270, 2024, Elgar Studies in International Family Law, 978 1 03533 840 5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781035338412.00023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Evolution of the Child’s Autonomy in French Law (A Chronicle of French Family Law)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robin Fretwell Wilson; June Carbone. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Survey of Family Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Intersentia, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">The Evolution of the Child’s Autonomy in French Law (A Chronicle of French Family Law)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exercice de l’autorité parentale et droits de la personnalité du mineur à l’épreuve d’Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hubert Bosse-Platière; Yann Favier; Hugues Fulchiron; Adeline Gouttenoire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les métamorphoses du droit de la famille. En hommage à Jacqueline Rubellin-Devichi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edilaix, p. 439, 2023, Thèses &amp; Actes, 978-2-3650-3053-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Entry into Force of the French Penal Code for Minors (A Chronicle of French Family Law)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Musson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robin Fretwell Wilson; June Carbone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Survey of Family Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Intersentia, In press</w:t>
+              <w:t xml:space="preserve">, Intersentia, p. 157, 2022, 9781839703386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Edilaix, p. 439, 2023, Thèses &amp; Actes, 978-2-3650-3053-3</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie privée des mineurs sur Internet : entre libertés et dangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nadia Beddiar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les jeunes face au numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions des archives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 75, 2022, 9782813004604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...62 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National Reports – France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brunerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Camuzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3869,5948 +3869,5948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le traitement de données personnelles relatives à la civilité des clients voyageurs à l’épreuve des principes de licéité du traitement et de minimisation des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04993903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La fixation des modalités d’exercice de l’autorité parentale par le juge ne peut être fondée sur un jugement non-soumis au contradictoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Musson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Famille Patrimoine Personnes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présomption de dommage tiré de la violation du RGPD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Musson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication - Commerce électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, étude 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le traitement de données personnelles relatives à la civilité des clients voyageurs à l’épreuve des principes de licéité du traitement et de minimisation des données</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abandon de famille pour non-paiement d’une prestation compensatoire fixée conventionnellement : le feuilleton de l’article 227-3 du Code pénal continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Famille Patrimoine Personnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la motivation du retrait de l’autorité parentale fondé sur l’article 378 du Code civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Famille Patrimoine Personnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanction prononcée par l’Église : le juge judiciaire n’est pas compétent… sauf préjudice détachable de l’engagement religieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rappel sur la préférence de la tutelle familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Famille Patrimoine Personnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disparition d’un testament du fait du notaire dépositaire : absence de force majeure et exigence d’un écrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Louis Josserand - Lyon 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection des mineurs : premier contrôle juridictionnel du blocage d’un site pornographique ordonné par l’Arcom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, comm. 91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action en recherche de paternité enfermée dans des délais stricts : la Cour confirme l’abandon de l’ordre public international de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aide et assistance d’un parent excédant la piété filiale : la créance au titre de l’action de in rem verso est immédiatement exigible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disputatio sur l'application du nouvel article 1254 du code civil en suite d'une violation de données à caractère personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39, pp.1890</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05390872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assistance éducative : obligation pour la cour d’appel de s’entretenir individuellement avec l’enfant capable de discernement en l’absence d’audition par le juge des enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Famille Patrimoine Personnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tierce opposition à l’encontre du jugement d’adoption : précisions sur le dol ou la fraude invoqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Famille Patrimoine Personnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disputatio sur l’application du nouvel article 1254 du code civil en suite d’une violation de données à caractère personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, p. 1890</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions par décret de la procédure applicable à l’ordonnance provisoire de protection immédiate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04993889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Administration légale sous contrôle judiciaire (Nouvelle-Calédonie) : l’autorisation de l’acte par le juge des tutelles n’exclut pas sa nullité pour dol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Famille Patrimoine Personnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contestation d’un acte de notoriété constatant une possession d’état contredisant une filiation établie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Famille Patrimoine Personnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le délai de prescription de l’action en constatation de la possession d'état court à compter du décès du parent prétendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques commerciales déloyales et trompeuses découlant de faux avis en ligne anonymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection de l’intégrité physique et des données médicales de personnes vulnérables (Chronique Vie privée et familiale), obs. sous CEDH, 13 janv. 2024, O.G. et autres c. Grèce, req. n° 71555/12 et 48256/13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’office du juge des enfants au regard des modalités du droit de visite d’un parent à l’égard d’un enfant placé : rappel des règles dérogatoires en matière d’assistance éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04993895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rétractation hors délai du consentement à l’adoption de l’enfant du conjoint ne vaut pas demande de restitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Famille Patrimoine Personnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virements au débit du compte de l’enfant mineur par un seul parent : qualification d’actes de disposition et responsabilité de la banque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Famille Patrimoine Personnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placement en urgence d’un enfant par le Procureur : calcul du délai dans lequel le juge doit statuer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Famille Patrimoine Personnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publication par l’Arcom du référentiel sur la vérification de l’âge en ligne pour accéder aux contenus pornographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RGPD : responsabilité du responsable de traitement suite à la défaillance de son salarié et précisions sur le montant des dommages et intérêts à allouer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Musson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 223</w:t>
+              <w:t xml:space="preserve">, 2024, n° 217, p. 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 6</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La possible reconnaissance de la qualité de responsable de traitement d’un ancien curateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 11 (comm. 148)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 5</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence de suspension de la prescription des créances au profit des concubins : non-renvoi de QPC relatives à l’article 2236 du code civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sanction prononcée par l’Église : le juge judiciaire n’est pas compétent… sauf préjudice détachable de l’engagement religieux</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéosurveillance de l’espace public : alerte et recommandations de la CNCDH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Musson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 9</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simplification du traitement de l’intermédiation financière des pensions alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Protection des mineurs : premier contrôle juridictionnel du blocage d’un site pornographique ordonné par l’Arcom</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions par le CEPD de l’intérêt légitime du traitement au sens du RGPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RGPD : violation de données personnelles suite à une cyberattaque et crainte d’un usage abusif de ces données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 212, p. 20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-respect par la presse de l’anonymat d’une victime de viol par un cinéaste dans le contexte #MeToo et #balancetonporc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 28 (act. 920)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordonnance de protection : souplesse des conditions de sa délivrance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recevabilité de l’action en contestation de paternité et contrôle de conventionnalité in concreto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Louis Josserand - Lyon 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit viager au logement : manifestation de volonté tacite du conjoint survivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Louis Josserand - Lyon 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prime d’assurance-vie : rejet du rapport à la succession et du recel successoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Louis Josserand - Lyon 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X autorise les contenus pornographiques et… qu’importe la protection des mineurs !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Club des juristes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi SREN : renforcement des pouvoirs de l’Arcom et de la CNIL au service de la protection des internautes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appréhension par la proposition de règlement européen de la transidentité ou de l’intersexuation d’un parent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CITTADINANZA EUROPEA (LA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3/2024, pp. 75-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04993893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sites pornographiques : vers le blocage de l’accès pour protéger les mineurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Club des juristes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription de l'action en diffamation en ligne : précisions sur la notion de nouvelle mise en ligne des propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.668</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04836194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement de prénom d’un élève transgenre sans l’accord de ses parents : une faute, mais pas de préjudice réparable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Musson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de la famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, comm. 91</w:t>
+              <w:t xml:space="preserve">, 2024, n° 10 (comm. 129)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Disparition d’un testament du fait du notaire dépositaire : absence de force majeure et exigence d’un écrit</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport du groupe de travail du Comité européen de la protection des données consacré à ChatGPT : quelle compatibilité avec le RGPD ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minorité et écrans : recommandations en vue d’une balance entre autonomie et protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 9 (étude 23)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décret hongrois contre la ‘‘propagande LGBT’’ relatif aux produits vendus en ligne destinés aux enfants : la Commission européenne juge le texte contraire au droit de l’Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incompatibilité du placement d’un mineur à l'aide sociale à l’enfance et d’un droit d’hébergement à temps complet au profit d’un parent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violation du droit à l’information garanti par le RGPD permet de recourir au mécanisme d’action représentative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 219, p. 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à indemnisation de la victime de traite d’êtres humains à l’encontre de son proxénète au titre des revenus générés par son activité sexuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, chron. n° 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanction par la CNIL d’un traitement de données de santé illicite et non autorisé : rappel utile sur la distinction entre pseudonymat et anonymat des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’application du nouvel article 61-3-1 du code civil dans le cadre d’un changement de filiation paternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Musson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Louis Josserand - Lyon 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 7</w:t>
+              <w:t xml:space="preserve">, 2024, n° 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Action en recherche de paternité enfermée dans des délais stricts : la Cour confirme l’abandon de l’ordre public international de proximité</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extraction et exploitation judiciaires de données sur le téléphone portable d’une avocate : halte à l’absence de tri des données et de garanties procédurales spécifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 218, p. 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renforcement de l’ordonnance de protection et création de l’ordonnance provisoire de protection immédiate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Musson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat de révélation de succession : validité du contrat et montant de la rémunération du généalogiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Louis Josserand - Lyon 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Droit des personnes et de la famille, n° 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu. Les jeunes face au numérique (dir. N. BEDDIAR), Éditions des archives contemporaines, sept. 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Louis Josserand - Lyon 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Droit des personnes et de la famille, n° 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 6</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PMA par un couple de femmes et consentement forcé à l’adoption : première application de l’article 9 de la loi du 21 février 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Louis Josserand - Lyon 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 7</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le blocage de l’accès aux sites pornographiques demandé directement aux fournisseurs d’accès à Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 12 (comm. 164)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Disputatio sur l’application du nouvel article 1254 du code civil en suite d’une violation de données à caractère personnel</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’absence de lien filial préexistant, obstacle à l’adoption par une grand-mère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Louis Josserand - Lyon 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La capacité numérique du mineur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 4 (étude 11)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filiation et mensonge : du préjudice moral subi par celui qui se croyait le père de l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Louis Josserand - Lyon 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régulation de l’accès à la pornographie en ligne : non-renvoi d’une QPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 4 (comm. 67)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donation rémunératoire et sacrifices de la conjointe survivante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Louis Josserand - Lyon 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la survivance de la reconnaissance de paternité après anéantissement de la filiation légalement établie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 2 (comm. 23)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur le régime de responsabilité liée à la violation du RGPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 207, p. 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection préventive de l’enfant sur Internet hors du cadre familial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 11 (dossier 26)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de l’accès des mineurs à la pornographie en ligne à l’étranger. L’exemple des États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 9 (dossier 13)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuisances environnementales (Chronique Vie privée et familiale), obs. sous CEDH, 11 oct. 2022, Kotov et autres c. Russie, req. n° 6142/18 et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023/2, p. 117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit au respect de l’image (Chronique Vie privée et familiale), obs. sous CEDH, 1er mars 2022, I.V. T. c. Roumanie, req. n° 35582/15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022/2, p. 208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nationalité. Point d’effet collectif sans application préalable de la règle de conflit relative à l’établissement de la filiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 11 (comm. 164)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modification du sexe à l’état civil d’un mineur non émancipé au terme d’un contrôle de conventionnalité in concreto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 7-8 (comm. 103)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas d’obligation accorder en toutes circonstances la nationalité aux enfants nés d’une GPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 3 (comm. 33)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanctions suite à un refus de subir des fouilles corporelles (Chronique Vie privée et familiale), obs. sous CEDH, 7 oct. 2021, Syrianos c. Grèce, req. n° 49529/12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022/2, p. 210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filiation établie après la minorité et nationalité française : non-renvoi d’une QPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 10 (comm. 143)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cas pratique : Angèle et Marc, « Le divorce : bilan, réformes et perspectives »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit &amp; Patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 315, p. 49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De grands actes de la vie familiales « sans personne » (mariage, partenariat, filiation) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Musson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2025, p. 1890</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Brunerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylene Moreira de Sá</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 4, p. 757</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39, pp.1890</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dignité humaine (Chronique Vie privée et familiale), obs. sous CEDH, 19 janv. 2021, Lacatus c. Suisse, req. n° 14065/15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021/3, p. 245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 10</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preuve de l’insanité d’esprit du testateur : rappel utile des règles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des arrêts de la Cour d'appel de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 9</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surveillance étatique (Chronique Vie privée et familiale), note sous CEDH, 25 mai 2021, Big Brother Watch et autres c. Royaume-Uni, req. n° 58170/13, 62322/14 et 24960/15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021/3, p. 265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de visite et d’hébergement (Chronique Vie privée et familiale), obs. sous CEDH, 18 févr. 2020, Cînța c. Roumanie, req. n° 3891/19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020/4-5, p. 262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révocation d’une adoption simple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 10 (comm. 135)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’effectivité de la vie familiale à l’épreuve du placement d’un enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 10 (comm. 200)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La constatation de la nationalité française par la preuve du lien de filiation à l'égard d'un parent français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des arrêts de la Cour d'appel de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 4</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régime de retraite de la SNCF : le refus du versement de la pension de réversion par la preuve du concubinage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des arrêts de la Cour d'appel de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 5</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fixation de la résidence habituelle de l’enfant à l’épreuve de son instrumentalisation par l’un des parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Musson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 12 (comm. 239)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...4169 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760908v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04760971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9980,51 +9980,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="786304C2"/>
+    <w:nsid w:val="4F665CF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10211,51 +10211,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margotmusson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0845-6584" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/276432258" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/139171395568930521008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04759374v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Musson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO30034" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759429v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349719v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349717v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349708v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Deschamps" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879754v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349714v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879737v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349698v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879749v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879744v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349711v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pailler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759412v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809454v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879777v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759397v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809527v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809475v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879784v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brunerie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879791v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759585v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759593v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Jannot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Panet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Rouzier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759588v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759590v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762260v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Bouvard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759431v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760974v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879802v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993881v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993885v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993882v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759428v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035338412.00023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759596v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759600v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813004604" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03238390v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bidaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Camuzat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mucchieditore.it/images/Extra/ProtectingunaccompaniedChildren_ValentePanforti-DIGITALE-DEF.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759602v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349623v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349688v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349619v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993903v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349678v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349681v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349638v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349654v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349647v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349691v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349629v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349624v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993889v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349676v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349664v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349614v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390872v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349653v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349658v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349641v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879893v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993895v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349685v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349660v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760205v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760922v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760913v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760956v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760954v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760949v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760252v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760242v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993893v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775938v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809531v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760880v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760860v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760230v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760212v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760238v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836194v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760882v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760221v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760847v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760208v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809553v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760943v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760857v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760951v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760915v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760863v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760945v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760270v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760959v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760261v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760884v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760968v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760887v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760964v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760962v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760890v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760923v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760257v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760259v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760933v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760934v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760895v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760897v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760900v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760936v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760903v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760283v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760279v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylene Moreira de S&#225;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760938v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760969v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760939v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760942v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760906v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760909v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760973v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760908v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760971v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760295v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margotmusson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0845-6584" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/276432258" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/139171395568930521008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04759374v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Musson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO30034" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759429v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349719v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349717v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349708v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Deschamps" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349714v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879754v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879737v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349698v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879749v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879744v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349711v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pailler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759412v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809454v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759397v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879777v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809527v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809475v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879784v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879791v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848116v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brunerie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759585v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759588v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759593v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Jannot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Panet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Rouzier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759590v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762260v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Bouvard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759431v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760974v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993878v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993885v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993882v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759428v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035338412.00023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759596v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759600v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813004604" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03238390v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bidaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Camuzat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mucchieditore.it/images/Extra/ProtectingunaccompaniedChildren_ValentePanforti-DIGITALE-DEF.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759602v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349623v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993903v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349688v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349619v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349678v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349681v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349638v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349654v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349691v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349647v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349629v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349624v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390872v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349664v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349676v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349614v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349653v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349658v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349641v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879893v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993895v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349679v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349660v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349685v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760920v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760880v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760860v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760230v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760212v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760205v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760922v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760867v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760956v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760954v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760949v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760252v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760242v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993893v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775938v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836194v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760882v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760238v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760221v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760208v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760847v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809553v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760943v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760857v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760951v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760915v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760863v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760945v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760270v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760959v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760884v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760968v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760261v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760964v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760887v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760962v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760890v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760923v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760257v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760259v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760933v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760934v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760895v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760897v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760900v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760936v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760903v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760283v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760279v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylene Moreira de S&#225;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760938v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760969v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760939v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760942v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760906v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760909v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760973v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760971v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760908v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760295v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>