--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -744,708 +744,816 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Compact Paired-Parallel Architecture for Haptic Transparency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Model Predictive Control Approach To Blending In Shared Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Vulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oussama Khatib</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celestin Preault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AKR 2024 - 19th International Symposium on Advances in Robot Kinematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICRA 2026 - IEEE International Conference on Robotics &amp; Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04759634v1</w:t>
+                <w:t xml:space="preserve">hal-04753213v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruling guidance an adaptive and dynamic haptic guide model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Compact Paired-Parallel Architecture for Haptic Transparency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Vulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Khatib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMT Symposium 2024 - Mechanism and Machine Theory Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AKR 2024 - 19th International Symposium on Advances in Robot Kinematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Ljubljana, Slovenia. pp.288-296, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-64057-5_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776071v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative metrics of advanced serial/parallel biped design and characterization of the main contemporary architectures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ruling guidance an adaptive and dynamic haptic guide model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Flayols</w:t>
+                <w:t xml:space="preserve">Alexis Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mansard</w:t>
+                <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Vulliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MMT Symposium 2024 - Mechanism and Machine Theory Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Guimaraes, Portugal. p.383-384</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191553v2</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un scénario de maintenance industriel, écologique et reproductible pour l'évaluation ergonomique des interfaces humain-machine et de la charge mentale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative metrics of advanced serial/parallel biped design and characterization of the main contemporary architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Batto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Desvergnes</w:t>
+                <w:t xml:space="preserve">Thomas Flayols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Louveton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kathleen Belhassein</w:t>
+                <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Vulliez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERGO'IA 2023 - "L’avenir de l’humain dans les systèmes sociotechniques du futur"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Austin (Texas), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Humanoids57100.2023.10375224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405063v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191553v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective design optimization of the Delthaptic, a new 6-DOF haptic device</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Said Zeghloul</w:t>
+                <w:t xml:space="preserve">Développement d'un scénario de maintenance industriel, écologique et reproductible pour l'évaluation ergonomique des interfaces humain-machine et de la charge mentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Desvergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Scotto Di Cesare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Belhassein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Vulliez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Industrial Informatics (INDIN 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ERGO'IA 2023 - "L’avenir de l’humain dans les systèmes sociotechniques du futur"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Biarritz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590011v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Multi-objective design optimization of the Delthaptic, a new 6-DOF haptic device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Vulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Conference on Industrial Informatics (INDIN 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2016, Poitiers, France. pp.248-253, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INDIN.2016.7819167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multi-scale Curvature Analysis and Correlations with the Fatigue Limit on Steel Surfaces after Milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Vulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Gleason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Souto-Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quinsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd CIRP Conference on Surface Integrity (CSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Birmingham, United Kingdom. pp.308-313, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2014.04.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1455,593 +1563,492 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambiguous visuo-haptic integration in a teleoperation environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Vulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMRF 2025 - 23rd International Multisensory Research Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Durham (GB), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a human-centered haptic guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Vulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée TS4 du GdR Robotique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A haptic guidance generic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Vulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JJCR 2023 - Journée des Jeunes Chercheurs en Robotique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Moliets-et-Maâ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new unified and adaptive haptic guidance method, an exploratory user study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Camblor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Vulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727078v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-04753213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2220,51 +2227,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A412395"/>
+    <w:nsid w:val="AB936F09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2451,51 +2458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830217v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Jorda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vulliez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Khatib" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3160053" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876003v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fischer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laguillaumie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vulliez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gazeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2018.2889813" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964675v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Zeghloul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2018.06.015" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavernhe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-8903-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294131v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Saafi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Amine Laribi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406216688027" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04759634v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64057-5_33" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04776071v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boulay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191553v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Batto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flayols" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids57100.2023.10375224" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405063v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desvergnes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louveton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Belhassein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590011v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2016.7819167" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010455v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Gleason" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Souto-Lebel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quinsat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lartigue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.04.052" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343415v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lafitte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05128277v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schmitt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04334395v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bonastre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727078v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Camblor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753213v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Jabbour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Preault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01964667v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830217v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Jorda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vulliez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Khatib" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3160053" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876003v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fischer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laguillaumie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vulliez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gazeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2018.2889813" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964675v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Zeghloul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2018.06.015" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavernhe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-8903-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294131v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Saafi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Amine Laribi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406216688027" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753213v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Jabbour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Preault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04759634v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64057-5_33" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04776071v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boulay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191553v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Batto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flayols" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids57100.2023.10375224" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405063v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desvergnes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louveton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Belhassein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590011v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2016.7819167" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010455v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Gleason" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Souto-Lebel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quinsat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lartigue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.04.052" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343415v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lafitte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05128277v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schmitt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04334395v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bonastre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727078v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Camblor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01964667v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>