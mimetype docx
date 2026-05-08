--- v1 (2026-04-05)
+++ v2 (2026-05-08)
@@ -2227,51 +2227,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AB936F09"/>
+    <w:nsid w:val="596E32A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>