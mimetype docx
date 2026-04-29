--- v0 (2026-03-29)
+++ v1 (2026-04-29)
@@ -650,241 +650,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Cercle rouge : lectures croisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kleinberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Champs visuels, 978-2-296-54114-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lola Montès - lectures croisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, pp.249, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casque d'or : lectures croisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kleinberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Champs visuels, 978-2-296-11365-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -994,390 +994,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« ‘La Nouvelle Sarah Bernhardt’ : Greta Garbo et le mythe de la diva cosmopolite »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thaêtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://www.thaetre.com/2022/09/12/la-nouvelle-sarah-bernhardt/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vaudeville, Hollywood, and the Radio during World War II: The Intermedial Politics of Variety Acts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces : image, texte, language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 48, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/interfaces.5719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/interfaces.5719⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04125863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« ‘La Nouvelle Sarah Bernhardt’ : Greta Garbo et le mythe de la diva cosmopolite »</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mae West et Diamond Lil : une étoile comique est née</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thaêtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, https://www.thaetre.com/2022/09/12/la-nouvelle-sarah-bernhardt/</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Mae West et Diamond Lil : une étoile comique est née</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le(s) numéro(s) à instruments du film musical hollywoodien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue musicale OICRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Ce que le cinéma nous apprend de la musique, 5 (1), pp.7-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1044441ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bette Davis et les divas de Broadway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thaêtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248439v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02612192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Réalités de l'illusion</w:t>
               </w:r>
@@ -3169,268 +3169,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Traitement théâtral du genre policier dans The Avengers : images élitistes dans une série populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raphaëlle Moine, Brigitte Rollet, Geneviève Sellier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Policiers et criminels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, p. 263-273, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mozart en mineur : les paradoxes de la théâtralité dans Amadeus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Schifano, Martial Poirson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filmer le 18e siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Desjonquères, p. 134-145, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gods and monsters : grandeur et décadence de Hollywood dans les années 1950 et 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Loup Bourget, Jacqueline Nacache. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Classicisme hollywoodien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 265-281, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.1263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03248900v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03248896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel L’Herbier cinéaste musical ?</w:t>
               </w:r>
@@ -3890,51 +3890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248185v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chabrol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Bourget" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4864" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248203v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Toulza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=5982" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248275v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=5983&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02611995v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guido" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=4620" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03859680v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02610752v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248330v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Karsenti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=3287" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707113v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248372v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kleinberger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_cercle_rouge_lectures_croisees-9782296541146-33518.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248383v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04125863v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.5719" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04125870v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248447v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248439v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02612192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044441ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248652v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moindrot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tramus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249024v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.350" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248515v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248754v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249032v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.1314" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.4453" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248579v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cllum.2008.910" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248765v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248789v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248776v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248808v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248997v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Paris-and-the-Musical-The-City-of-Light-on-Stage-and-Screen/Jubin/p/book/9781138611092" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248991v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248976v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100865180" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248964v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pum/10910?lang=fr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248959v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100980250" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248987v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248954v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-gb/A+Companion+to+Contemporary+French+Cinema-p-9781444338997" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118585405.ch23" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248921v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/livre/?GCOI=27574100089910" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248937v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248909v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248984v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248893v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248900v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/1263" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.1263" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248896v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248888v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248819v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/abstract/title/29829?rskey=uuRNEG&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248185v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chabrol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Bourget" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4864" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248203v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Toulza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=5982" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248275v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=5983&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02611995v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guido" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=4620" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03859680v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02610752v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248330v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Karsenti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=3287" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248372v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kleinberger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_cercle_rouge_lectures_croisees-9782296541146-33518.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707113v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248383v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04125870v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04125863v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.5719" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248447v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02612192v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044441ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248439v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248652v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moindrot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tramus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249024v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.350" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248515v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248754v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249032v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.1314" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.4453" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248579v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cllum.2008.910" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248765v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248789v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248776v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248808v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248997v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Paris-and-the-Musical-The-City-of-Light-on-Stage-and-Screen/Jubin/p/book/9781138611092" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248991v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248976v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100865180" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248964v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pum/10910?lang=fr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248959v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100980250" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248987v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248954v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-gb/A+Companion+to+Contemporary+French+Cinema-p-9781444338997" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118585405.ch23" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248921v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/livre/?GCOI=27574100089910" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248937v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248909v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248984v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248896v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248893v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248900v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/1263" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.1263" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248888v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248819v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/abstract/title/29829?rskey=uuRNEG&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>