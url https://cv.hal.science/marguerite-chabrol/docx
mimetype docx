--- v1 (2026-04-29)
+++ v2 (2026-05-27)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (10)</w:t>
+        <w:t xml:space="preserve">Ouvrages (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -480,434 +480,372 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, CNRS Éditions, 396 p., 2016, 978-2-271-08344-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859680v1</w:t>
+                <w:t xml:space="preserve">hal-02610752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Broadway à Hollywood. Stratégies d’importation du théâtre new-yorkais dans le cinéma classique américain</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Paris, CNRS Éditions, 396 p., 2016, 978-2-271-08344-9</w:t>
+                <w:t xml:space="preserve">Théâtre et cinéma : le croisement des imaginaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Karsenti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 266 p., 2013, Le Spectaculaire, 978-2-7535-2787-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610752v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Marguerite Chabrol</w:t>
+                <w:t xml:space="preserve">hal-03248330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Montès - lectures croisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.249, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 266 p., 2013, Le Spectaculaire, 978-2-7535-2787-4</w:t>
+                <w:t xml:space="preserve">hal-00707113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cercle rouge : lectures croisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kleinberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Champs visuels, 978-2-296-54114-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le Cercle rouge : lectures croisées</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casque d'or : lectures croisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kleinberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Champs visuels, 978-2-296-54114-6</w:t>
+              <w:t xml:space="preserve">, 2010, Champs visuels, 978-2-296-11365-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...135 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -917,320 +855,389 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scene stills. Usages des photographies de plateau dans le système hollywoodien classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photographica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, pp.36-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaudeville, Hollywood, and the Radio during World War II: The Intermedial Politics of Variety Acts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interfaces : image, texte, language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/interfaces.5719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« ‘La Nouvelle Sarah Bernhardt’ : Greta Garbo et le mythe de la diva cosmopolite »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thaêtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, https://www.thaetre.com/2022/09/12/la-nouvelle-sarah-bernhardt/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...35 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mae West et Diamond Lil : une étoile comique est née</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thaêtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03248447v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bette Davis et les divas de Broadway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thaêtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le(s) numéro(s) à instruments du film musical hollywoodien</w:t>
               </w:r>
@@ -1288,980 +1295,911 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02612192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bette Davis et les divas de Broadway</w:t>
-[...59 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Introduction : Réalités de l'illusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Marguerite Chabrol</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Moindrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Tramus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des satires de Broadway à la politique-fiction hollywoodienne : State of the Union et The Best Man</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Double Jeu : Théâtre / Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11, pp.11-25. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/doublejeu.350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Dietrich de l’icône à la guest star : âge, voix et circulation entre les médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mise au Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Quoi de neuf sur les stars ?, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharine Hepburn : une voix incarnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Ciclaho</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Le cinéma parle! études sur le verbe et la voix dans le cinéma anglophone (dir. A-M Paquet-Deyris et D. Sipière), 6, p. 257-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ces histoires qui n’ont pas eu lieu. Sur quelques effets de théâtralité dans Smoking / No Smoking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Double Jeu : Théâtre / Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7, pp.133-141. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/doublejeu.1314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ivresse dans la comédie classique américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextes et Didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Qui a lu boira. Les alcools et le monde littéraire, 6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/contextes.4453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’imaginaire découpé de Mon oncle de Jacques Tati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier Louis-Lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (1), pp.25-31. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/cllum.2008.910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation de la composition musicale dans Amadeus : l’héritage de la peinture du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Peinture et cinéma (dir. P-L. Thivat), 77-80, p. 150-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mankiewicz et l’adhésion du spectateur dans Le Limier : le théâtre et le doute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coulisses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 33, p159-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations sur le huis clos : les espaces théâtraux complexes au cinéma de Drôle de drame à Gosford Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Interdisciplinaires de la Recherche en Communication AudioVisuelle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Le Film architecte, 17, pp.29-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Cukor et le divertissement. Images du libéralisme américain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Image Cinéma (dir. P-L. Thivat), 61-64, p. 184-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le scénario de All About Eve de Mankiewicz : théâtre et mystification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches interdisciplinaires sur les textes modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Cinéma et littérature : d’une écriture l’autre, Hors-série 6, pp.73-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2271,1479 +2209,1479 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Capital of Pre-Code Operettas : Paris at Paramount and MGM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olaf Jubin,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris and the Musical: the City of Light on Stage and Screen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 131-147, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’autocensure du genre musical en général et des chansons en particulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélie Ledoux, Pierre-Olivier Toulza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques du musical hollywoodien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp. 33-47, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comédies musicales hollywoodiennes et attractions du cirque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Denis, Jérémy Houillère. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cirque, cinéma et attractions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 125-141, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des pièces françaises aux productions américaines à grand spectacle : David Belasco et Kiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jena-Marc Larrue, Giusy Pisano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Triomphe de la scène intermédiale. Théâtre et médias à l’ère électrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'université de Montréal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 49-68, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux comédies françaises à la mode de Lubitsch : Paris-Broadway-Hollywood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascale Alexandre-Bergues, Martin Laliberté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Archives de la mise en scène. Spectacles populaires et culture médiatique 1870-1950</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 245-259, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene et les ‘boys in the backroom’ : déplacements des modèles masculins dans le cinéma classique hollywoodien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maxime Cervulle, Patrick Farges, Anne-Isabelle François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges du masculin. Représentations, déplacements et régimes de visibilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, p. 51-66., 2015, Collection « Genres, sexes, identités »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Return of Theatricality in French Cinema of the 1990s : A New Imbrication of Comedy and Melodrama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alistair Fox, Michel Marie, Raphaëlle Moine, Hilary Radner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Companion to Contemporary French Cinema</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley/Blackwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 507-526, 2015, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiley/Blackwell</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1002/9781118585405.ch23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héritages du théâtre français chez George Cukor : Paris-Broadway-Hollywood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giusy Pisano, Jean-Marc Larrue. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Archives de la mise en scène. Hypermédialités du théâtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 273-291, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Be or Not to Be : une clef du côté de Broadway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Kleinberger, Jacqueline Nacache. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">To Be or Not to Be, Un classique dans l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Le Bord de l’eau, p. 43-59., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre de Broadway et la fin de la censure hollywoodienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agathe Torti-Alcayaga, Christine Kiehl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre, destin du cinéma, Théâtre, levain du cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Manuscrit, p. 229-245, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’image cinématographique sur scène : Sur quelques adaptations cinématographiques dans le théâtre populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Amy de la Bretèque, Emmanuelle André, François Jost, Raphaëlle Moine, Guillaume Soulez, Jean-Philippe Trias. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinéma et audiovisuel se réfléchissent. Réflexivité, Médiations, Intermédialité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, p. 137-146, 2012, Champs visuels</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03248984v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mozart en mineur : les paradoxes de la théâtralité dans Amadeus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Schifano, Martial Poirson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filmer le 18e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Desjonquères, p. 134-145, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gods and monsters : grandeur et décadence de Hollywood dans les années 1950 et 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Loup Bourget, Jacqueline Nacache. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Classicisme hollywoodien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 265-281, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.1263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement théâtral du genre policier dans The Avengers : images élitistes dans une série populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raphaëlle Moine, Brigitte Rollet, Geneviève Sellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Policiers et criminels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, p. 263-273, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...125 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel L’Herbier cinéaste musical ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Véray. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marcel L’Herbier, l’art du cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRHC, p. 217-228, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“I am a widow and a…” Dynamique contradictoire de la relation mère/fils dans Soudain l’été dernier de J. L. Mankiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth Lamothe, Pascale Sardin, Julie Sauvage. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mères et la mort : Réalités et représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, p. 329-346, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intimité en public : procès et théâtre dans quelques films de George Cukor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Biet, Laurence Schifano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représentations du procès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publidix, p. 411-419, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mises en scène de Cukor et Mankiewicz comme mise en place d'un espace scénique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Susan Dürr, Almut Steinlein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Raum im Film, L’Espace dans le film</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 69-80, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId83"/>
+      <w:footerReference w:type="default" r:id="rId82"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3890,51 +3828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248185v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chabrol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Bourget" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4864" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248203v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Toulza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=5982" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248275v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=5983&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02611995v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guido" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=4620" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03859680v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02610752v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248330v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Karsenti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=3287" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248372v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kleinberger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_cercle_rouge_lectures_croisees-9782296541146-33518.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707113v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248383v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04125870v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04125863v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.5719" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248447v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02612192v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044441ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248439v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248652v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moindrot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tramus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249024v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.350" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248515v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248754v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249032v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.1314" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.4453" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248579v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cllum.2008.910" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248765v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248789v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248776v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248808v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248997v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Paris-and-the-Musical-The-City-of-Light-on-Stage-and-Screen/Jubin/p/book/9781138611092" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248991v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248976v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100865180" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248964v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pum/10910?lang=fr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248959v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100980250" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248987v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248954v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-gb/A+Companion+to+Contemporary+French+Cinema-p-9781444338997" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118585405.ch23" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248921v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/livre/?GCOI=27574100089910" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248937v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248909v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248984v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248896v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248893v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248900v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/1263" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.1263" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248888v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248819v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/abstract/title/29829?rskey=uuRNEG&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248185v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chabrol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Bourget" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4864" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248203v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Toulza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=5982" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248275v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=5983&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02611995v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guido" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=4620" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02610752v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248330v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Karsenti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=3287" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707113v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248372v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kleinberger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_cercle_rouge_lectures_croisees-9782296541146-33518.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248383v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295233v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04125863v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.5719" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04125870v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248447v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02612192v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044441ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248652v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moindrot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tramus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.350" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248515v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248754v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249032v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.1314" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248560v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.4453" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248579v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cllum.2008.910" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248765v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248789v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248776v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248808v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248997v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Paris-and-the-Musical-The-City-of-Light-on-Stage-and-Screen/Jubin/p/book/9781138611092" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248991v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248976v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100865180" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248964v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pum/10910?lang=fr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248959v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100980250" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248987v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248954v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-gb/A+Companion+to+Contemporary+French+Cinema-p-9781444338997" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118585405.ch23" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248921v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/livre/?GCOI=27574100089910" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248937v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248909v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248984v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248893v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248900v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/1263" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.1263" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248896v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248830v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248828v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248819v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/abstract/title/29829?rskey=uuRNEG&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>