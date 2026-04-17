--- v0 (2026-03-25)
+++ v1 (2026-04-17)
@@ -481,394 +481,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un patient refuse que je le soigne parce que je suis noire, que faire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Racisme et discriminations raciales à l’école et à l’université : Où en est la recherche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dhume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Cognet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisette Gries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">l'Infirmière magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 419</w:t>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 209 (2), pp.17-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971610v1</w:t>
+                <w:t xml:space="preserve">hal-03500988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blindness, deafness, silence and invisibility that shields racism in nursing education-practice in multicultural hubs of immigration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La santé est un domaine au sein duquel il est difficile de repérer les discriminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Cognet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Professional Nursing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hospimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971778v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Racisme et discriminations raciales à l’école et à l’université : Où en est la recherche ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dhume</w:t>
+                <w:t xml:space="preserve">Blindness, deafness, silence and invisibility that shields racism in nursing education-practice in multicultural hubs of immigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareth Zanchetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Cognet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rezwana Rahmana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Byama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Professional Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.profnurs.2020.06.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500988v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé est un domaine au sein duquel il est difficile de repérer les discriminations</w:t>
+                <w:t xml:space="preserve">Un patient refuse que je le soigne parce que je suis noire, que faire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Cognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Gries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hospimedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">l'Infirmière magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970633v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminations en santé et crise sanitaire</w:t>
               </w:r>
@@ -1703,204 +1703,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des inégalités d'accès aux soins aux discriminations en santé</w:t>
+                <w:t xml:space="preserve">Equipe METISS : un modèle de recherche et de formation en partenariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Cognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyridoula Xenocostas,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Montgomery,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rhéaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 52, pp.8-9</w:t>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 177, pp.143-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971656v1</w:t>
+                <w:t xml:space="preserve">hal-01414669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equipe METISS : un modèle de recherche et de formation en partenariat</w:t>
+                <w:t xml:space="preserve">Des inégalités d'accès aux soins aux discriminations en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Cognet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rhéaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 177, pp.143-148</w:t>
+              <w:t xml:space="preserve">Rhizome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52, pp.8-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414669v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composer avec le racisme : Postures stratégiques de jeunes adultes descendants de migrants? , Vol 25, n° 147-148, pp 221-234</w:t>
               </w:r>
@@ -4077,51 +4077,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DAA373A9"/>
+    <w:nsid w:val="339C75A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4308,51 +4308,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marguerite-cognet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129679135" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820185v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bozec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Cognet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dhume" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03656747v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rabaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47854/anthropen.v1i1.51144" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500980v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0117" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971610v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Gries" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971778v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Zanchetta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezwana Rahmana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Byama" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Carlier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profnurs.2020.06.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500988v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970633v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970640v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500989v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971882v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971837v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rachel Lam-Kin-Teng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elisabeth Dumitriu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Haag" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15171/hpp.2018.12" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971650v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Foubert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971790v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15226/2374-6874/5/2/00147" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971642v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940790v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971891v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01414585v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971656v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01414669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridoula Xenocostas," TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Montgomery," TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rh&#233;aume" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02968516v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Eberhard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971894v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01292256v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Hoyez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poiret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5861" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029768v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Moisy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5863" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01292203v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.176.0101" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638603v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1999.1683" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880192v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tana Bao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02968546v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiminal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Tripier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940816v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.syllepse.net/sociologie-du-racisme-_r_46_i_790.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500958v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971887v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02968531v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563591v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blassel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rodrigues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989479v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamel Christelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cognet Marguerite" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozec G&#233;raldine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et l'&#201;quipe Acadiscri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209853v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#8217;&#233;quipe Acadiscri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731238v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581625v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02968538v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971857v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Adam-Vezina" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Braud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00760137v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bascougnano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marguerite-cognet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129679135" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820185v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bozec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Cognet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dhume" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03656747v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rabaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47854/anthropen.v1i1.51144" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500980v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0117" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500988v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971778v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Zanchetta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezwana Rahmana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Byama" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Carlier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profnurs.2020.06.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971610v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Gries" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970640v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500989v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971882v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971837v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rachel Lam-Kin-Teng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elisabeth Dumitriu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Haag" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15171/hpp.2018.12" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971650v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Foubert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971790v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15226/2374-6874/5/2/00147" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971642v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940790v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971891v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01414585v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01414669v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridoula Xenocostas," TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Montgomery," TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rh&#233;aume" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971656v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02968516v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Eberhard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971894v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01292256v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Hoyez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poiret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5861" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029768v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Moisy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5863" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01292203v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.176.0101" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638603v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1999.1683" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880192v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tana Bao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02968546v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiminal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Tripier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940816v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.syllepse.net/sociologie-du-racisme-_r_46_i_790.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500958v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971887v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02968531v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563591v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blassel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rodrigues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989479v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamel Christelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cognet Marguerite" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozec G&#233;raldine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et l'&#201;quipe Acadiscri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209853v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#8217;&#233;quipe Acadiscri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731238v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581625v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02968538v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971857v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Adam-Vezina" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Braud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00760137v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bascougnano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>