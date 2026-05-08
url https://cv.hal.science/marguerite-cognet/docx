--- v1 (2026-04-17)
+++ v2 (2026-05-08)
@@ -632,243 +632,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blindness, deafness, silence and invisibility that shields racism in nursing education-practice in multicultural hubs of immigration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un patient refuse que je le soigne parce que je suis noire, que faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Cognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margareth Zanchetta</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lisette Gries</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Professional Nursing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">l'Infirmière magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 419</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971778v1</w:t>
+                <w:t xml:space="preserve">hal-02971610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un patient refuse que je le soigne parce que je suis noire, que faire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blindness, deafness, silence and invisibility that shields racism in nursing education-practice in multicultural hubs of immigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareth Zanchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Cognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rezwana Rahmana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Byama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">l'Infirmière magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Professional Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.profnurs.2020.06.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971610v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminations en santé et crise sanitaire</w:t>
               </w:r>
@@ -1081,580 +1081,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights for public education provided by French media on ideas about prostate cancer- A media analysis study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand c’est l’usager qui fait preuve de racisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Cognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Rachel Lam-Kin-Teng</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille Foubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Promotion Perspectives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de l'infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 241, pp.20-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971837v1</w:t>
+                <w:t xml:space="preserve">hal-02971650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand c’est l’usager qui fait preuve de racisme</w:t>
+                <w:t xml:space="preserve">Racism and Healthcare : Representations of the ‘Other’ in Health Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Cognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carlier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Foubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'infirmière</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SOJ Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (2), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15226/2374-6874/5/2/00147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971650v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Racism and Healthcare : Representations of the ‘Other’ in Health Services</w:t>
+                <w:t xml:space="preserve">Racisme. Entre représentations de &amp;quot;l’autre&amp;quot; et pratiques soignantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Cognet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Carlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOJ Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de l'infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 241, pp.27-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971790v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Racisme. Entre représentations de &amp;quot;l’autre&amp;quot; et pratiques soignantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights for public education provided by French media on ideas about prostate cancer- A media analysis study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareth Zanchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Cognet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rachel Lam-Kin-Teng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Elisabeth Dumitriu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Haag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'infirmière</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health Promotion Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (2), pp.92-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15171/hpp.2018.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971642v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPRENDRE ET THÉORISER LE RACISME Apports de Véronique De Rudder et controverses</w:t>
+                <w:t xml:space="preserve">Du traitement différentiel à la discrimination raciste dans les pratiques cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Cognet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des anthropologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Les Cahiers de la lutte contre la discrimination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.25-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940790v1</w:t>
+                <w:t xml:space="preserve">hal-02971891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du traitement différentiel à la discrimination raciste dans les pratiques cliniques</w:t>
+                <w:t xml:space="preserve">COMPRENDRE ET THÉORISER LE RACISME Apports de Véronique De Rudder et controverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Cognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dhume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la lutte contre la discrimination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5, pp.25-42</w:t>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971891v1</w:t>
+                <w:t xml:space="preserve">hal-02940790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailleurs migrants en santé : une utopie ?</w:t>
               </w:r>
@@ -1703,204 +1703,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equipe METISS : un modèle de recherche et de formation en partenariat</w:t>
+                <w:t xml:space="preserve">Des inégalités d'accès aux soins aux discriminations en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Cognet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rhéaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 177, pp.143-148</w:t>
+              <w:t xml:space="preserve">Rhizome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52, pp.8-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01414669v1</w:t>
+                <w:t xml:space="preserve">hal-02971656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des inégalités d'accès aux soins aux discriminations en santé</w:t>
+                <w:t xml:space="preserve">Equipe METISS : un modèle de recherche et de formation en partenariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Cognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyridoula Xenocostas,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Montgomery,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rhéaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 52, pp.8-9</w:t>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 177, pp.143-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971656v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composer avec le racisme : Postures stratégiques de jeunes adultes descendants de migrants? , Vol 25, n° 147-148, pp 221-234</w:t>
               </w:r>
@@ -2031,235 +2031,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences de la santé et du soin en migration : entre inégalités et discriminations [éditorial]</w:t>
+                <w:t xml:space="preserve">Santé des migrants en France : l’effet des discriminations liées à l’origine et au sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Cognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Poiret</w:t>
+                <w:t xml:space="preserve">Muriel Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 28, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/remi.5861⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 28 (2), pp.11-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.5863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-01292256v1</w:t>
+                <w:t xml:space="preserve">hal-03029768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé des migrants en France : l’effet des discriminations liées à l’origine et au sexe</w:t>
+                <w:t xml:space="preserve">Expériences de la santé et du soin en migration : entre inégalités et discriminations [éditorial]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Cognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hamel</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Moisy</w:t>
+                <w:t xml:space="preserve">Christian Poiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 28 (2), pp.11-34. </w:t>
+              <w:t xml:space="preserve">, 2012, 28, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/remi.5863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/remi.5861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029768v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01292256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et ethnicité dans la division du travail en santé : la responsabilité politique des États</w:t>
               </w:r>
@@ -4077,51 +4077,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="339C75A5"/>
+    <w:nsid w:val="1FBEE005"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4308,51 +4308,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marguerite-cognet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129679135" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820185v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bozec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Cognet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dhume" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03656747v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rabaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47854/anthropen.v1i1.51144" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500980v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0117" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500988v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971778v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Zanchetta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezwana Rahmana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Byama" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Carlier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profnurs.2020.06.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971610v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Gries" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970640v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500989v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971882v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971837v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rachel Lam-Kin-Teng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elisabeth Dumitriu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Haag" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15171/hpp.2018.12" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971650v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Foubert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971790v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15226/2374-6874/5/2/00147" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971642v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940790v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971891v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01414585v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01414669v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridoula Xenocostas," TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Montgomery," TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rh&#233;aume" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971656v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02968516v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Eberhard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971894v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01292256v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Hoyez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poiret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5861" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029768v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Moisy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5863" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01292203v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.176.0101" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638603v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1999.1683" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880192v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tana Bao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02968546v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiminal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Tripier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940816v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.syllepse.net/sociologie-du-racisme-_r_46_i_790.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500958v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971887v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02968531v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563591v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blassel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rodrigues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989479v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamel Christelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cognet Marguerite" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozec G&#233;raldine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et l'&#201;quipe Acadiscri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209853v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#8217;&#233;quipe Acadiscri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731238v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581625v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02968538v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971857v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Adam-Vezina" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Braud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00760137v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bascougnano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marguerite-cognet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129679135" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820185v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bozec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Cognet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dhume" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03656747v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rabaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47854/anthropen.v1i1.51144" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500980v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0117" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500988v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971610v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Gries" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971778v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Zanchetta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezwana Rahmana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Byama" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Carlier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profnurs.2020.06.012" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970640v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500989v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971882v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971650v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Foubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971790v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15226/2374-6874/5/2/00147" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971642v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971837v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rachel Lam-Kin-Teng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elisabeth Dumitriu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Haag" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15171/hpp.2018.12" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971891v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940790v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01414585v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971656v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01414669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridoula Xenocostas," TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Montgomery," TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rh&#233;aume" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02968516v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Eberhard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971894v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029768v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Moisy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5863" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01292256v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Hoyez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poiret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5861" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01292203v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.176.0101" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638603v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1999.1683" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880192v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tana Bao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02968546v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiminal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Tripier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940816v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.syllepse.net/sociologie-du-racisme-_r_46_i_790.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500958v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971887v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02968531v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563591v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blassel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rodrigues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989479v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamel Christelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cognet Marguerite" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozec G&#233;raldine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et l'&#201;quipe Acadiscri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209853v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#8217;&#233;quipe Acadiscri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731238v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581625v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02968538v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02971857v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Adam-Vezina" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Braud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00760137v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bascougnano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>