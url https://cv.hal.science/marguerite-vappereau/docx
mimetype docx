--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -4190,51 +4190,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6EF43880"/>
+    <w:nsid w:val="42C63863"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>