--- v1 (2026-04-10)
+++ v2 (2026-05-11)
@@ -848,94 +848,107 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Vappereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Valérie Vignaux; Marguerite Vappereau. </w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophir Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélie Ledoux; Ophir Levy; Marguerite Vappereau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nico Papatakis. Une politique de la fiction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Caen, A paraître</w:t>
+              <w:t xml:space="preserve">La Preuve par l'image ? Enquêtes filmiques, usages judiciaires et enjeux esthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Presses du réel, A paraître, HARTEC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441084v1</w:t>
+                <w:t xml:space="preserve">hal-05441112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Papatakis et Jean Genet, une relation sous tension</w:t>
               </w:r>
@@ -1007,180 +1020,180 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Vappereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Aurélie Ledoux; Ophir Levy; Marguerite Vappereau. </w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vignaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valérie Vignaux; Marguerite Vappereau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Preuve par l'image ? Enquêtes filmiques, usages judiciaires et enjeux esthétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Presses du réel, A paraître, HARTEC</w:t>
+              <w:t xml:space="preserve">Nico Papatakis. Une politique de la fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441112v1</w:t>
+                <w:t xml:space="preserve">hal-05441084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre New York et Paris : Nico Papatakis, le passeur</w:t>
+                <w:t xml:space="preserve">L’Heure exquise&amp;quot; de René Allio, topographie du sensible, voyage sentimental dans le temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Vappereau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Valérie Vignaux; Marguerite Vappereau. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Bellan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam Tsikounas; Annette Guillaumin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nico Papatakis, une politique de la fiction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Caen, A paraître</w:t>
+              <w:t xml:space="preserve">René Allio [Exposition en ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05440831v1</w:t>
+                <w:t xml:space="preserve">hal-05441340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Nico Papatakis</w:t>
               </w:r>
@@ -1233,186 +1246,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cinéma d’Artavazd Pelechian entre mémoire, histoire et abolition du temps</w:t>
+                <w:t xml:space="preserve">Entre New York et Paris : Nico Papatakis, le passeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Vappereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sébastien Denis; Béatrice Rodovalho. </w:t>
+              <w:t xml:space="preserve">Valérie Vignaux; Marguerite Vappereau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zone de rupture. Cinéma expérimental et écriture de l'histoire.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publications de la Sorbonne, A paraître</w:t>
+              <w:t xml:space="preserve">Nico Papatakis, une politique de la fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05440923v1</w:t>
+                <w:t xml:space="preserve">hal-05440831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Heure exquise&amp;quot; de René Allio, topographie du sensible, voyage sentimental dans le temps</w:t>
+                <w:t xml:space="preserve">Le cinéma d’Artavazd Pelechian entre mémoire, histoire et abolition du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Vappereau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Myriam Tsikounas; Annette Guillaumin. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Denis; Béatrice Rodovalho. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">René Allio [Exposition en ligne]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Zone de rupture. Cinéma expérimental et écriture de l'histoire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441340v1</w:t>
+                <w:t xml:space="preserve">hal-05440923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinémaction et l’utopie d’un cinéma régional</w:t>
               </w:r>
@@ -1423,51 +1423,51 @@
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Vappereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Dreyer; Sébastien Layerle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La critique comme un combat. Guy Hennebelle : critique, cinéma, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Théorème, 40, Presses Sorbonne Nouvelle, 2026</w:t>
+              <w:t xml:space="preserve">, Théorème, 40, Presses Sorbonne Nouvelle, pp. 211-228, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1569,51 +1569,51 @@
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Vappereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Plasseraud; Pierre Beylot; Andrea Cabezas Vargas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raoul Ruiz, dialogues transatlantiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions Orbis tertius, 2024, 978-2-36783-406-1</w:t>
+              <w:t xml:space="preserve">, Éditions Orbis tertius, pp. 153-183, 2024, 978-2-36783-406-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1642,51 +1642,51 @@
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Vappereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Katharina Bellan; Caroline Renard; Marguerite Vappereau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Centre Méditerranéen de Création Cinématographique. Une expérience de la décentralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.51, 2021, 979-10-32-00339-8</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp. 23-73, 2021, 979-10-32-00339-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1741,51 +1741,51 @@
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Katharina Bellan; Caroline Renard; Marguerite Vappereau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Centre méditerranéen de création cinématographique, une expérience de la décentralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Provence, p. 77-80, 2021, 979-10-32-00339-8</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, p. 81-88, 2021, 979-10-32-00339-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1942,195 +1942,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris-chantier : filmer les transformations urbaines</w:t>
+                <w:t xml:space="preserve">Nanni Moretti, Déjouer l’identité : l’écriture cinématographique de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Vappereau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurore Renaut. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paris in the cinema – Beyond the Flâneur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Journal intime Nanni Moretti Voyages en archipel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éd. Le Bord de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9782356875297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03067696v1</w:t>
+                <w:t xml:space="preserve">hal-03066555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanni Moretti, Déjouer l’identité : l’écriture cinématographique de soi</w:t>
+                <w:t xml:space="preserve">Paris-chantier : filmer les transformations urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Vappereau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gaimard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal intime Nanni Moretti Voyages en archipel</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9782356875297</w:t>
+              <w:t xml:space="preserve">Paris in the cinema – Beyond the Flâneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03066555v1</w:t>
+                <w:t xml:space="preserve">hal-03067696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la littérature au cinéma, images de la cruauté chez Jean Genet</w:t>
               </w:r>
@@ -2183,82 +2183,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homo Sapiens&amp;quot; et les scénarios non réalisés</w:t>
+                <w:t xml:space="preserve">Un cinéma écrit : &amp;quot;Homo Sapiens&amp;quot; et autres scénarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Vappereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Déniel; Marguerite Vappereau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pelechian, La symphonie du monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Yellow Now, 2016, 978-2-87340-388-1</w:t>
+              <w:t xml:space="preserve">, Yellow Now, pp 147-153, 2016, 978-2-87340-388-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2329,298 +2329,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Entretien avec Sylvie Lindeperg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Vappereau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Claire Déniel; Marguerite Vappereau. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvard Emilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publication de la Sorbonne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artavazd Pelechian, La symphonie du monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yellow Now, 2016, 978-2-87340-388-1</w:t>
+              <w:t xml:space="preserve">Histo.art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, 2016, Processus créatifs. Expériences, représentations et significations de la production de l’œuvre d’art aux XXe et XXIe siècles, 21017719</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442538v1</w:t>
+                <w:t xml:space="preserve">hal-03068031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’écrit à l’écran : le processus créatif au cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Vappereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publication de la Sorbonne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processus créatifs. Expériences, représentations et significations de la production de l’œuvre d’art aux XXe et XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Histo Art, 978-2-85944-959-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Sylvie Lindeperg</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Vappereau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Publication de la Sorbonne. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Déniel; Marguerite Vappereau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histo.art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 8, 2016, Processus créatifs. Expériences, représentations et significations de la production de l’œuvre d’art aux XXe et XXIe siècles, 21017719</w:t>
+              <w:t xml:space="preserve">Artavazd Pelechian, La symphonie du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yellow Now, pp.9-12, 2016, 978-2-87340-388-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03068031v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction - Les histoires de René Allio</w:t>
               </w:r>
@@ -3647,51 +3647,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Bataille de Culloden (1964) de Peter Watkins. Re-enactment télévisuel à partir de la collection de photographies de la Cinémathèque française</w:t>
+                <w:t xml:space="preserve">La Bataille de Culloden (1964) de Peter Watkins. Re-enactment télévisuel : à partir de la collection de photographies de la Cinémathèque française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Vappereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e congrès de l'AEGES</w:t>
             </w:r>
             <w:r>
@@ -4190,51 +4190,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42C63863"/>
+    <w:nsid w:val="082D34FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4421,51 +4421,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marguerite-vappereau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-5710-6118" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175014833" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421842v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ledoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophir Levy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Vappereau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/collection_serie.php?id=63&amp;amp;menu=1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901624v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vignaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511200v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Bellan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066523v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lindeperg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tsikounas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066545v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire D&#233;niel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.yellownow.be/index.php" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068668v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066516v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441084v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440911v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441112v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440831v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441183v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440923v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441340v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440807v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460060v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440740v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440894v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442574v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Daniel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441164v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441472v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Sicard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067696v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaimard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066555v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/journal-intime-voyages-en-archipel/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442562v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442548v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442521v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442538v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070213v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Bouvard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Daniel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068031v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvard Emilie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03675914v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03070115v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441380v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068257v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441450v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068389v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070311v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068211v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068221v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068233v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.037.0179" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441429v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441404v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Didier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441217v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441240v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452581v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666627v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marguerite-vappereau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-5710-6118" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175014833" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421842v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ledoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophir Levy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Vappereau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/collection_serie.php?id=63&amp;amp;menu=1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901624v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vignaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511200v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Bellan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066523v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lindeperg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tsikounas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066545v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire D&#233;niel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.yellownow.be/index.php" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068668v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066516v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441112v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440911v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441084v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441183v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440831v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440807v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460060v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440740v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440894v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442574v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Daniel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441164v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441472v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Sicard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066555v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/journal-intime-voyages-en-archipel/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067696v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaimard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442562v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442548v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442521v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068031v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvard Emilie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Daniel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070213v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Bouvard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442538v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03675914v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03070115v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441380v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068257v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441450v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068389v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070311v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068211v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068221v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068233v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.037.0179" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441429v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441404v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Didier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441217v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441240v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452581v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666627v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>