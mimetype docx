--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2140,306 +2140,424 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00995843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montagnards dans la mondialisation. Réseaux diasporiques et mobilisations sociales dans l’Atlas (Maroc), les Highlands (Écosse) et les Alpes françaises</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapports de domination et résistances Approches de géographie sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pug.oiry.2019.01⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Mahoudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari Oiry-Varacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Uhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. 2024, Géographie sociale</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04418391v1</w:t>
+                <w:t xml:space="preserve">halshs-05570065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montagnards dans la mondialisation</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Montagnards dans la mondialisation. Réseaux diasporiques et mobilisations sociales dans l’Atlas (Maroc), les Highlands (Écosse) et les Alpes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari Oiry Varacca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Grenoble, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pug.oiry.2019.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789712v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Montagnards dans la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari Oiry-Varacca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tourism in mountain regions: hopes, fears and realities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Oiry Varacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Debarbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rudaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Maselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, 978-2-88903-027-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2449,522 +2567,522 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Oiry Varacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catégoriser. Lexique des constructions sociales de la différence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Mahoudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Oiry-Varacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Uhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapports de domination et résistances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.7-16, 2024, Géographie sociale, 978-2-7535-9624-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La montagne, repli ou ouverture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Oiry Varacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La montagne en question(s). Enjeux et controverses à partir des Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9782377473212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrique d’un patrimoine judéo-berbère dans l’Atlas au Maroc : des réseaux au service de l’ancrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Oiry Varacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux symboliques complexes au Maghreb et au Machrek. AppropriaWon, tensions et partage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-343-18607-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressions identitaires féminines et développement touristique dans les arrière-pays marocains : de la folklorisation à la revendication</w:t>
+                <w:t xml:space="preserve">Réinventer les « identités » amazighes en dehors des sentiers battus. Perspective critique postcoloniale sur des projets touristiques « alternatifs » menés dans les Atlas marocains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Oiry-Varacca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ouidad Tebbaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Berriane M. et Michon G. (dir), Terroirs Méditerranéens : Environnement, Patrimoine et Développement au Maroc, éditions de l’IRD</w:t>
+              <w:t xml:space="preserve">Delaplace M. et Gravari Barbas M. (dir), Nouveaux territoires touristiques : invention, reconfigurations, repositionnements, Presses universitaires du Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789713v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réinventer les « identités » amazighes en dehors des sentiers battus. Perspective critique postcoloniale sur des projets touristiques « alternatifs » menés dans les Atlas marocains</w:t>
+                <w:t xml:space="preserve">Expressions identitaires féminines et développement touristique dans les arrière-pays marocains : de la folklorisation à la revendication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Oiry-Varacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouidad Tebbaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Delaplace M. et Gravari Barbas M. (dir), Nouveaux territoires touristiques : invention, reconfigurations, repositionnements, Presses universitaires du Québec</w:t>
+              <w:t xml:space="preserve">Berriane M. et Michon G. (dir), Terroirs Méditerranéens : Environnement, Patrimoine et Développement au Maroc, éditions de l’IRD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789710v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId73"/>
+      <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3111,51 +3229,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Oiry Varacca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03939830v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Vanz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.10569" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418424v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.6260" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418426v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Oiry-Varacca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3744" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789706v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tricoire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3516" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418428v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gagnol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2326" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418437v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.1074" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418431v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.2504" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418438v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gauthier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.12720" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418456v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418459v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418457v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576146v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Le Bars" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418463v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789721v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujrouf Said" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789715v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Tebbaa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789720v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789723v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789717v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Basset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Darroux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353672v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284931v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00948058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995843v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418391v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.oiry.2019.01" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789712v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418398v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debarbieux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rudaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maselli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kohler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418446v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815036v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Devaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Mahoudeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uhel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Walker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418444v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789713v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789710v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Oiry Varacca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03939830v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Vanz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.10569" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418424v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.6260" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418426v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Oiry-Varacca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3744" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789706v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tricoire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3516" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418428v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gagnol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2326" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418437v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.1074" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418431v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.2504" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418438v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gauthier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.12720" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418456v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418459v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418457v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576146v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Le Bars" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418463v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789721v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujrouf Said" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789715v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Tebbaa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789720v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789723v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789717v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Basset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Darroux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353672v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284931v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00948058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995843v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570065v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Devaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Mahoudeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uhel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Walker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418391v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.oiry.2019.01" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789712v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418398v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debarbieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rudaz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maselli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kohler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418446v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815036v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418444v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418441v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789710v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789713v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>