--- v0 (2026-04-09)
+++ v1 (2026-05-07)
@@ -1,129 +1,138 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mari-Vorgan Louyer </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsable Analyses et Développement Chimie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">mari-vorgan-louyer</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0004-3528-8902</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -158,807 +167,807 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized methods for adsorbable organic halides (AOX) and halogen‑specific speciation for tracking disinfection by-products from source to tap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vélia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Demelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vassalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari-Vorgan Louyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00216-026-06435-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brominated Haloacetic Acids and the Need for Stricter Drinking Water Policies: A Case Study in Western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari-Vorgan Louyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jabalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposure and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 18 (2), pp.30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12403-026-00770-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05584642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the Human Chemical Exposome for Public Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lennon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihene Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41591-026-04289-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05570286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polar organic pollutants, micro-nano plastics and nanomaterials: Analytical techniques to reveal the still invisible human physico-chemical exposome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Chetwynd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari-Vorgan Louyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bessonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 177, pp.117816. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trac.2024.117816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing organic carbon-nitrate linear relationship from UV spectra of freshwaters in agricultural environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari-Vorgan Louyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 107, pp.115--120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.03.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct determination of trace-level haloacetic acids in drinking water by two-dimensional ion chromatography with suppressed conductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Verrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari-Vorgan Louyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microchemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110, pp.608-613. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.microc.2013.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -968,147 +977,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the Human Chemical Exposome for Public Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lennon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihene Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1118,168 +1127,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorbable organohalogen parameters : method optimization and seasonal variations in different water matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Velia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vassalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Demelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari-Vorgan Louyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euroanalysis 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Chemical Society, Aug 2025, Barcelone (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1347,51 +1356,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FD76447"/>
+    <w:nsid w:val="26F62FDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1578,51 +1587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mari-vorgan-louyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-3528-8902" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05554929v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence V&#233;lia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Demelas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vassalo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari-Vorgan Louyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-026-06435-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05584642v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jabalot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12403-026-00770-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570286v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lennon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Chaker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-026-04289-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646636v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Chetwynd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2024.117816" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Jung" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Causse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.03.034" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNS81VZR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00877151v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Verrey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2013.07.012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557890v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Velia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Boudenne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demelas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mari-vorgan-louyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-3528-8902" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05554929v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence V&#233;lia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Demelas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vassalo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari-Vorgan Louyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-026-06435-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05584642v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jabalot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12403-026-00770-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570286v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lennon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Chaker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-026-04289-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646636v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Chetwynd" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2024.117816" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063932v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Jung" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Causse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.03.034" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNS81VZR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00877151v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Verrey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2013.07.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557890v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329541v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Velia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Boudenne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demelas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>