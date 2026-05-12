--- v0 (2026-04-05)
+++ v1 (2026-05-12)
@@ -1691,527 +1691,527 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation et microbiote en liens avec pesticides et prébiotiques</w:t>
+                <w:t xml:space="preserve">Impact de la co-exposition chronique d’un pesticide et du régime obésogène en supplémentation à un prébiotique sur l’axe microbiote-intestin-cerveau chez les rats femelles et leur progéniture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Abou Diwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Djekkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Sevin</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quels systèmes alimentaires pour concilier santé, climat et biodiversité ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation Evertea – SFSE et le CIRC, Oct 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">8ème Journée Amiénoise de Recherche en Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPJV - CHU d'Amiens, Jan 2023, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330236v1</w:t>
+                <w:t xml:space="preserve">hal-04329941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche intégrée in vitro pour étudier l’impact des pesticides sur l’axe microbiote-intestin-cerveau</w:t>
+                <w:t xml:space="preserve">Etude de l’effet d’une co-exposition à un pesticide et aux lipides saturés sur le microbiote intestinal et les propriétés de la barrière hémato-encéphalique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Abou Diwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Sevin</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimane Djekkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gosselet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque commun ARET-SFTG-STCM : Exposome en Toxicologie : du concept à la stratégie d’évaluation des risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARET, SFTG et STCM, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">2ème Journée Diabète et Obésité des Hauts-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Copeppi, May 2023, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330230v1</w:t>
+                <w:t xml:space="preserve">hal-04330204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la co-exposition chronique d’un pesticide et du régime obésogène en supplémentation à un prébiotique sur l’axe microbiote-intestin-cerveau chez les rats femelles et leur progéniture</w:t>
+                <w:t xml:space="preserve">Alimentation et microbiote en liens avec pesticides et prébiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Abou Diwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Djekkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucie Dehouck</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Joly Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Journée Amiénoise de Recherche en Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UPJV - CHU d'Amiens, Jan 2023, Amiens, France</w:t>
+              <w:t xml:space="preserve">Quels systèmes alimentaires pour concilier santé, climat et biodiversité ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Evertea – SFSE et le CIRC, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329941v1</w:t>
+                <w:t xml:space="preserve">hal-04330236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’effet d’une co-exposition à un pesticide et aux lipides saturés sur le microbiote intestinal et les propriétés de la barrière hémato-encéphalique</w:t>
+                <w:t xml:space="preserve">Approche intégrée in vitro pour étudier l’impact des pesticides sur l’axe microbiote-intestin-cerveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Abou Diwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Narimane Djekkoun</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucie Dehouck</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée Diabète et Obésité des Hauts-de-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Copeppi, May 2023, Amiens, France</w:t>
+              <w:t xml:space="preserve">Colloque commun ARET-SFTG-STCM : Exposome en Toxicologie : du concept à la stratégie d’évaluation des risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARET, SFTG et STCM, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330204v1</w:t>
+                <w:t xml:space="preserve">hal-04330230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exposition chronique péri-gestationnelle au chlorpyrifos ± au régime obésogène entraîne des perturbations du microbiote intestinal et des propriétés de la BHE chez les rats femelles et leur progéniture</w:t>
               </w:r>
@@ -2616,51 +2616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421671v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abou Diwan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Poiriez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Av&#233;nie Huet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joly Condette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sevin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.119539" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophian Tricotteaux-Zarqaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Lahimer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietra Candela" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1466967" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04837526v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Joly Condette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delanaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125533" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711499v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Djekkoun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boucau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dehouck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34969-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068149v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gosselet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Khorsi-Cauet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076147" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244010v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Montjean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Cabry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1232646" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04419526v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475612v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330253v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05410992v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024AMIE0028" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330236v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330230v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04329941v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330204v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04329794v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04329916v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421671v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abou Diwan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Poiriez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Av&#233;nie Huet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joly Condette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sevin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.119539" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophian Tricotteaux-Zarqaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Lahimer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietra Candela" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1466967" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04837526v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Joly Condette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delanaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125533" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711499v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Djekkoun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boucau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dehouck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34969-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068149v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gosselet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Khorsi-Cauet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076147" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244010v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Montjean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Cabry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1232646" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04419526v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475612v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330253v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05410992v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024AMIE0028" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04329941v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330204v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330236v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04329794v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04329916v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>