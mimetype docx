--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -140,69 +140,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aimé Villano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 6 : épigraphistes au travail, 22 p. (en ligne)</w:t>
+              <w:t xml:space="preserve">, 2025, épigraphistes au travail, 6, pp.88-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05523892v1</w:t>
+                <w:t xml:space="preserve">halshs-05447875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il sacello di San Benedetto nella basilica di San Zeno, a cura del Comitato per le Celebrazioni di San Zeno, Verona, Edizioni dell’Abbazia di San Zeno («Annuario storico zenoniano», XXVIII), 2022, 322 p.</w:t>
               </w:r>
@@ -553,178 +553,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typical Venice? The Art of Commodities, 13th-16th Centuries a cura di Ella Beaucamp e Philippe Cordez</w:t>
+                <w:t xml:space="preserve">Liturgical Furniture in the Basilica of San Marco. The Ciboria in the Main Chapel and in the Chapels of the Nicopeia and Sacramento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aimé Villano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confronto</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Convivium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, VIII (2), pp.132-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.CONVI.5.131119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538331v1</w:t>
+                <w:t xml:space="preserve">hal-03495842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liturgical Furniture in the Basilica of San Marco. The Ciboria in the Main Chapel and in the Chapels of the Nicopeia and Sacramento</w:t>
+                <w:t xml:space="preserve">Typical Venice? The Art of Commodities, 13th-16th Centuries a cura di Ella Beaucamp e Philippe Cordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aimé Villano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Convivium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Confronto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.205-210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/J.CONVI.5.131119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03495842v1</w:t>
+                <w:t xml:space="preserve">hal-03538331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diocesi, pievi e fonti battesimali del Patriarcato di Grado</w:t>
               </w:r>
@@ -805,316 +805,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can connoisseurship tell us about epigraphy?</w:t>
+                <w:t xml:space="preserve">Objet liturgique ou objet profane? Questions autour d’une inscription énigmatique sur un vase de Chypre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aimé Villano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The conference “Stonecutters and Mosaicists at Work”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Varsovie, Nov 2023, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Séminaire SEMPER : la poésie épigraphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études supérieures de civilisation médiévale (CESCM-UMR7302), Jan 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04635838v1</w:t>
+                <w:t xml:space="preserve">halshs-04636387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Word of the Last Hour: Tombs and Epitaphs for Women in the Kingdoms of Jerusalem and Cyprus</w:t>
+                <w:t xml:space="preserve">What can connoisseurship tell us about epigraphy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aimé Villano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Church Monuments Society, Mar 2023, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">The conference “Stonecutters and Mosaicists at Work”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Varsovie, Nov 2023, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04636372v1</w:t>
+                <w:t xml:space="preserve">halshs-04635838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulling the thread from two Cypriot and a Constantinopolitan inscribed textile</w:t>
+                <w:t xml:space="preserve">The Word of the Last Hour: Tombs and Epitaphs for Women in the Kingdoms of Jerusalem and Cyprus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aimé Villano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on the Study of the Middle Ages: Networks &amp; Entanglements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Medieval Congress, Jul 2023, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">Webinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Church Monuments Society, Mar 2023, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04636097v1</w:t>
+                <w:t xml:space="preserve">halshs-04636372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objet liturgique ou objet profane? Questions autour d’une inscription énigmatique sur un vase de Chypre</w:t>
+                <w:t xml:space="preserve">Pulling the thread from two Cypriot and a Constantinopolitan inscribed textile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aimé Villano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SEMPER : la poésie épigraphique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'études supérieures de civilisation médiévale (CESCM-UMR7302), Jan 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">International Congress on the Study of the Middle Ages: Networks &amp; Entanglements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Medieval Congress, Jul 2023, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04636387v1</w:t>
+                <w:t xml:space="preserve">halshs-04636097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panoramique des ressources en ligne pour l’histoire de l’art en Italie</w:t>
               </w:r>
@@ -1912,182 +1912,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un’aquila-leggio del Museo Diocesano di Treviso</w:t>
+                <w:t xml:space="preserve">Cortocircuitos temporales: la aplicación de inscripciones a objetos de reúso. El caso de las columnas del ciborio de San Marco en Venecia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aimé Villano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'arredo liturgico fra Oriente e Occidente (V-XV secolo). Frammenti, opere e contesti</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.328-343, 2021, Minima Medievalia, 978-88-3664-921-1</w:t>
+              <w:t xml:space="preserve">Estudios sobre el patrimonio escrito</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guillermo Escolar Editor, pp.97-112, 2021, 978-84-18981-12-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03643988v1</w:t>
+                <w:t xml:space="preserve">hal-03527418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortocircuitos temporales: la aplicación de inscripciones a objetos de reúso. El caso de las columnas del ciborio de San Marco en Venecia</w:t>
+                <w:t xml:space="preserve">Un’aquila-leggio del Museo Diocesano di Treviso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aimé Villano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabio Coden. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudios sobre el patrimonio escrito</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Guillermo Escolar Editor, pp.97-112, 2021, 978-84-18981-12-8</w:t>
+              <w:t xml:space="preserve">L'arredo liturgico fra Oriente e Occidente (V-XV secolo). Frammenti, opere e contesti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Editori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.328-343, 2021, Minima Medievalia, 978-88-3664-921-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527418v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2242,51 +2242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ingrand-Varenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aim&#233; Villano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510201v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636732v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.293.0885" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638027v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510210v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982671v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.9045" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538331v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495842v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CONVI.5.131119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635838v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636372v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636097v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636387v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636607v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636468v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636562v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636589v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390350v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;lat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voisin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valerian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okcan Y&#305;ld&#305;r&#305;mt&#252;rk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523964v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/content/books/10.1484/M.CSM-EB.5.137623" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CSM-EB.5.137623" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523947v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9791254695890" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162103v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643988v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836649211, http://www.minimamedievalia.it" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527418v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05447875v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ingrand-Varenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aim&#233; Villano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510201v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636732v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.293.0885" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638027v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510210v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982671v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.9045" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495842v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CONVI.5.131119" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538331v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636387v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635838v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636372v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636097v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636607v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636468v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636562v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636589v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390350v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;lat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voisin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valerian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okcan Y&#305;ld&#305;r&#305;mt&#252;rk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523964v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/content/books/10.1484/M.CSM-EB.5.137623" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CSM-EB.5.137623" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523947v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9791254695890" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162103v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527418v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643988v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836649211, http://www.minimamedievalia.it" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>