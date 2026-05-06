--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -553,178 +553,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liturgical Furniture in the Basilica of San Marco. The Ciboria in the Main Chapel and in the Chapels of the Nicopeia and Sacramento</w:t>
+                <w:t xml:space="preserve">Typical Venice? The Art of Commodities, 13th-16th Centuries a cura di Ella Beaucamp e Philippe Cordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aimé Villano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Convivium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Confronto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.205-210</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03495842v1</w:t>
+                <w:t xml:space="preserve">hal-03538331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typical Venice? The Art of Commodities, 13th-16th Centuries a cura di Ella Beaucamp e Philippe Cordez</w:t>
+                <w:t xml:space="preserve">Liturgical Furniture in the Basilica of San Marco. The Ciboria in the Main Chapel and in the Chapels of the Nicopeia and Sacramento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aimé Villano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confronto</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Convivium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, VIII (2), pp.132-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.CONVI.5.131119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03538331v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03495842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diocesi, pievi e fonti battesimali del Patriarcato di Grado</w:t>
               </w:r>
@@ -805,316 +805,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objet liturgique ou objet profane? Questions autour d’une inscription énigmatique sur un vase de Chypre</w:t>
+                <w:t xml:space="preserve">What can connoisseurship tell us about epigraphy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aimé Villano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SEMPER : la poésie épigraphique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'études supérieures de civilisation médiévale (CESCM-UMR7302), Jan 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">The conference “Stonecutters and Mosaicists at Work”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Varsovie, Nov 2023, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04636387v1</w:t>
+                <w:t xml:space="preserve">halshs-04635838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can connoisseurship tell us about epigraphy?</w:t>
+                <w:t xml:space="preserve">The Word of the Last Hour: Tombs and Epitaphs for Women in the Kingdoms of Jerusalem and Cyprus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aimé Villano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The conference “Stonecutters and Mosaicists at Work”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Varsovie, Nov 2023, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Webinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Church Monuments Society, Mar 2023, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04635838v1</w:t>
+                <w:t xml:space="preserve">halshs-04636372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Word of the Last Hour: Tombs and Epitaphs for Women in the Kingdoms of Jerusalem and Cyprus</w:t>
+                <w:t xml:space="preserve">Pulling the thread from two Cypriot and a Constantinopolitan inscribed textile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aimé Villano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Church Monuments Society, Mar 2023, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Congress on the Study of the Middle Ages: Networks &amp; Entanglements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Medieval Congress, Jul 2023, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04636372v1</w:t>
+                <w:t xml:space="preserve">halshs-04636097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulling the thread from two Cypriot and a Constantinopolitan inscribed textile</w:t>
+                <w:t xml:space="preserve">Objet liturgique ou objet profane? Questions autour d’une inscription énigmatique sur un vase de Chypre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aimé Villano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on the Study of the Middle Ages: Networks &amp; Entanglements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Medieval Congress, Jul 2023, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire SEMPER : la poésie épigraphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études supérieures de civilisation médiévale (CESCM-UMR7302), Jan 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04636097v1</w:t>
+                <w:t xml:space="preserve">halshs-04636387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panoramique des ressources en ligne pour l’histoire de l’art en Italie</w:t>
               </w:r>
@@ -1912,182 +1912,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortocircuitos temporales: la aplicación de inscripciones a objetos de reúso. El caso de las columnas del ciborio de San Marco en Venecia</w:t>
+                <w:t xml:space="preserve">Un’aquila-leggio del Museo Diocesano di Treviso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aimé Villano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabio Coden. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudios sobre el patrimonio escrito</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Guillermo Escolar Editor, pp.97-112, 2021, 978-84-18981-12-8</w:t>
+              <w:t xml:space="preserve">L'arredo liturgico fra Oriente e Occidente (V-XV secolo). Frammenti, opere e contesti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Editori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.328-343, 2021, Minima Medievalia, 978-88-3664-921-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03527418v1</w:t>
+                <w:t xml:space="preserve">hal-03643988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un’aquila-leggio del Museo Diocesano di Treviso</w:t>
+                <w:t xml:space="preserve">Cortocircuitos temporales: la aplicación de inscripciones a objetos de reúso. El caso de las columnas del ciborio de San Marco en Venecia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aimé Villano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'arredo liturgico fra Oriente e Occidente (V-XV secolo). Frammenti, opere e contesti</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estudios sobre el patrimonio escrito</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guillermo Escolar Editor, pp.97-112, 2021, 978-84-18981-12-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvana Editori</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03643988v1</w:t>
+                <w:t xml:space="preserve">hal-03527418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2242,51 +2242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05447875v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ingrand-Varenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aim&#233; Villano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510201v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636732v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.293.0885" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638027v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510210v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982671v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.9045" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495842v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CONVI.5.131119" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538331v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636387v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635838v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636372v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636097v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636607v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636468v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636562v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636589v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390350v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;lat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voisin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valerian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okcan Y&#305;ld&#305;r&#305;mt&#252;rk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523964v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/content/books/10.1484/M.CSM-EB.5.137623" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CSM-EB.5.137623" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523947v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9791254695890" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162103v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527418v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643988v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836649211, http://www.minimamedievalia.it" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05447875v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ingrand-Varenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aim&#233; Villano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510201v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636732v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.293.0885" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638027v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510210v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982671v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.9045" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538331v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495842v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CONVI.5.131119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635838v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636372v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636097v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636387v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636607v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636468v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636562v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636589v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390350v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;lat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voisin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valerian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okcan Y&#305;ld&#305;r&#305;mt&#252;rk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523964v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/content/books/10.1484/M.CSM-EB.5.137623" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CSM-EB.5.137623" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523947v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9791254695890" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162103v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643988v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836649211, http://www.minimamedievalia.it" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527418v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>