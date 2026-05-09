--- v0 (2026-04-11)
+++ v1 (2026-05-09)
@@ -66,7826 +66,7826 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (46)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ética en la investigación en las ciencias sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ángeles Abellán López</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">María Victoria Jiménez (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etica, calidad democrática, lobbies y entidades privadas desde la transparencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editorial Aranzadi, pp.91-108, 2025, 978-84-1162-185-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La enseñanza de las técnicas cualitativas en ciencias sociales. El caso de la investigación documental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Giulia Ingellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ángeles Abellán López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Jabbaz Churba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Massanet Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovación en Educación Superior. Retos y oportunidades de una realidad cambiante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tirant lo Blanch, pp.175-187, inPress, 978-84-1183-834-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El estudio de la ética y la integridad como valor posmaterial en sociedades desarrolladas socioeconómicament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Pardo-Beneyto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ángeles Abellán López</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Fróes, J. Da Silva, V. Dreide y T. Marques (coords.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caminhos do Desenvolvimento. Vol. 1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universidad Estadual de Montes Claros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.86-96, 2025, 978-65-86467-83-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modernización de la gestión pública en la Comunitat Valenciana. Cuatro décadas de transformaciones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ángeles Abellán López</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Marco, J.A. Tárrega, J. Lacomba (coords.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vint-i-cinc anys de la Facultat de Ciències Socials. Transformacions, assoliments i reptes pendents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universitat de València</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-67, 2024, 978-84-9133-661-. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7203/PUV-OA-724-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En armonía con la Naturaleza desde un enfoque socio-económico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Simón Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ángeles Abellán López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Estrella Sánchez-Corchero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Martínez y A. Pedro (coords.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Derechos de la Naturaleza desde el Mediterráneo. El diálogo Sur-Sur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Pireo Editorial, pp.128-138, 2024, 978-84-127819-8-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA CIENCIA CIUDADANA Y LA CULTURA CIENTÍFICA EN LAS CIENCIAS SOCIALES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ángeles Abellán López</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">María Angeles Abellán López; Gonzalo Pardo Beneyto; Alvaro Quinto Abellán. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gobernanza democrática y ciudadanía global. Retos y nuevas competencias en las sociedades contemporáneas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los libros de la Catarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.101-111, 2024, Investigación y Debate, 978-84-1352-984-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Administración Pública. Una mirada desde la Sociología</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ángeles Abellán López</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Pardo Beneyto y M.A. Abellán López (coords.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gobernanza ética y desarrollo sostenible: Un enfoque plural para la Administración Pública</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los libros de la Catarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-32, 2024, Investigación y debate, 978-84-1067-005-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los presupuestos participativos infantiles y adolescentes como socialización democrática. Análisis de cuatro experiencias municipales en la Comunitat Valenciana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ángeles Abellán López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Pardo-Beneyto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernabé Aldeguer Cerdà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gonzalo Pardo Beneyto y María Angeles Abellán López. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experiencias participativas infantiles y juveniles. Perspectivas sobre procesos de democratización y gobernanza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.215-230, 2023, 978-84-19376-54-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA MODERNIZACIÓN DE LAS ORGANIZACIONES PÚBLICAS ESPAÑOLAS. CUATRO DÉCADAS DE TRANSFORMACIONES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Pardo-Beneyto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ángeles Abellán López</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kenia R. Del Orbe Ayala; Mariano Agustín González Chouciño. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INNOVACIÓN SOCIAL, SOSTENIBILIDAD E INNOVACIÓN DOCENTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dykinson, pp.96-109, 2023, 978-84-1170-245-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gobernanza participativa y consejos locales de discapacidad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Angeles Ábellán López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Pardo-Beneyto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Natalia Simón Medina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Una mirada poliédrica hacia la discapacidad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los libros de la Catarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-52, 2023, Colección Investigación y Debate, 978-84-1352-618-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instrumentos de rendición de cuentas. Los casos de España, Italia y Francia en perspectiva comparada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ángeles Abellán López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Pardo-Beneyto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jorge Hernández-Moreno; Cristina Ares Castro-Conde. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gobernanza y administraciones territoriales para la próxima generación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instituto Nacional de Administración Pública INAP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.275-300, 2023, ADMINISTRACIÓN LOCAL Y AUTONÓMICA, 978-84-7351-765-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelos de educación democrática en las sociedades contemporáneas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ángeles Abellán López</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experiencias participativas infantiles y juveniles. Perspectivas sobre procesos de democratización y gobernanza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tirant lo Blanch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-85, 2023, 978-84-19376-54-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestión pública como ciencia y práctica social. Evolución y logros en la Comunitat Valenciana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Angeles Ábellán López</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">María Angeles Abellán López; Juan Antonio Rodríguez del Pino (coords.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VÍNCULOS ENTRE EL SISTEMA AUTONÓMICO Y LAS CIENCIAS SOCIALES. Cuarenta años de Estatut en la Comunitat Valenciana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tirant lo Blanch, pp.153-166, 2022, ISBN: 978-84-19286-02-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El movimiento social “La España vaciada”. Una aproximación a sus plataformas reivindicativas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Angeles Abellán Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Pardo Beneyto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Pineda Nebot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carlos Iván Molina Bulla, Carmen Pineda Nebot, Thiago Ferreira, Marco Aurelio Marques (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participación social y políticas públicas en Iberoamérica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universidad Externado de Colombia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-96, 2022, 978-958-790-737-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diseño de proyecto aulas inclusivas. Desarrollo de grupos interactivos con alumnado con síndrome de Down</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Simón Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio César Cisneros Britto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Angeles Abellan López</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El cambio inesperado. Educación inclusiva y comunicación responsable ante la vulnerabilidad sobrevenida.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dykinson, In press, 978-84-1122-000-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rendición de cuentas y los contrapoderes: una necesidad democrática en el control del gasto y de la gestión pública</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Angeles Abellán López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Pardo Beneyto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fundamentos de la transparencia, aspectos políticos y perspectiva internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centro de Estudios Políticos y Constitucionales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.87-106, 2022, 978-84-259-1920-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transformation des familles espagnoles: redéfinition des discours et des rôles masculins dans le contexte de la crise économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Rodríguez del Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Angeles Abellán Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déviances feminines dans la famille hispanophone. Évolution et transgression du modèle familial traditionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ORÇAMENTO PARTICIPATIVO COMO INOVAÇÃO: UMA VISÃO NEO-INSTITUCIONAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Pineda Nebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Angeles Abellán Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Pardo Beneyto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universidade da Amazonia UNAMA. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inovações sociais e públicas para o desenvolvimento Gestão Social e do Desenvolvimento; n.3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Universidade da Amazonia UNAMA, pp.205-228, 2021, Gestão Social e do Desenvolvimento, 978-65-88274-05-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tecnologías de la información y comunicación e innovación institucional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Pardo Beneyto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Angeles Abellan López</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://www.tecnos.es/ficha.php?id=6530289&amp;pageid=4. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Democracia, Gobierno y Administración Pública Contemporánea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tecnos, pp.288-301, 2021, 978-84-309-8119-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rendición de cuentas y control del gasto público</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Angeles Abellán Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Pardo Beneyto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Democracia, Gobierno y Administración Pública Contemporánea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.191-202, 2021, 978-84-309-8119-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discapacidad y asistencia personal en los cuidados. Reflexiones en torno a la convulsión pandémica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Angeles Abellán López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soler Azorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Jacobo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tirant Lo Blanch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participación y sostenibilidad en la sociedad valenciana, en María Angeles Abellán López y Juan Antonio Rodríguez del Pino (coords.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tirant Lo Blanch, pp.35-46, 2021, 978-84-18656-56-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El estudio de la posverdad a través del trabajo colaborativo y el uso de material audiovisual en titulaciones superiores de Ciencias Sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Pardo Beneyto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Angeles Abellán Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Redes de Investigación e Innovación en Docencia Universitaria. 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instituto de Ciencias de la Educación (ICE) de la Universidad de Alicante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.357 - 368, 2021, 978-84-09-29261-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacia una sociedad más inclusiva, sostenible y participativa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Angeles Abellán López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Rodríguez del Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participación y sostenibilidad en la sociedad valenciana. En María Angeles Abellán López y Juan Antonio Rodríguez del Pino (coords.).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tirant lo Blanch, pp.14-20, 2021, 978-84-18656-56-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los desafíos demográficos globales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Castelló Cogollos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Simó Noguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ángeles Abellán López</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manuel García Ferrando. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pensar nuestra sociedad digital y global. Una invitación a la Sociología 2ª Edición</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tirant lo Blanch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-100, 2021, 978-84-1378-797-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las comunidades de aprendizaje y sus potencialidades transformadoras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Angeles Abellán López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Simón</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participación y sostenibilidad en la sociedad valenciana. En María Angeles Abellán López y Juan Antonio Rodríguez del Pino (coords.).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tirant Lo Blanch, pp.155-167, 2021, 978-84-18656-56-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modernización de la acción pública como política pública. Evolución y cambio en la Comunitat Valenciana 1980-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Angeles Abellán Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aranzadi Thomson Reuters. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Las instituciones de autogobierno de la Comunidad Valenciana en el sistema político español</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aranzadi Thomson Reuters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.95-113, 2021, 978-84-1345-853-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El uso de las políticas de participación ciudadana como medio para la mejora de la eficiencia y de la legitimidad: el caso de DecidimVLC 2018-2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Pardo Beneyto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Angeles Ábellán López</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Defender la democracia. Estudio sobre la calidad democrática, buen gobierno y lucha contra la corrupción</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tirant lo Blanch, 2020, 978-84-1336-159-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estrategias y arreglos institucionales para la efectividad y realización del Buen Gobierno. Una aproximación desde la perspectiva del caso español</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernabé Aldeguer Cerdà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Angeles Abellan López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Pardo Beneyto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Instituto Nacional de Administración Pública, México. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elementos para la edificación de un Buen Gobierno</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INAP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-607-9026-98-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Características de las experiencias de presupuesto participativo en la Comunitat Valenciana: intento de encuadramiento de una tipología</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Pineda Nebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Angeles Abellán Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acción colectiva, movilización y resistencias en el siglo XXI. Volumen 3: Estudios de caso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Fundación BETIKO, pp.139-150, 2020, 978-84-09-22896-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sistema político y rendición de cuentas: el caso de un órgano de control externo autonómico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Angeles Abellán Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Belmonte Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El sistema político español. Entre la memoria y el devenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tirant lo Blanch, pp.257-275, 2020, 978-84-1336-430-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propuestas de reforma del sistema electoral del Senado. ¿Cámara de representación territorial?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernabé Aldeguer Cerdà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Angeles Abellan López</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sistemas electorales en España: caracterización, efectos, rendimientos y propuestas de reforma en Carmen Ortega, Juan Montabes y Pablo Oñate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centro de Investigaciones Sociológicas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9788474768275</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participatory Budgenting Data from Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Pineda Nebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Falk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Angeles Abellán Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sashil Enriquez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participatory Budgeting Worldwide Atlas en Nelson Dias; Sahsil Enríquez; Julio Simone (coord.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Epopeia and Oficina, Portugal, 2019, 978-989-54167-3-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las nuevas políticas públicas de cooperación y solidaridad en la Comunidad Valenciana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Angeles Abellán Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Pardo Beneyto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Universidad y los Objetivos de Desarrollo Sostenible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oficina de Acción Solidaria y Cooperación. Universidad Autónoma de Madrid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.413 - 422, 2017, 978-84-8344-570-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rendición de cuentas de los OCEX. Una aproximación a la Sindicatura de Comptes de la Comunitat Valenciana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Angeles Abellán Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Pardo Beneyto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joaquín J. Marco Marco; Marta Pérez Gabaldón. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiografiando la democracia. Un estudio sobre corrupción, buen gobierno y calidad democrática</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asociación Valenciana de Politólogos-CEU Universidad Cardenal Herrera, pp.174 - 184, 2017, 978-84-17003-17-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los dispositivos para el aseguramiento del buen gobierno en las comunidades autónomas. Especial mención al caso de la Comunitat Valenciana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Angeles Abellan López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Pardo Beneyto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31 visiones actuales de la transparencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Complutense de Madrid, 2017, 978-84-697-6138-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dinámica del sistema político-electoral valenciano: una aproximación a sus principales transformaciones (2003-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Pardo Beneyto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Angeles Abellan López</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diego Santos González; Silvia Giménez Rodríguez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Integraciones y desintegraciones sociales: pobreza, migraciones, refugio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asociación castellano-manchega de Sociología</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.131-143, 2016, 978-84-617-5994-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El papel de las entidades de fiscalización superior en la rendición de cuentas de las Administraciones Públicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ángeles Abellán López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Pardo Beneyto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diego Santos González; Silvia Giménez Rodríguez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Integraciones y desintegraciones sociales pobreza, migraciones, refugio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asociación castellano-manchega de Sociología</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.701-715, 2016, 978-84-617-5994-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La convergencia entre algunos enfoques de gestión pública y un proceso participativo: #ontinyentparticipa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Pardo Beneyto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Angeles Abellán López</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eduardo González García; Alejandro García Muñiz; Javier García Sansano; Leire Iglesias Villalobos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mundos emergentes: cambios, conflictos y expectativas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asociación Castellano-Manchega de Sociología</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.920-932, 2016, 978-84-608-3520-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El olvido en la historia de las ideas, ¿dónde estaban las mujeres?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Angeles Abellan López</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Irene Belmonte Martín; Juana Aznar Márquez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Las políticas públicas de igualdad: una visión calidóscopica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universidad Miguel Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-84-16024-38-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Right2water y One of us dos casos de éxito de la iniciativa ciudadana europea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Pardo Beneyto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Angeles Abellán Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joaquín J. Marco Marco; Blanca Nicasio Varea. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La regeneración del sistema reflexiones en torno a la calidad democrática, el buen gobierno y la lucha contra la corrupción</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad CEU Cardenal Herrera, pp.179-199, 2015, 978-84-16063-79-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El influjo de la tradición republicana: de los indignados a Podemos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ángeles Abellán López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Pardo Beneyto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joaquín J. Marco Marco; Blanca Nicasio Varea. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La regeneración del sistema reflexiones en torno a la calidad democrática, el buen gobierno y la lucha contra la corrupción</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEU Universidad Cardenal Herrera-Asociación Valenciana de Politólogos, pp.159-175, 2015, 978-84-16063-79-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tradición republicana en los movimientos sociales contemporáneos. Una aproximación a los indignados</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Angeles Abellán Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nos Aldas, Eloísa; Arevalo Salinas, Alex Ivan; Farne, Alessandra. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comunicación y Sociedad Civil para el Cambio Social. Comunicambio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.592, 2015, 978-84-7074-694-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">#OntinyentParticipa: una experiencia de participación local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Angeles Abellán Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Pardo Beneyto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Red Española de Política Social. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Desigualdad y democracia: políticas públicas e innovación social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, Red Española de Política Socia, pp.802 - 823, 2015, 978-84-942706-6-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Republicanismo, innovación política y transparencia: una visión integradora para la calidad democrática</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Angeles Abellán Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rafael Bañón i Martínez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La modernización de la política y la innovación participativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Complutense de Madrid, pp.155-172, 2014, 978-84-617-1561-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liderazgo y empoderamiento colectivo: Una visión desde la Tradición republicana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Angeles Abellán Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V Congreso Internacional en Gobierno, Administración y Políticas Públicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3 (785), , pp.1-23, 2014, 84-697-1682-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La democracia deficitaria: entre el decisionismo y las demandas de participación</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Angeles Abellan López</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rafael Bañón i Martínez; Rubén Tamboleo García. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestión de la escasez participación, territorios y estado del bienestar : experiencias en democracia y participación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Complutense de Madrid, pp.122-131, 2013, 978-84-616-5185-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¿Dónde están los hombres en las políticas de igualdad de oportunidades en España?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Marín-Traura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ángeles Abellán López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Rodríguez del Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMERIS: Revista Multidisciplinar de Estudios de Género</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), pp.91-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20318/femeris.2025.9173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holistic institutional policies to combat corruption: an analitical-integrative proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Pardo-Beneyto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ángeles Abellán-López</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion Y Analisis de Politicas Publicas </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38, pp.44-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24965/gapp.11477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring Local Integrity Management in the Valencian Community: A Mixed-Methods Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Pardo-Beneyto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ángeles Abellán-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juli Antoni Aguado-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transylvanian Review of Administrative Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (76), pp.86 - 106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24193/tras.76e.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discapacidad y dependencia como pilares básico en el Estado de bienestar español 1975-2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Simón Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Angeles Abellán López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economia Industrial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Monográfico: La Larga Construcción del Bienestar: España desde la Transición Democrática hasta Hoy, 437, pp.73-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...194 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Género y consumo responsable: un estudio en Castilla-La Mancha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Simón Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Simón Medina</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">María Ángeles Abellán López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Salcedo Aznal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Estudios Socioeducativos RESED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Hacia un desarrollo equitativo y sostenible. Perspectivas entre Europa y América Latina, 13 (1), pp.90-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25267/Rev_estud_socioeducativos.2025.i13.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05083632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espacio público y participación infantil. Un estudio de los presupuestos participativos en la Comunitat Valenciana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Pardo Beneyto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia María Simón Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Ángeles Abellán López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Papers. Revista de sociologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 110 (3), pp.1-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5565/rev/papers.3344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05083634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing the democratic participatory experiences of young people: the participatory budgets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Ángeles Abellán-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Pardo-Beneyto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadernos Metrópole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 27 (63), pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/2236-9996.2025-6368054-en⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breakout educativo como experiencia en el aprendizaje de las desigualdades sociales en educación superior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Simón Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Ángeles Abellán-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedagogia Social Revista Interuniversitaria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 48, pp.165-182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7179/PSRI_2026.48.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Juan Antonio Rodríguez del Pino</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigación y género. La necesidad de seguir impulsando los estudios de género para un cambio transformador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Angeles Abellán López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMERIS: Revista Multidisciplinar de Estudios de Género</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10 (1), pp.91-104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20318/femeris.2025.9173⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 9 (3), pp.4-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20318/femeris.2024.8841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La implementación de las políticas de gestión de la integridad en el ámbito local. El caso de la Comunidad Valenciana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Ángeles Abellán-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juli Antonio Aguado-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Pardo-Beneyto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Public &amp; Social Innovation Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9, pp.1 - 21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31637/epsir-2024-458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Análisis psicométrico de la Escala de Actitud hacia las Personas con Discapacidad en una muestra de estudiantes del MUFPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Simón Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariadna Gómezescobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Ángeles Abellán López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Siglo Cero</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 55 (2), pp.43 - 66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14201/scero.31839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children’s participation matters: a step towards institutional and legal innovation in Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Ángeles Abellán López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Pardo-Beneyto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Law, Policy and the Family</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 38 (1), pp.1-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/LAWFAM/EBAE011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">María Angeles Abellán López</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participatory budgeting for young people as democratic socialisation: An approach to the case of Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Pardo-Beneyto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ángeles Abellán López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMERIS: Revista Multidisciplinar de Estudios de Género</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20318/femeris.2024.8841⟩</w:t>
+              <w:t xml:space="preserve">Children &amp; Society </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (3), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/chso.12690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Universidad como escuela de gobierno: identificando arquetipos para el estudio del aprendizaje de competencias éticas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Pardo-Beneyto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernabé Aldeguer Cerdá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ángeles Abellán López</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revistas Española de la Transparencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), pp.231-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51915/ret.290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El contacto y la información como motor de cambio hacia una educación inclusiva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Simón Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ángeles Abellán López</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Sociologia de la Educacion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (2), pp.198-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7203/RASE.16.2.26326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children, citizens of today or of the future? Analysis of Spanish legislation on child participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Ángeles Abellán López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Pardo-Beneyto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sortuz: Oñati Journal of Emergent Socio-Legal Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (2), pp.204-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory budgeting for young people as democratic socialisation: An approach to the case of Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Pardo-Beneyto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Angeles Abellán-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Children &amp; Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 37 (5), pp.1555-1575. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/chso.12690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La economía social responsable y los Objetivos de Desarrollo Sostenible frente a la crisis post-COVID-19: la voz de las personas expertas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juli Antoni Aguado-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Antonio Rodríguez del Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Ángeles Abellán López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRIEC - España : Revista de Economía Pública, Social y Cooperativa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 107, pp.289. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7203/CIRIEC-E.107.20681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metodologías de participación ciudadana con niños, niñas y adolescentes. Un estudio exploratorio sobre presupuestos participativos en España</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Pardo-Beneyto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Ángeles Abellán López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bordón. Revista de Pedagogía</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 75 (2), pp.29-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13042/Bordon.2023.95146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfabetización climática: actitudes y conocimientos del alumnado y profesorado de ciencias sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Pardo-Beneyto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">María Ángeles Abellán López</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Angeles Abellán López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children &amp; Society </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/chso.12690⟩</w:t>
+              <w:t xml:space="preserve">Revista de Educación Ambiental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25267/Rev_educ_ambient_sostenibilidad.2021.v3.i2.2303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un estudio exploratorio sobre los presupuestos participativos infantiles en el ámbito local español.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Pardo-Beneyto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Angeles Abellán Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DISJUNTIVA-Crítica de les Ciències Socials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14198/DISJUNTIVA2022.3.2.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">María Angeles Abellán López</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinergia colaborativa en aulas inclusivas: una experiencia de grupos interactivos con alumnado con discapacidad intelectual.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Simón Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Angeles Abellán Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Cesar Cisnero de Britto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Educación Ambiental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25267/Rev_educ_ambient_sostenibilidad.2021.v3.i2.2303⟩</w:t>
+              <w:t xml:space="preserve">Revista de Investigación en Educación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (20), pp.91-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35869/reined.v20i2.4218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un estudio exploratorio sobre los presupuestos participativos infantiles en el ámbito local español</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Pardo-Beneyto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Angeles Ábellán López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DISJUNTIVA-Crítica de les Ciències Socials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14198/DISJUNTIVA2022.3.2.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desafíos de la rendición de cuentas en la educación superior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Angeles Abellán Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Electrónica Calidad en la Educación Superior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.250 - 269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22458/caes.v13i1.4018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ANÁLISIS DE LAS EXPERIENCIAS DE PRESUPUESTO PARTICIPATIVO DE LA COMUNITAT VALENCIANA A TRAVÉS DE UNA TAXONOMÍA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Pineda Nebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Angeles Abellan López</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arxius de Sociologia (1997-1999)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capital social, redes de confianza y cambio climático. Un enfoque neoinstitucionalista-tecnocrático</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Angeles Abellán López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miríada: Investigación en Ciencias Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (17), pp.251-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISCAPACIDAD Y VULNERABILIDAD EN TIEMPOS DE COVID 19: ESTUDIO COMPARADO DE LAS PERCEPCIONES SOCIALES DU-RANTE EL CONFINAMIENTO SOBRE ATENCIÓN Y CUIDADOS EN NUEVA LEÓN (MÉXICO) Y COMUNIDAD VALENCIANA (ESPAÑA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Angeles Abellán López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler Azorín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Jacobo Ayala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intersticios: Revista Sociológica de Pensamiento Crítico </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.163-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El cambio climático: negacionismo, escepticismo y desinformación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Angeles Abellán Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tabula Rasa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37, pp.283-301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25058/20112742.n37.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presupuestos Participativos en España: una mirada desde la perspectiva de género</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Pineda Nebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Angeles Abellán Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Pardo Beneyto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revista de Estudios Locales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 234, pp.42 - 59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LAS REDES ENTRE ACTORES A TRAVÉS DEL PRESUPUESTO: LOS CASOS DE ALICANTE Y VALENCIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Pardo Beneyto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Angeles Abellán Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Barataria. Revista castellano manchega de ciencias sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26, pp.85-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20932/barataria.v0i26.511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origen y evolución de la Sindicatura de Comptes de la Comunitat Valenciana 1985-2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Angeles Abellán López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estudios financieros. Revista de contabilidad y tributación Comentarios, casos prácticos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 418, pp.127-166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51302/rcyt.2018.4121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El sistema de control externo multinivel español: rendición de cuentas, desafíos y oportunidades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Angeles Abellán Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos Manuel Giménez Abad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (13), pp.51 - 65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El proceso de cartelización en entornos institucionalizados: legitimación y comunicación política</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Pardo Beneyto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Angeles Abellán López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miguel Hernández Communication Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.295-317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21134/mhcj.v0i8.194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las políticas públicas simbólicas para el buen gobierno y la calidad democrática en la Comunitat Valenciana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Angeles Abellán López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Pardo Beneyto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INGURUAK Revista Vasca de Sociología y Ciencia Política</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 62, pp.39-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18543/inguruak-62-2017-art04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Del cielo normativo a la tosca materia. La transformación discursi del buen gobierno en gobernanzava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Angeles Abellan López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foro Interno. Anuario de Teoría Política</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17, pp.55-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5209/FOIN.57205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La regeneración de las políticas de cooperación y solidaridad: el caso de la Comunitat Valenciana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Ángeles Abellán López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Pardo Beneyto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Española de Desarrollo y Cooperación</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 41, pp.201 - 211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un balance de la modernización autonómica y las tensiones intergubernamentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Angeles Abellán Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos de Gobierno y Administración Pública</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (2), pp.57-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5209/rev_CGAP.2015.v2.n2.51571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPUBLICANISMO Y POSMODERNISMO EN LOS NUEVOS MOVIMIENTOS SOCIALES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Angeles Abellán López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ABRA </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (51), pp.7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15359/abra.35-51.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">María Angeles Abellán Lopez</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El influjo de la tradición republicana en la democracia representativa contemporánea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Angeles Abellán Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cuadernos de Gobierno y Administración Pública</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista de la Facultad de Ciencias Sociales y Jurídicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (10), pp.127-141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EL INFLUJO DE MAQUIAVELO EN LA DEMOCRACIA REPUBLICANA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Angeles Abellán Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ariel Filosofía</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (1), pp.33-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154225v1</w:t>
-              </w:r>
-[...4282 lines deleted...]
-                <w:t xml:space="preserve">hal-03153681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7897,785 +7897,785 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">(coords.) Gobernanza ética y desarrollo sostenible: Un enfoque plural para la Administración Pública</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Pardo-Beneyto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ángeles Abellán López</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los libros de la Catarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Investigación y debate, 978-84-1067-005-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las capacidades democráticas en la sociedad digital contemporánea. En torno a la educación democrática</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Angeles Abellán López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Pardo-Beneyto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernabé Aldeguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tirant lo Blanch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-224, 2024, 978-84-1183-242-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Espacio público y participación infantil y adolescente en la Comunidad Valenciana. Experiencias, estructuras y desempeño institucional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Ángeles Abellán López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Pardo-Beneyto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tirant lo Blanch, pp.1-188, 2024, 978-84-1183-481-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(coords.). Experiencias participativas infantiles y juveniles. Perspectivas sobre procesos de democratización y gobernanza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Pardo-Beneyto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Ángeles Abellán López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Investigación y debate, 978-84-1067-005-1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tirant lo Blanch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-84-19376-54-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(coords.).VÍNCULOS ENTRE EL SISTEMA AUTONÓMICO Y LAS CIENCIAS SOCIALES Cuarenta años de Estatut en la Comunitat Valenciana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Angeles Ábellán López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Rodríguez del Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tirant lo Blanch, pp.ISBN: 978-84-19286-02-4, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuevas tendencias en la Responsabilidad Social Corporativa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Angeles Abellán López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Rodríguez del Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tirant lo Blanch, inPress, 978-84-1832-963-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participación y sostenibilidad en la sociedad valenciana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Angeles Abellán Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Rodríguez del Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tirant lo Blanch. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tirant lo Blanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.1-224, 2024, 978-84-1183-242-7</w:t>
+              <w:t xml:space="preserve">, 2021, 9788418656569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El sistema político español. Entre la memoria y el devenir. Irene Belmonte Martín (dir.) y María Angeles Abellán López (coord.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Belmonte Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Angeles Abellan López</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tirant lo Blanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 978-84-19376-54-1</w:t>
+              <w:t xml:space="preserve">, 2020, 978-84-1336-430-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">Tirant lo Blanch, pp.ISBN: 978-84-19286-02-4, 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rendición de cuentas y control externo en España. Una aproximación a las instituciones fiscalizadoras desde el contexto de la modernización político administrativa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Angeles Abellan López</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tirant lo Blanch, 2018, 978-84-9190-846-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...267 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Sindicatura de Comptes de la Comunitat Valenciana1985-2015. Un estudios dinámico de décadas como institución fiscalizadora de autogobierno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Angeles Abellán Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corts Valencianes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-84-89684-50-8</w:t>
             </w:r>
           </w:p>
@@ -8734,64 +8734,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentos de rendición de cuentas de los Gobiernos de Francia y España</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Ángeles Abellán López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Pardo-Beneyto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque: Menaces à la démocratie Regards croisés sur la corruption, France-Espagne, XIXe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Jean-Moulin Lyon 3, Nov 2023, Lyon (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8816,51 +8816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">University extension as a constructive process of theory-practice knowledge in higher education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Angeles Abellán Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jones Nogueira Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8898,77 +8898,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As trajetórias modernizadoras da administração pública Brasil e Espanha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Angeles Abellán Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Pineda Nebot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII Encontro Brasileiro de Administração Pública</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Brasilia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8993,64 +8993,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transformation des familles espagnoles: redéfinition des discours et des rôles masculins dans le contexte de la crise économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Antonio Rodríguez del Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Angeles Abellán Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Évolution et transgression du modèle familial traditionnel : déviances féminines dans la famille hispanophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9107,64 +9107,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presupuestos participativos con niños, niñas y adolescentes Guía operativa. UNICEF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Angeles Ábellán López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Pardo-Beneyto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Beltrán Llavador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9202,51 +9202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impactes socials de la pandèmia de la COVID-19 observats amb perspectiva sociològica. Aproximació a les anàlisis i aportacions realitzades des de la sociologia valenciana i catalana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Angeles Abellán Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Cussó-Parcerisas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9338,51 +9338,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modernización del control y de la rendición de cuentas en España: el caso de la Sindicatura de Comptes de la Comunitat Valenciana 1985-2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Angeles Abellán López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Political science. Universidad de Alicante, 2016. Español. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9578,51 +9578,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399062v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sim&#243;n Medina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Angeles Abell&#225;n L&#243;pez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388915v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Pardo-Beneyto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;ngeles Abell&#225;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli Antoni Aguado-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/tras.76e.6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388924v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24965/gapp.11477" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083632v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;ngeles Abell&#225;n L&#243;pez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Salcedo Aznal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/Rev_estud_socioeducativos.2025.i13.07" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083634v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Pardo Beneyto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mar&#237;a Sim&#243;n Medina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/papers.3344" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017245v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2236-9996.2025-6368054-en" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427603v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7179/PSRI_2026.48.10" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933057v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;n-Traura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Rodr&#237;guez del Pino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/femeris.2025.9173" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939231v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli Antonio Aguado-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31637/epsir-2024-458" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886992v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna G&#243;mezescobar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/scero.31839" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880999v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/LAWFAM/EBAE011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939240v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/femeris.2024.8841" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307452v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183422v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/RASE.16.2.26326" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807166v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Angeles Abell&#225;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/chso.12690" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059436v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/CIRIEC-E.107.20681" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183418v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13042/Bordon.2023.95146" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975917v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347415v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernab&#233; Aldeguer Cerd&#225;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51915/ret.290" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717872v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Angeles Abell&#225;n Lopez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/DISJUNTIVA2022.3.2.5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/Rev_educ_ambient_sostenibilidad.2021.v3.i2.2303" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718291v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Angeles &#193;bell&#225;n L&#243;pez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835276v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angeles Abell&#225;n Lopez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Cisnero de Britto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35869/reined.v20i2.4218" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717830v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22458/caes.v13i1.4018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431987v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427329v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler Azor&#237;n" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Jacobo Ayala" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148048v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25058/20112742.n37.13" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427334v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Pineda Nebot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angeles Abellan L&#243;pez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154314v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154233v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20932/barataria.v0i26.511" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154227v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51302/rcyt.2018.4121" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154214v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21134/mhcj.v0i8.194" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154223v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18543/inguruak-62-2017-art04" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154216v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148063v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/FOIN.57205" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154218v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148095v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15359/abra.35-51.7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148061v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_CGAP.2015.v2.n2.51571" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154225v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154211v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939182v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editora.unimontes.br/wp-content/uploads/2024/10/E-book-Caminhos-do-desenvolvimento-v.-1-16-10-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939250v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giulia Ingellis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Jabbaz Churba" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Massanet Ripoll" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388944v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939155v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omp.uv.es/index.php/PUV/catalog/book/692" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/PUV-OA-724-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939205v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Estrella S&#225;nchez-Corchero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. G&#243;mez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545610v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catarata.org/libro/gobernanza-democratica-y-ciudadania-global_155630/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938927v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catarata.org/libro/gobernanza-etica-y-desarrollo-sostenible_158269/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183441v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978731v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catarata.org/libro/una-mirada-poliedrica-hacia-la-discapacidad_146464/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183437v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libreriavirtuali.com/inicio/Administraci%C3%B3n-Local-y-Auton%C3%B3mica-c14795447%3Fsort%3DaddedTimeDesc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059475v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.tirant.com/es/libro/experiencias-participativas-infantiles-y-juveniles-perspectivas-sobre-procesos-de-democratizacion-y-gobernanza-gonzalo-pardo-beneyto-9788419376541" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061208v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernab&#233; Aldeguer Cerd&#224;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784268v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.es/books?id=xyuJEAAAQBAJ&amp;amp;printsec=frontcover&amp;amp;hl=es&amp;amp;source=gbs_ge_summary_r&amp;amp;cad=0#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718413v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581437v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C&#233;sar Cisneros Britto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581425v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepc.gob.es/publicaciones/monografias/fundamentos-de-la-transparencia-aspectos-politicos-y-perspectiva-internacional" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453754v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rua.ua.es/dspace/handle/10045/119228" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148084v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453747v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler Azorin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Jacobo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254425v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148083v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453759v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264090v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Castell&#243; Cogollos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Sim&#243; Noguera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.tirant.com/es/libro/pensar-nuestra-sociedad-digital-y-global-una-invitacion-a-la-sociologia-manuel-garcia-ferrando-9788413787978" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453763v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sim&#243;n" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427339v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thomsonreuters.es/es/tienda/duo-papel-ebook/las-instituciones-de-autogobierno-de-la-comunidad-valenciana-en-el-sis-tema-politico-multinivel-espanolmunidad-valenciana-en-el-sistema-polit-ico-multinivel-espanolduo/p/10017295" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148085v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148089v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Belmonte Mart&#237;n" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148071v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148077v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inap.mx/portal/images/pdf/book/978-607-9026-98-1.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148080v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148054v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libreria.cis.es/libros/sistemas-electorales-en-espana-caracterizacion-efectos-rendimientos-y-propuestas-de-reforma/9788474768275/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148069v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Falk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Barros" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sashil Enriquez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154208v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://congresos.fuam.es/imagenes/descargas_archivos/Libro%20Guia%20FINAL_111.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154205v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152866v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148093v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editorial.umh.es/2016/12/19/las-politicas-publicas-de-igualdad-una-vision-calidoscopica/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154188v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acmspublicaciones.revistabarataria.es/sociologia-hoy-2016/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154194v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154193v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acmspublicaciones.revistabarataria.es/sociologia-hoy-2015/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154206v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fragua.es/producto/comunicambio-comunicacion-y-sociedad-civil-para-el-cambio-social-pdf/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154197v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154202v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148097v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154190v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154210v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153681v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562588v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939221v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546627v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernab&#233; Aldeguer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.tirant.com/es/libro/las-capacidades-democraticas-en-la-sociedad-digital-contemporanea-en-torno-a-la-educacion-democratica-maria-angeles-abellan-lopez-9788411832427" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059459v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718355v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453725v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.tirant.com/es/libro/participacion-y-sostenibilidad-en-la-sociedad-valenciana-maria-angeles-abellan-lopez-9788418656569" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154310v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148055v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.tirant.com/es/libro/el-sistema-politico-espanol-entre-la-memoria-y-el-devenir-belmonte-martin-irene-9788413364308" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148065v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148066v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.llig.gva.es/es/419106-9788489684508.html" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307459v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154316v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jones Nogueira Barros" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154317v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Ferreira Dias" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154319v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717892v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Beltr&#225;n Llavador" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718239v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cuss&#243;-Parcerisas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquita Sanvic&#233;n-Torn&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/15.3000.01.11" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03154321v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388944v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;ngeles Abell&#225;n L&#243;pez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939250v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giulia Ingellis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Jabbaz Churba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Massanet Ripoll" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939182v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Pardo-Beneyto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editora.unimontes.br/wp-content/uploads/2024/10/E-book-Caminhos-do-desenvolvimento-v.-1-16-10-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939155v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omp.uv.es/index.php/PUV/catalog/book/692" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/PUV-OA-724-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939205v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sim&#243;n Medina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Estrella S&#225;nchez-Corchero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. G&#243;mez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545610v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catarata.org/libro/gobernanza-democratica-y-ciudadania-global_155630/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catarata.org/libro/gobernanza-etica-y-desarrollo-sostenible_158269/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061208v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernab&#233; Aldeguer Cerd&#224;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183441v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978731v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Angeles &#193;bell&#225;n L&#243;pez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catarata.org/libro/una-mirada-poliedrica-hacia-la-discapacidad_146464/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183437v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libreriavirtuali.com/inicio/Administraci%C3%B3n-Local-y-Auton%C3%B3mica-c14795447%3Fsort%3DaddedTimeDesc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059475v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.tirant.com/es/libro/experiencias-participativas-infantiles-y-juveniles-perspectivas-sobre-procesos-de-democratizacion-y-gobernanza-gonzalo-pardo-beneyto-9788419376541" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718413v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784268v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Angeles Abell&#225;n Lopez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Pardo Beneyto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Pineda Nebot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.es/books?id=xyuJEAAAQBAJ&amp;amp;printsec=frontcover&amp;amp;hl=es&amp;amp;source=gbs_ge_summary_r&amp;amp;cad=0#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581437v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C&#233;sar Cisneros Britto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angeles Abellan L&#243;pez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Angeles Abell&#225;n L&#243;pez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepc.gob.es/publicaciones/monografias/fundamentos-de-la-transparencia-aspectos-politicos-y-perspectiva-internacional" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148085v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Rodr&#237;guez del Pino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angeles Abell&#225;n Lopez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254425v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148083v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148084v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453747v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler Azorin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Jacobo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453754v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rua.ua.es/dspace/handle/10045/119228" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453759v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264090v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Castell&#243; Cogollos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Sim&#243; Noguera" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.tirant.com/es/libro/pensar-nuestra-sociedad-digital-y-global-una-invitacion-a-la-sociologia-manuel-garcia-ferrando-9788413787978" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sim&#243;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thomsonreuters.es/es/tienda/duo-papel-ebook/las-instituciones-de-autogobierno-de-la-comunidad-valenciana-en-el-sis-tema-politico-multinivel-espanolmunidad-valenciana-en-el-sistema-polit-ico-multinivel-espanolduo/p/10017295" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148071v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inap.mx/portal/images/pdf/book/978-607-9026-98-1.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148080v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148089v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Belmonte Mart&#237;n" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148054v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libreria.cis.es/libros/sistemas-electorales-en-espana-caracterizacion-efectos-rendimientos-y-propuestas-de-reforma/9788474768275/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148069v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Falk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Barros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sashil Enriquez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154208v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://congresos.fuam.es/imagenes/descargas_archivos/Libro%20Guia%20FINAL_111.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154205v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152866v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154188v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acmspublicaciones.revistabarataria.es/sociologia-hoy-2016/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154194v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154193v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acmspublicaciones.revistabarataria.es/sociologia-hoy-2015/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148093v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editorial.umh.es/2016/12/19/las-politicas-publicas-de-igualdad-una-vision-calidoscopica/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148097v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154197v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154206v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fragua.es/producto/comunicambio-comunicacion-y-sociedad-civil-para-el-cambio-social-pdf/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154202v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154190v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154210v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153681v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933057v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;n-Traura" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/femeris.2025.9173" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388924v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;ngeles Abell&#225;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24965/gapp.11477" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388915v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli Antoni Aguado-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/tras.76e.6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399062v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083632v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Salcedo Aznal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/Rev_estud_socioeducativos.2025.i13.07" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083634v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mar&#237;a Sim&#243;n Medina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/papers.3344" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017245v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2236-9996.2025-6368054-en" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427603v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7179/PSRI_2026.48.10" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939240v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/femeris.2024.8841" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939231v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli Antonio Aguado-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31637/epsir-2024-458" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886992v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna G&#243;mezescobar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/scero.31839" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880999v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/LAWFAM/EBAE011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975917v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/chso.12690" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347415v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernab&#233; Aldeguer Cerd&#225;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51915/ret.290" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183422v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/RASE.16.2.26326" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307452v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807166v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Angeles Abell&#225;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059436v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/CIRIEC-E.107.20681" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183418v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13042/Bordon.2023.95146" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544694v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/Rev_educ_ambient_sostenibilidad.2021.v3.i2.2303" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717872v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/DISJUNTIVA2022.3.2.5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835276v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Cisnero de Britto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35869/reined.v20i2.4218" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718291v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717830v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22458/caes.v13i1.4018" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427334v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431987v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427329v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler Azor&#237;n" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Jacobo Ayala" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148048v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25058/20112742.n37.13" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154314v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154233v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20932/barataria.v0i26.511" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154227v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51302/rcyt.2018.4121" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154216v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154214v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21134/mhcj.v0i8.194" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154223v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18543/inguruak-62-2017-art04" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148063v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/FOIN.57205" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154218v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148061v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_CGAP.2015.v2.n2.51571" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148095v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15359/abra.35-51.7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154211v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154225v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939221v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546627v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernab&#233; Aldeguer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.tirant.com/es/libro/las-capacidades-democraticas-en-la-sociedad-digital-contemporanea-en-torno-a-la-educacion-democratica-maria-angeles-abellan-lopez-9788411832427" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562588v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059459v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718355v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154310v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453725v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.tirant.com/es/libro/participacion-y-sostenibilidad-en-la-sociedad-valenciana-maria-angeles-abellan-lopez-9788418656569" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148055v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.tirant.com/es/libro/el-sistema-politico-espanol-entre-la-memoria-y-el-devenir-belmonte-martin-irene-9788413364308" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148065v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148066v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.llig.gva.es/es/419106-9788489684508.html" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307459v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154316v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jones Nogueira Barros" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154317v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Ferreira Dias" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154319v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717892v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Beltr&#225;n Llavador" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718239v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cuss&#243;-Parcerisas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquita Sanvic&#233;n-Torn&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/15.3000.01.11" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03154321v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>