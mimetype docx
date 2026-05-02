--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.697916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maria Antonietta Impedovo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Aix Marseille UniversityINSPEADEFSFEREAMPIRIC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maria-antonietta-impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2172-7105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">243542658</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Impedovo est maîtresse de conférences en sciences de l’éducation à Aix-Marseille Université.Ses travaux portent sur le développement professionnel, les compétences enseignantes et les usages du numérique en formation.Ses recherches mobilisent des approches qualitatives et une réflexion critique.Elle intervient en formation initiale et continue des enseignants, en France et en contexte international.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Analyse et conception de dispositifs de formation hybrides et numériques.• Expertise en développement professionnel et en compétences enseignantes.• Maîtrise des méthodes de recherche qualitative en sciences de l’éducation.• Accompagnement pédagogique et ingénierie de formation universitaire.• Coordination de projets internationaux et d’échanges virtuels.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité : construction d’un modèle d’apprentissage de “la position” en mécanique du point matériel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Alibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Boilevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Journal of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (2), pp.130-145. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26220/mje.5530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of research on the outcomes of embodied and collaborative learning in STEM in higher education with immersive technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajj-Hassan Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawad Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedovo Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoyek Nady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computing in Higher Education: Research &amp; Integration of Instructional Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12528-024-09418-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Communities as an Interdisciplinary Approach to Solving Substainability Challenges: A Lake Regeneration Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Cederqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaven Gasparovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawad Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Arenas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42087-024-00433-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de tâches d'apprentissage et pratiques professionnelles en Réalité Virtuelle : Dimension temporelle hybride étendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, http://journals.openedition.org.bibelec.univ-lyon2.fr/rechercheseducations/15129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04059936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material and Socio-Cognitive Effects of Immersive Virtual Reality in a French Secondary School: Conditions for Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (3), pp.251. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/educsci13030251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une représentation partagée entre recherche et terrain autour du concept d’hybridation des enseignements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Campillo-Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Antonietta Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.8566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche participative dans un collège d'enseignement prioritaire : le conseil coopératif en action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sabine Bampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependent creativity for Learning in a Virtual World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Learning Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/ILS-02-2020-0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SELF-EFFICACY AND PRIOR ICT EXPERIENCE: EFFECTS OF INDIVIDUAL DIFFERENCES ON SCIENCE TEACHERS' ACCEPTANCE OF DIGITAL VIDEOS IN ZIMBABWE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Karimazondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Mango</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Applied Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-reported TPACK of teacher educators across six countries in Asia and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Coiffard Marre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Chan Kit Yok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kezang Sherab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.3003-3019. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-020-10106-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodiment in Knots of Sense-making between Learning Physical and Virtual Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Learning and Digital Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (2), pp.145-162. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2042753020978484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The moderating effect of social capital on co-regulated learning for MOOC achievement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawad Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-020-10293-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Embodiment Dimension while Learning and Teaching in a Virtual World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Antonietta Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systemics, Cybernetics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (3), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques migratoires contemporaines dans le sud de la France. Réseaux sociaux et filières migratoires des « jeunes » italiens à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Dynamics in South of France: Proculturation Traces by Italian Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Arenas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (Issue 3), pp.291-304. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42087-019-0054-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical objects in French middle school: Three-steps project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Andreucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Social and Human Capital in Organizations: Communities of Practices as Strategic Tools for Individual and Organizational Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuti Amelia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Workplace Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological education challenge: A European perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australasian Journal of Technology Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agency in una comunità di apprendimento online</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Beatrice Ligorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nea Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using drawings to explore preschool children’s ideas about shadow formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (1), pp.55-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identità, appartenenza, partecipazione: la rilevanza della prospettiva people-based nel management organizzativo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuti Amelia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personale e lavoro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agency online: trends in a university learning course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Beatrice Ligorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology, Pedagogy and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1475939X.2017.1350599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigated Self-Regulated Learning in an online learning course for teacher students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning trajectories and professional development: student teacher in electrical engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7379/82121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational Technology in a French Teacher Training University: Teacher Educators' &amp;quot;Voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Saïd Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of E-learning and Distance Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participating in an international master’s programme: impact on agency for African in-service teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Beatrice Ligorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional Development in Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19415257.2016.1146624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadow Formation at Preschool from a Socio-materiality Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys-Pedregosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jegou Corinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Ravanis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11165-016-9518-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming a reflective in-service teacher: Role of research attitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sufiana Khatoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (1), pp.100-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediation of artefacts, tools and technical objects: an international and french perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Andreucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Design Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10798-015-9335-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-élaboration de connaissances nouvelles : du modèle théorique à ses outils technologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Andreucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using drawings to explore preschool children's ideas about shadow formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glykeria Fragkiadaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kampeza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the first lesson to one year late: professional development of a French teacher student</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Colloque SIEST Méditerranée, Marseille 2016, Vol. 3 ( N. 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-service Teachers’ Sense of Agency after Participation in a Research Master Course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17583/ijep.2016.2206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary objects as connectors between communities of practices in the organizational context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuti Amelia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development and Learning in Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/DLO-07-2015-0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemplative Practice for Teacher Students: Should It Be Included in Teaching Training Curriculum?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sufiana Khatoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teachers College record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional Learning Through Video: Reflection of a Pre-service Teacher one year on</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJER-Alberta Journal of Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (4), pp.353-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Human Capital through Social Media: Promoting Skills and Learning through Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuti Amelia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Social Organization: Managing Human Capital through Social Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/9781137585356_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning density in Vanuatu high school with computer simulation: Influence of different levels of guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moli Lemuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys-Pedregosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-016-9527-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of Teachers' Processes of Technology Appropriation in Classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boéchat-Heer Stéphanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Literacy and Digital Competence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijdldc.2015040101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical objects between Categorisation and Learning:An exploratory case study in French middle school.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Andreucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys-Pedregosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Technology Education: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10798-015-9335-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences globales & Internationalisation de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Baugnies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEF, Dec 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Collaboration and Teacher Identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ungureanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Making of Authentic Teachers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre la compétence globale : un cadre d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque international du RAIFFET du 5 au 8 mai 2025 à l'IPNETP d'ABIDJAN en CÔTE d'IVOIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAIFFET monde, May 2025, ABIDJAN, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie créative d’analyse de l’expérience étudiant de la visioconférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Campillo-Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMPED, Jul 2024, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment produire un sentiment d'égalité dans l'enseignement supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ADEF : les projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Aix Marseille Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Videoconferencing Systems and Interactive Tools: Empirical French Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Saifuddin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodologies and Intelligent Systems for Technology Enhanced Learning, 13th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Guimaraes, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction d’une matrice de compétences pour l’usage de la visioconférence en enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Campillo-Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha El Hamaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 14 : Digitalisation des pratiques en éducation : risques, valeurs et opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMSIC, Université de Toulon; Université Française d'Egypte; CREM, université de Lorraine, Oct 2024, Le Caire (Egypte), Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04913747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les robots dans le processus de formation e d'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatoney Mc Marjolaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Blr Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Colloque international du RAIFFET du 4 au 8 juillet 2022 à Libreville au GABON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de KOUDOUGOU, Jul 2022, LIBREVILLE, Gabon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interfaces tangibles et la robotique éducative dans l'éducation : prospectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Brice Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Colloque international du RAIFFET du 4 au 8 juillet 2022 à Libreville au GABON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de KOUDOUGOU, Jul 2022, LIBREVILLE, Gabon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpenter un tiers-lieu sûr virtuel pour apprendre au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03793100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une représentation de l’hybridation des enseignements par les enseignants du second degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Campillo-Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 13 - Hybridation des formations : de la continuité à l’innovation pédagogique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Athène, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaning-making in the pedagogical space and chronotopic negociation in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03793104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps du chercheur dans la Recherche Action Participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFERE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, MARSEILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03181993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuler la créativité pour enseigner et apprendre : un monde virtuel au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE LINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde Axe 4 : échanges autour d'une expérience de projet pédagogique collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFERE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition incarnée, cognition habitante : comment des élèves habitent en 3D un collège virtuel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational Virtual World as screen based uses of the senses: implications of body configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC Screens Multimodal Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ICAR : Interactions, Corpus, Apprentissages, Représentations UMR 5191 CNRS • ENS de Lyon • Université Lyon 2, Jul 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Teachers Professional Developing: Blended Learning between Europe and Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Innovation in Learning Instruction and Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hanoi National University of Education; Southern Cross University (Australia), Dec 2019, Hanoi, Vietnam. pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodiment between Physical and Virtual workd in a France college</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">st International Conference on Education in the Digital Ecosystem Blended Learning in Teacher Training – Innovation and Good Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universiti Teknogi MARA &amp; BLTea European project, Aug 2019, Kuching, Sarawak, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02431582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau d'éducation : Constituer communauté coopérative et collaborative d'enseignants, chercheurs et élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoles, territoires et numérique : quelles collaborations ? quels apprentissages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche action participative : quelle interdisciplinarité pour quel &amp;quot;empowerment &amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Mencacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE INTERNATIONAL FRANCOPHONE SUR LES RECHERCHES PARTICIPATIVES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute Ecole Pédagogique de Fribourg, Nov 2019, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02428431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Professional Developing in Priority Education Network in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teacher education policy in Europe (TEPE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie coopérative et collaborative en réseau d’éducation prioritaire : constitution d’une communauté apprenante d'enseignants, chercheurs et étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility dynamics in South of France: Traces of Italians workers in online platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labour mobility and growing up with/across borders Panel at the 3rd Transmobilities-Development Conference “Life phases matter: new imaginaries of transnational mobilities” 29-30 November Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Utrech, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-efficacy and Prior ICT experience: Effects of individual differences on science teachers’ acceptance of digital videos in the Zimbabwean context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Karimazondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edistio Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Science and Mathematics Educators’ Conference (ISMEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bindura, Zimbabwe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design a blended course: the BLTeae project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RAIFFET à Douala (Cameroun), 24 -27 octobre. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Douala, Cameroon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use and appropriation of technology by teacher educators : From resistance to engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Fatma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Academic Conference on Education, Teaching and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Prague, Austria. pp.978-80-88085-04-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner l’usage de l’exemple dans l’enseignement universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the First Lesson to one year later: Reflection of a French Teacher-Student</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> SIEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorisation of technical objects in French middle school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Andreucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation des choses et des objets chez les élèves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Andreucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using drawings to explore preschool children’s ideas about shadow formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical objects in French middle school : Three-steps project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Andreucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning density in Vanuatu high school with computer simulation : Influence of different levels of guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moli Lemuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Vaka Pacifiki Educational Conference, Honiara, Solomon Islands </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Solomon Island, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-assessment tool as a trigger to engage in a reflective process of competencies development to enhance the experience of distance/hybrid teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha El Hamaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Campillo-Paquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEPE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les robots en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakhoub Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadeige Chauvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie coopérative et collaborative en réseau d’éducation prioritaire : constitution d’une communauté apprenante d'enseignants, chercheurs et étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tortochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sabine Bampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Aix en Provence, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'efficacité du modèle mixte dans la formation des formateurs d’enseignants: Le project BLTeae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Aix en Provence, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sur le processus d’enseignement apprentissage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Chatoney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l’harmattan., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendimento autoregolato in contesti online Prospettive teoriche e metodologiche. Edizioni Accademiche Italiane: Italia. ID: 978-620-2-44976-2. ISBN-10: 6202449764.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité en pédagogie : apprentissages, enseignements et implications formatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Eschenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Bonnardel; Fabien Girandola; Eric Bonetto; Todd Lubart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La créativité en situations - Théories et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, 2023, 978-2-10-082840-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche-action participative : quelle interdisciplinarité pour quelle émancipation ? Regard croisé avec la recherche collaborative,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Mencacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque sur les recherches participatives, chapitre 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Embodiment Dimension while Learning and Teaching in a Virtual World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nagib Callaos, Lorayne Robertson, Belkis Sanchez, Andrés Tremante. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Society and Information Technologies. March 10-13, Orlando, Florida, USA. Proceedings.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Institute of Informatics and Systemics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-1-9504926-30-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des apprentissages collaboratifs dans la conception d’artefacts : 2 études de cas en situation de formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur le processus d’enseignement apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmatan, pp.97-107, 2020, 978-2-343-19789-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School Goes Online With Avatars: Extended Learning in a Secondary School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kristine Lund; Gerald P. Niccolai; Elise Lavoué; Cindy Hmelo-Silver; Gahgene Gweon; Michael Baker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Wide Lens:Combining Embodied, Enactive, Extended, and Embedded Learning in Collaborative Settings 13th International Conference on Computer Supported Collaborative Learning. Conference Proceedings Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Society of the Learning Sciences (ISCL)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.549-552, 2019, 978-1-7324672-4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02331106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School Goes Online with Avatars: Virtual World in a Secondary School.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margaret Chan Kit Yok; Ling Siew Eng, Ling siew Ching. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 1st International Conference on Education in the Digital Ecosystem (ICEdDE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEStech Publications, Inc,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Blended Learning in teacher training. Innovation and good practices., 978-1-60595-658-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-efficacy and Role of Technology to support University-to work Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Brown, E. &amp; Ranieri, M. (Eds.) E-learning and social media: Education and citizenship for the digital 21st century, 10. A volume in the series: International Advances in Education: Global Initiatives for Equity and Social Justice. IPA. Codice : E237603 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc : Guide pour hybrider son enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Campillo-Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-Of-The-Art French Literature Review on Empirical Study of Video Conferencing Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Saifuddin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faculty and Staff Development: Professional development programs to gain a deeper understanding of diversity, equity, and inclusion (EDI) issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ungureanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Digital Competence for Educational Engagement: Frameworks, Matrices, and Assessment Tools in Video Conferencing-Mediated Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheil H.M.Salha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saifuddin Khalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970869v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une professionnalisation des enseignants utilisant le numérique pour un soutien à l’autonomie et à la citoyenneté : Etat de l’art sur les formations à la citoyenneté numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Aix Marseille Université (AMU). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03546656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration in Learning and Teaching: Transformative interactions between learning communities, artefacts and educational technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Aix Marseille University (AMU), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05418516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'efficacité du modèle mixte dans la formation des formateurs d’enseignants: Le project BLTeae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01697895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.697916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maria Impedovo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Aix Marseille UniversityINSPEADEFSFEREAMPIRIC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maria-antonietta-impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2172-7105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">243542658</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Impedovo est Professeur en sciences de l’éducation à Aix-Marseille Université.Ses travaux portent sur le développement professionnel, les compétences enseignantes et les usages du numérique en formation.Ses recherches mobilisent des approches qualitatives et une réflexion critique.Elle intervient en formation initiale et continue des enseignants, en France et en contexte international.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Analyse et conception de dispositifs de formation hybrides et numériques.• Expertise en développement professionnel et en compétences enseignantes.• Maîtrise des méthodes de recherche qualitative en sciences de l’éducation.• Accompagnement pédagogique et ingénierie de formation universitaire.• Coordination de projets internationaux et d’échanges virtuels.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité : construction d’un modèle d’apprentissage de “la position” en mécanique du point matériel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Alibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Boilevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Journal of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (2), pp.130-145. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26220/mje.5530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of research on the outcomes of embodied and collaborative learning in STEM in higher education with immersive technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajj-Hassan Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawad Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedovo Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoyek Nady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computing in Higher Education: Research &amp; Integration of Instructional Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12528-024-09418-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Communities as an Interdisciplinary Approach to Solving Substainability Challenges: A Lake Regeneration Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Cederqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaven Gasparovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawad Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Arenas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42087-024-00433-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material and Socio-Cognitive Effects of Immersive Virtual Reality in a French Secondary School: Conditions for Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (3), pp.251. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/educsci13030251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de tâches d'apprentissage et pratiques professionnelles en Réalité Virtuelle : Dimension temporelle hybride étendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, http://journals.openedition.org.bibelec.univ-lyon2.fr/rechercheseducations/15129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04059936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une représentation partagée entre recherche et terrain autour du concept d’hybridation des enseignements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Campillo-Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Antonietta Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.8566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche participative dans un collège d'enseignement prioritaire : le conseil coopératif en action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sabine Bampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependent creativity for Learning in a Virtual World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Learning Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/ILS-02-2020-0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SELF-EFFICACY AND PRIOR ICT EXPERIENCE: EFFECTS OF INDIVIDUAL DIFFERENCES ON SCIENCE TEACHERS' ACCEPTANCE OF DIGITAL VIDEOS IN ZIMBABWE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Karimazondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Mango</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Applied Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-reported TPACK of teacher educators across six countries in Asia and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Coiffard Marre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Chan Kit Yok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kezang Sherab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.3003-3019. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-020-10106-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodiment in Knots of Sense-making between Learning Physical and Virtual Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Learning and Digital Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (2), pp.145-162. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2042753020978484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The moderating effect of social capital on co-regulated learning for MOOC achievement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawad Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-020-10293-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Embodiment Dimension while Learning and Teaching in a Virtual World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Antonietta Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systemics, Cybernetics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (3), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Dynamics in South of France: Proculturation Traces by Italian Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Arenas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (Issue 3), pp.291-304. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42087-019-0054-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques migratoires contemporaines dans le sud de la France. Réseaux sociaux et filières migratoires des « jeunes » italiens à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical objects in French middle school: Three-steps project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Andreucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Social and Human Capital in Organizations: Communities of Practices as Strategic Tools for Individual and Organizational Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuti Amelia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Workplace Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using drawings to explore preschool children’s ideas about shadow formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (1), pp.55-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological education challenge: A European perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australasian Journal of Technology Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agency in una comunità di apprendimento online</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Beatrice Ligorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nea Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agency online: trends in a university learning course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Beatrice Ligorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology, Pedagogy and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1475939X.2017.1350599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identità, appartenenza, partecipazione: la rilevanza della prospettiva people-based nel management organizzativo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuti Amelia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personale e lavoro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigated Self-Regulated Learning in an online learning course for teacher students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadow Formation at Preschool from a Socio-materiality Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys-Pedregosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jegou Corinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Ravanis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11165-016-9518-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming a reflective in-service teacher: Role of research attitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sufiana Khatoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (1), pp.100-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediation of artefacts, tools and technical objects: an international and french perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Andreucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Design Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10798-015-9335-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using drawings to explore preschool children's ideas about shadow formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glykeria Fragkiadaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kampeza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the first lesson to one year late: professional development of a French teacher student</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Colloque SIEST Méditerranée, Marseille 2016, Vol. 3 ( N. 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participating in an international master’s programme: impact on agency for African in-service teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Beatrice Ligorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional Development in Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19415257.2016.1146624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-élaboration de connaissances nouvelles : du modèle théorique à ses outils technologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Andreucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-service Teachers’ Sense of Agency after Participation in a Research Master Course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17583/ijep.2016.2206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemplative Practice for Teacher Students: Should It Be Included in Teaching Training Curriculum?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sufiana Khatoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teachers College record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional Learning Through Video: Reflection of a Pre-service Teacher one year on</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJER-Alberta Journal of Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (4), pp.353-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary objects as connectors between communities of practices in the organizational context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuti Amelia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development and Learning in Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/DLO-07-2015-0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Human Capital through Social Media: Promoting Skills and Learning through Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuti Amelia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Social Organization: Managing Human Capital through Social Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/9781137585356_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning density in Vanuatu high school with computer simulation: Influence of different levels of guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moli Lemuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys-Pedregosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-016-9527-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational Technology in a French Teacher Training University: Teacher Educators' &amp;quot;Voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Saïd Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of E-learning and Distance Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning trajectories and professional development: student teacher in electrical engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7379/82121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of Teachers' Processes of Technology Appropriation in Classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boéchat-Heer Stéphanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Literacy and Digital Competence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijdldc.2015040101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical objects between Categorisation and Learning:An exploratory case study in French middle school.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Andreucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys-Pedregosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Technology Education: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10798-015-9335-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l’art international des recherches sur les intelligences artificielles génératives en école primaire : une revue systématique selon PRISMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Allesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Theric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFEVO : Journée d'étude des doctorants du laboratoire ADEF (UR 4671) à destination de l'ensemble des doctorants de la structure fédérative SFERE-Provence (FED 4238)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEF (UR 4671), Mar 2026, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences globales & Internationalisation de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Baugnies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEF, Dec 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Collaboration and Teacher Identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ungureanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Making of Authentic Teachers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre la compétence globale : un cadre d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque international du RAIFFET du 5 au 8 mai 2025 à l'IPNETP d'ABIDJAN en CÔTE d'IVOIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAIFFET monde, May 2025, ABIDJAN, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment produire un sentiment d'égalité dans l'enseignement supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ADEF : les projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Aix Marseille Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Videoconferencing Systems and Interactive Tools: Empirical French Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Saifuddin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodologies and Intelligent Systems for Technology Enhanced Learning, 13th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Guimaraes, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction d’une matrice de compétences pour l’usage de la visioconférence en enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Campillo-Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha El Hamaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 14 : Digitalisation des pratiques en éducation : risques, valeurs et opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMSIC, Université de Toulon; Université Française d'Egypte; CREM, université de Lorraine, Oct 2024, Le Caire (Egypte), Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04913747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie créative d’analyse de l’expérience étudiant de la visioconférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Campillo-Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMPED, Jul 2024, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une représentation de l’hybridation des enseignements par les enseignants du second degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Campillo-Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 13 - Hybridation des formations : de la continuité à l’innovation pédagogique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Athène, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpenter un tiers-lieu sûr virtuel pour apprendre au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03793100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interfaces tangibles et la robotique éducative dans l'éducation : prospectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Brice Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Colloque international du RAIFFET du 4 au 8 juillet 2022 à Libreville au GABON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de KOUDOUGOU, Jul 2022, LIBREVILLE, Gabon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les robots dans le processus de formation e d'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatoney Mc Marjolaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Blr Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Colloque international du RAIFFET du 4 au 8 juillet 2022 à Libreville au GABON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de KOUDOUGOU, Jul 2022, LIBREVILLE, Gabon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaning-making in the pedagogical space and chronotopic negociation in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03793104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuler la créativité pour enseigner et apprendre : un monde virtuel au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE LINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde Axe 4 : échanges autour d'une expérience de projet pédagogique collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFERE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps du chercheur dans la Recherche Action Participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFERE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, MARSEILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03181993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition incarnée, cognition habitante : comment des élèves habitent en 3D un collège virtuel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational Virtual World as screen based uses of the senses: implications of body configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC Screens Multimodal Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ICAR : Interactions, Corpus, Apprentissages, Représentations UMR 5191 CNRS • ENS de Lyon • Université Lyon 2, Jul 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodiment between Physical and Virtual workd in a France college</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">st International Conference on Education in the Digital Ecosystem Blended Learning in Teacher Training – Innovation and Good Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universiti Teknogi MARA &amp; BLTea European project, Aug 2019, Kuching, Sarawak, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02431582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau d'éducation : Constituer communauté coopérative et collaborative d'enseignants, chercheurs et élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoles, territoires et numérique : quelles collaborations ? quels apprentissages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche action participative : quelle interdisciplinarité pour quel &amp;quot;empowerment &amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Mencacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE INTERNATIONAL FRANCOPHONE SUR LES RECHERCHES PARTICIPATIVES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute Ecole Pédagogique de Fribourg, Nov 2019, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02428431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Professional Developing in Priority Education Network in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teacher education policy in Europe (TEPE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie coopérative et collaborative en réseau d’éducation prioritaire : constitution d’une communauté apprenante d'enseignants, chercheurs et étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Teachers Professional Developing: Blended Learning between Europe and Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Innovation in Learning Instruction and Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hanoi National University of Education; Southern Cross University (Australia), Dec 2019, Hanoi, Vietnam. pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility dynamics in South of France: Traces of Italians workers in online platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labour mobility and growing up with/across borders Panel at the 3rd Transmobilities-Development Conference “Life phases matter: new imaginaries of transnational mobilities” 29-30 November Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Utrech, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-efficacy and Prior ICT experience: Effects of individual differences on science teachers’ acceptance of digital videos in the Zimbabwean context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Karimazondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edistio Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Science and Mathematics Educators’ Conference (ISMEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bindura, Zimbabwe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design a blended course: the BLTeae project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RAIFFET à Douala (Cameroun), 24 -27 octobre. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Douala, Cameroon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use and appropriation of technology by teacher educators : From resistance to engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Fatma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Academic Conference on Education, Teaching and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Prague, Austria. pp.978-80-88085-04-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorisation of technical objects in French middle school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Andreucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner l’usage de l’exemple dans l’enseignement universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the First Lesson to one year later: Reflection of a French Teacher-Student</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> SIEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation des choses et des objets chez les élèves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Andreucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using drawings to explore preschool children’s ideas about shadow formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical objects in French middle school : Three-steps project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Andreucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning density in Vanuatu high school with computer simulation : Influence of different levels of guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moli Lemuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Vaka Pacifiki Educational Conference, Honiara, Solomon Islands </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Solomon Island, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-assessment tool as a trigger to engage in a reflective process of competencies development to enhance the experience of distance/hybrid teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha El Hamaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Campillo-Paquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEPE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les robots en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakhoub Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadeige Chauvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie coopérative et collaborative en réseau d’éducation prioritaire : constitution d’une communauté apprenante d'enseignants, chercheurs et étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tortochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sabine Bampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Aix en Provence, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'efficacité du modèle mixte dans la formation des formateurs d’enseignants: Le project BLTeae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Aix en Provence, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sur le processus d’enseignement apprentissage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Chatoney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l’harmattan., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendimento autoregolato in contesti online Prospettive teoriche e metodologiche. Edizioni Accademiche Italiane: Italia. ID: 978-620-2-44976-2. ISBN-10: 6202449764.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité en pédagogie : apprentissages, enseignements et implications formatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Eschenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Bonnardel; Fabien Girandola; Eric Bonetto; Todd Lubart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La créativité en situations - Théories et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, 2023, 978-2-10-082840-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche-action participative : quelle interdisciplinarité pour quelle émancipation ? Regard croisé avec la recherche collaborative,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Mencacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque sur les recherches participatives, chapitre 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Embodiment Dimension while Learning and Teaching in a Virtual World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nagib Callaos, Lorayne Robertson, Belkis Sanchez, Andrés Tremante. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Society and Information Technologies. March 10-13, Orlando, Florida, USA. Proceedings.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Institute of Informatics and Systemics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-1-9504926-30-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des apprentissages collaboratifs dans la conception d’artefacts : 2 études de cas en situation de formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur le processus d’enseignement apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmatan, pp.97-107, 2020, 978-2-343-19789-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School Goes Online with Avatars: Virtual World in a Secondary School.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margaret Chan Kit Yok; Ling Siew Eng, Ling siew Ching. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 1st International Conference on Education in the Digital Ecosystem (ICEdDE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEStech Publications, Inc,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Blended Learning in teacher training. Innovation and good practices., 978-1-60595-658-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School Goes Online With Avatars: Extended Learning in a Secondary School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kristine Lund; Gerald P. Niccolai; Elise Lavoué; Cindy Hmelo-Silver; Gahgene Gweon; Michael Baker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Wide Lens:Combining Embodied, Enactive, Extended, and Embedded Learning in Collaborative Settings 13th International Conference on Computer Supported Collaborative Learning. Conference Proceedings Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Society of the Learning Sciences (ISCL)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.549-552, 2019, 978-1-7324672-4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02331106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-efficacy and Role of Technology to support University-to work Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Brown, E. &amp; Ranieri, M. (Eds.) E-learning and social media: Education and citizenship for the digital 21st century, 10. A volume in the series: International Advances in Education: Global Initiatives for Equity and Social Justice. IPA. Codice : E237603 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc : Guide pour hybrider son enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Campillo-Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing coherence in teacher education through a European teacher perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine schmider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Symeonidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faculty and Staff Development: Professional development programs to gain a deeper understanding of diversity, equity, and inclusion (EDI) issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ungureanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-Of-The-Art French Literature Review on Empirical Study of Video Conferencing Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Saifuddin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Digital Competence for Educational Engagement: Frameworks, Matrices, and Assessment Tools in Video Conferencing-Mediated Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheil H.M.Salha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saifuddin Khalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970869v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une professionnalisation des enseignants utilisant le numérique pour un soutien à l’autonomie et à la citoyenneté : Etat de l’art sur les formations à la citoyenneté numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Aix Marseille Université (AMU). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03546656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration in Learning and Teaching: Transformative interactions between learning communities, artefacts and educational technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Aix Marseille University (AMU), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05418516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'efficacité du modèle mixte dans la formation des formateurs d’enseignants: Le project BLTeae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01697895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId209"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="348E328C"/>
+    <w:nsid w:val="C97071A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-antonietta-impedovo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2172-7105" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243542658" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451121v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Alibi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Impedovo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Younes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/mje.5530" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792517v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajj-Hassan Mira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Chaker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Impedovo Maria" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoyek Nady" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12528-024-09418-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719803v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cederqvist" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaven Gasparovic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42087-024-00433-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059936v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380911v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corvasce" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci13030251" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930627v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laisney" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Campillo-Paquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheneval-Armand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonietta Impedovo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.8566" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930613v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sabine Bampi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brandt-Pomares" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233110v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ILS-02-2020-0038" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497023v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Karimazondo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cast&#233;ra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Impedovo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Mango" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444776v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coiffard Marre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Chan Kit Yok" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezang Sherab" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-020-10106-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866982v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2042753020978484" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027694v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-020-10293-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863172v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436952v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ballatore" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055430v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42087-019-0054-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442826v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Andreucci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435296v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuti Amelia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01599088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ginesti&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Williams" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442824v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Beatrice Ligorio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442821v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442830v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01566319v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475939X.2017.1350599" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440486v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435943v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7379/82121" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417718v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Sa&#239;d Touhami" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417708v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19415257.2016.1146624" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417707v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys-Pedregosa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jegou Corinne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Ravanis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11165-016-9518-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440358v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufiana Khatoon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417711v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10798-015-9335-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438435v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794664v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glykeria Fragkiadaki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kampeza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435991v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417705v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17583/ijep.2016.2206" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417720v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DLO-07-2015-0065" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440372v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440054v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417709v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137585356_3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417717v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moli Lemuel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-016-9527-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417712v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#233;chat-Heer St&#233;phanie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijdldc.2015040101" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417741v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411009v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Baugnies" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231657v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marty" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ungureanu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108906v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Impedovo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04970714v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832655v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Le Roux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04970805v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ett" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Saifuddin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913747v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha El Hamaoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795261v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatoney Mc Marjolaine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Blr Le Roux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768636v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Brice Le Roux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793100v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Privas-Br&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04001380v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793104v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181993v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182001v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264621v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264625v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102747v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421231v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431582v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314200v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428431v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mencacci" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134053v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02289666v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118357v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444762v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edistio Martinez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728891v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442874v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Fatma" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442896v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442884v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442901v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442898v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442888v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442891v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442879v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566040v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03391801v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Badache" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakhoub Ndiaye" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeige Chauvot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01904483v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680401v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02473565v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chatoney" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728886v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298349v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eschenauer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147984v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508280v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iiis.org/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213196v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02331106v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cscl2019.com/upload/pdf/CSCL-2019-Volume-2.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464141v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dpi-proceedings.com/index.php/dtssehs/issue/archive" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442834v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04118696v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04970651v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103744v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04970869v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheil H.M.Salha" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifuddin Khalid" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546656v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sanchez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05418516v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01697895v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-antonietta-impedovo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2172-7105" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243542658" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451121v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Alibi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Impedovo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Younes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/mje.5530" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792517v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajj-Hassan Mira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Chaker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Impedovo Maria" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoyek Nady" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12528-024-09418-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719803v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cederqvist" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaven Gasparovic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42087-024-00433-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380911v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corvasce" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci13030251" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059936v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930627v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laisney" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Campillo-Paquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheneval-Armand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonietta Impedovo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.8566" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930613v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sabine Bampi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brandt-Pomares" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233110v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ILS-02-2020-0038" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497023v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Karimazondo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cast&#233;ra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Impedovo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Mango" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444776v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coiffard Marre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Chan Kit Yok" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezang Sherab" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-020-10106-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866982v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2042753020978484" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027694v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-020-10293-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863172v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055430v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ballatore" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42087-019-0054-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436952v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442826v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Andreucci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435296v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuti Amelia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442821v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01599088v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ginesti&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Williams" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Beatrice Ligorio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01566319v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475939X.2017.1350599" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440486v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417707v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys-Pedregosa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jegou Corinne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Ravanis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11165-016-9518-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440358v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufiana Khatoon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417711v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10798-015-9335-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794664v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glykeria Fragkiadaki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kampeza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435991v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417708v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19415257.2016.1146624" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438435v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417705v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17583/ijep.2016.2206" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440372v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440054v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417720v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DLO-07-2015-0065" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417709v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137585356_3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417717v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moli Lemuel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-016-9527-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417718v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Sa&#239;d Touhami" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435943v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7379/82121" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417712v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#233;chat-Heer St&#233;phanie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijdldc.2015040101" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417741v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559770v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Allesant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Theric" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411009v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Baugnies" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231657v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ungureanu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108906v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Impedovo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832655v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Le Roux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04970805v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ett" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Saifuddin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913747v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha El Hamaoui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04970714v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04001380v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793100v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Privas-Br&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768636v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Brice Le Roux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795261v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatoney Mc Marjolaine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Blr Le Roux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793104v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182001v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264621v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181993v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264625v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102747v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431582v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314200v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428431v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mencacci" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134053v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02289666v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421231v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118357v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444762v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edistio Martinez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728891v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442874v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Fatma" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442901v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442896v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442884v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442898v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442888v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442891v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442879v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566040v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03391801v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Badache" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakhoub Ndiaye" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeige Chauvot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01904483v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680401v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02473565v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chatoney" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728886v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298349v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eschenauer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147984v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508280v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iiis.org/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213196v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464141v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dpi-proceedings.com/index.php/dtssehs/issue/archive" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02331106v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cscl2019.com/upload/pdf/CSCL-2019-Volume-2.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442834v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04118696v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581654v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Smet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=christine schmider" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Symeonidis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103744v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04970651v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04970869v3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheil H.M.Salha" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifuddin Khalid" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546656v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sanchez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05418516v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01697895v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -635,39 +635,39 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>PHPWord</Application>
   <Company>CCSD</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CCSD</dc:creator>
-  <dc:title>Maria Antonietta Impedovo</dc:title>
+  <dc:title>Maria Impedovo</dc:title>
   <dc:description>CV</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>