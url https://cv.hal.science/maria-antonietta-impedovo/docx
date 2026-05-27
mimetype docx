--- v1 (2026-05-02)
+++ v2 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.697916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maria Impedovo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Aix Marseille UniversityINSPEADEFSFEREAMPIRIC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maria-antonietta-impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2172-7105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">243542658</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Impedovo est Professeur en sciences de l’éducation à Aix-Marseille Université.Ses travaux portent sur le développement professionnel, les compétences enseignantes et les usages du numérique en formation.Ses recherches mobilisent des approches qualitatives et une réflexion critique.Elle intervient en formation initiale et continue des enseignants, en France et en contexte international.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Analyse et conception de dispositifs de formation hybrides et numériques.• Expertise en développement professionnel et en compétences enseignantes.• Maîtrise des méthodes de recherche qualitative en sciences de l’éducation.• Accompagnement pédagogique et ingénierie de formation universitaire.• Coordination de projets internationaux et d’échanges virtuels.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité : construction d’un modèle d’apprentissage de “la position” en mécanique du point matériel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Alibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Boilevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Journal of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (2), pp.130-145. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26220/mje.5530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of research on the outcomes of embodied and collaborative learning in STEM in higher education with immersive technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajj-Hassan Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawad Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedovo Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoyek Nady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computing in Higher Education: Research &amp; Integration of Instructional Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12528-024-09418-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Communities as an Interdisciplinary Approach to Solving Substainability Challenges: A Lake Regeneration Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Cederqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaven Gasparovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawad Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Arenas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42087-024-00433-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material and Socio-Cognitive Effects of Immersive Virtual Reality in a French Secondary School: Conditions for Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (3), pp.251. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/educsci13030251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de tâches d'apprentissage et pratiques professionnelles en Réalité Virtuelle : Dimension temporelle hybride étendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, http://journals.openedition.org.bibelec.univ-lyon2.fr/rechercheseducations/15129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04059936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une représentation partagée entre recherche et terrain autour du concept d’hybridation des enseignements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Campillo-Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Antonietta Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.8566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche participative dans un collège d'enseignement prioritaire : le conseil coopératif en action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sabine Bampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependent creativity for Learning in a Virtual World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Learning Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/ILS-02-2020-0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SELF-EFFICACY AND PRIOR ICT EXPERIENCE: EFFECTS OF INDIVIDUAL DIFFERENCES ON SCIENCE TEACHERS' ACCEPTANCE OF DIGITAL VIDEOS IN ZIMBABWE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Karimazondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Mango</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Applied Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-reported TPACK of teacher educators across six countries in Asia and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Coiffard Marre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Chan Kit Yok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kezang Sherab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.3003-3019. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-020-10106-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodiment in Knots of Sense-making between Learning Physical and Virtual Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Learning and Digital Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (2), pp.145-162. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2042753020978484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The moderating effect of social capital on co-regulated learning for MOOC achievement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawad Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-020-10293-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Embodiment Dimension while Learning and Teaching in a Virtual World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Antonietta Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systemics, Cybernetics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (3), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Dynamics in South of France: Proculturation Traces by Italian Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Arenas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (Issue 3), pp.291-304. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42087-019-0054-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques migratoires contemporaines dans le sud de la France. Réseaux sociaux et filières migratoires des « jeunes » italiens à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical objects in French middle school: Three-steps project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Andreucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Social and Human Capital in Organizations: Communities of Practices as Strategic Tools for Individual and Organizational Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuti Amelia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Workplace Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using drawings to explore preschool children’s ideas about shadow formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (1), pp.55-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological education challenge: A European perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australasian Journal of Technology Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agency in una comunità di apprendimento online</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Beatrice Ligorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nea Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agency online: trends in a university learning course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Beatrice Ligorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology, Pedagogy and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1475939X.2017.1350599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identità, appartenenza, partecipazione: la rilevanza della prospettiva people-based nel management organizzativo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuti Amelia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personale e lavoro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigated Self-Regulated Learning in an online learning course for teacher students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadow Formation at Preschool from a Socio-materiality Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys-Pedregosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jegou Corinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Ravanis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11165-016-9518-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming a reflective in-service teacher: Role of research attitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sufiana Khatoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (1), pp.100-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediation of artefacts, tools and technical objects: an international and french perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Andreucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Design Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10798-015-9335-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using drawings to explore preschool children's ideas about shadow formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glykeria Fragkiadaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kampeza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the first lesson to one year late: professional development of a French teacher student</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Colloque SIEST Méditerranée, Marseille 2016, Vol. 3 ( N. 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participating in an international master’s programme: impact on agency for African in-service teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Beatrice Ligorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional Development in Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19415257.2016.1146624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-élaboration de connaissances nouvelles : du modèle théorique à ses outils technologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Andreucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-service Teachers’ Sense of Agency after Participation in a Research Master Course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17583/ijep.2016.2206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemplative Practice for Teacher Students: Should It Be Included in Teaching Training Curriculum?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sufiana Khatoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teachers College record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional Learning Through Video: Reflection of a Pre-service Teacher one year on</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJER-Alberta Journal of Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (4), pp.353-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary objects as connectors between communities of practices in the organizational context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuti Amelia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development and Learning in Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/DLO-07-2015-0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Human Capital through Social Media: Promoting Skills and Learning through Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuti Amelia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Social Organization: Managing Human Capital through Social Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/9781137585356_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning density in Vanuatu high school with computer simulation: Influence of different levels of guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moli Lemuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys-Pedregosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-016-9527-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational Technology in a French Teacher Training University: Teacher Educators' &amp;quot;Voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Saïd Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of E-learning and Distance Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning trajectories and professional development: student teacher in electrical engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7379/82121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of Teachers' Processes of Technology Appropriation in Classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boéchat-Heer Stéphanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Literacy and Digital Competence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijdldc.2015040101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical objects between Categorisation and Learning:An exploratory case study in French middle school.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Andreucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys-Pedregosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Technology Education: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10798-015-9335-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l’art international des recherches sur les intelligences artificielles génératives en école primaire : une revue systématique selon PRISMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Allesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Theric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFEVO : Journée d'étude des doctorants du laboratoire ADEF (UR 4671) à destination de l'ensemble des doctorants de la structure fédérative SFERE-Provence (FED 4238)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEF (UR 4671), Mar 2026, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences globales & Internationalisation de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Baugnies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEF, Dec 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Collaboration and Teacher Identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ungureanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Making of Authentic Teachers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre la compétence globale : un cadre d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque international du RAIFFET du 5 au 8 mai 2025 à l'IPNETP d'ABIDJAN en CÔTE d'IVOIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAIFFET monde, May 2025, ABIDJAN, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment produire un sentiment d'égalité dans l'enseignement supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ADEF : les projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Aix Marseille Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Videoconferencing Systems and Interactive Tools: Empirical French Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Saifuddin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodologies and Intelligent Systems for Technology Enhanced Learning, 13th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Guimaraes, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction d’une matrice de compétences pour l’usage de la visioconférence en enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Campillo-Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha El Hamaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 14 : Digitalisation des pratiques en éducation : risques, valeurs et opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMSIC, Université de Toulon; Université Française d'Egypte; CREM, université de Lorraine, Oct 2024, Le Caire (Egypte), Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04913747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie créative d’analyse de l’expérience étudiant de la visioconférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Campillo-Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMPED, Jul 2024, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une représentation de l’hybridation des enseignements par les enseignants du second degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Campillo-Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 13 - Hybridation des formations : de la continuité à l’innovation pédagogique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Athène, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpenter un tiers-lieu sûr virtuel pour apprendre au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03793100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interfaces tangibles et la robotique éducative dans l'éducation : prospectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Brice Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Colloque international du RAIFFET du 4 au 8 juillet 2022 à Libreville au GABON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de KOUDOUGOU, Jul 2022, LIBREVILLE, Gabon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les robots dans le processus de formation e d'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatoney Mc Marjolaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Blr Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Colloque international du RAIFFET du 4 au 8 juillet 2022 à Libreville au GABON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de KOUDOUGOU, Jul 2022, LIBREVILLE, Gabon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaning-making in the pedagogical space and chronotopic negociation in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03793104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuler la créativité pour enseigner et apprendre : un monde virtuel au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE LINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde Axe 4 : échanges autour d'une expérience de projet pédagogique collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFERE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps du chercheur dans la Recherche Action Participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFERE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, MARSEILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03181993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition incarnée, cognition habitante : comment des élèves habitent en 3D un collège virtuel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational Virtual World as screen based uses of the senses: implications of body configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC Screens Multimodal Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ICAR : Interactions, Corpus, Apprentissages, Représentations UMR 5191 CNRS • ENS de Lyon • Université Lyon 2, Jul 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodiment between Physical and Virtual workd in a France college</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">st International Conference on Education in the Digital Ecosystem Blended Learning in Teacher Training – Innovation and Good Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universiti Teknogi MARA &amp; BLTea European project, Aug 2019, Kuching, Sarawak, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02431582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau d'éducation : Constituer communauté coopérative et collaborative d'enseignants, chercheurs et élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoles, territoires et numérique : quelles collaborations ? quels apprentissages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche action participative : quelle interdisciplinarité pour quel &amp;quot;empowerment &amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Mencacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE INTERNATIONAL FRANCOPHONE SUR LES RECHERCHES PARTICIPATIVES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute Ecole Pédagogique de Fribourg, Nov 2019, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02428431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Professional Developing in Priority Education Network in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teacher education policy in Europe (TEPE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie coopérative et collaborative en réseau d’éducation prioritaire : constitution d’une communauté apprenante d'enseignants, chercheurs et étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Teachers Professional Developing: Blended Learning between Europe and Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Innovation in Learning Instruction and Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hanoi National University of Education; Southern Cross University (Australia), Dec 2019, Hanoi, Vietnam. pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility dynamics in South of France: Traces of Italians workers in online platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labour mobility and growing up with/across borders Panel at the 3rd Transmobilities-Development Conference “Life phases matter: new imaginaries of transnational mobilities” 29-30 November Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Utrech, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-efficacy and Prior ICT experience: Effects of individual differences on science teachers’ acceptance of digital videos in the Zimbabwean context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Karimazondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edistio Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Science and Mathematics Educators’ Conference (ISMEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bindura, Zimbabwe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design a blended course: the BLTeae project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RAIFFET à Douala (Cameroun), 24 -27 octobre. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Douala, Cameroon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use and appropriation of technology by teacher educators : From resistance to engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Fatma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Academic Conference on Education, Teaching and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Prague, Austria. pp.978-80-88085-04-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorisation of technical objects in French middle school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Andreucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner l’usage de l’exemple dans l’enseignement universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the First Lesson to one year later: Reflection of a French Teacher-Student</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> SIEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation des choses et des objets chez les élèves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Andreucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using drawings to explore preschool children’s ideas about shadow formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical objects in French middle school : Three-steps project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Andreucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning density in Vanuatu high school with computer simulation : Influence of different levels of guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moli Lemuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Vaka Pacifiki Educational Conference, Honiara, Solomon Islands </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Solomon Island, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-assessment tool as a trigger to engage in a reflective process of competencies development to enhance the experience of distance/hybrid teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha El Hamaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Campillo-Paquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEPE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les robots en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakhoub Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadeige Chauvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie coopérative et collaborative en réseau d’éducation prioritaire : constitution d’une communauté apprenante d'enseignants, chercheurs et étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tortochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sabine Bampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Aix en Provence, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'efficacité du modèle mixte dans la formation des formateurs d’enseignants: Le project BLTeae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Aix en Provence, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sur le processus d’enseignement apprentissage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Chatoney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l’harmattan., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendimento autoregolato in contesti online Prospettive teoriche e metodologiche. Edizioni Accademiche Italiane: Italia. ID: 978-620-2-44976-2. ISBN-10: 6202449764.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité en pédagogie : apprentissages, enseignements et implications formatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Eschenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Bonnardel; Fabien Girandola; Eric Bonetto; Todd Lubart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La créativité en situations - Théories et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, 2023, 978-2-10-082840-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche-action participative : quelle interdisciplinarité pour quelle émancipation ? Regard croisé avec la recherche collaborative,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Mencacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque sur les recherches participatives, chapitre 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Embodiment Dimension while Learning and Teaching in a Virtual World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nagib Callaos, Lorayne Robertson, Belkis Sanchez, Andrés Tremante. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Society and Information Technologies. March 10-13, Orlando, Florida, USA. Proceedings.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Institute of Informatics and Systemics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-1-9504926-30-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des apprentissages collaboratifs dans la conception d’artefacts : 2 études de cas en situation de formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur le processus d’enseignement apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmatan, pp.97-107, 2020, 978-2-343-19789-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School Goes Online with Avatars: Virtual World in a Secondary School.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margaret Chan Kit Yok; Ling Siew Eng, Ling siew Ching. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 1st International Conference on Education in the Digital Ecosystem (ICEdDE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEStech Publications, Inc,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Blended Learning in teacher training. Innovation and good practices., 978-1-60595-658-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School Goes Online With Avatars: Extended Learning in a Secondary School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kristine Lund; Gerald P. Niccolai; Elise Lavoué; Cindy Hmelo-Silver; Gahgene Gweon; Michael Baker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Wide Lens:Combining Embodied, Enactive, Extended, and Embedded Learning in Collaborative Settings 13th International Conference on Computer Supported Collaborative Learning. Conference Proceedings Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Society of the Learning Sciences (ISCL)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.549-552, 2019, 978-1-7324672-4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02331106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-efficacy and Role of Technology to support University-to work Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Brown, E. &amp; Ranieri, M. (Eds.) E-learning and social media: Education and citizenship for the digital 21st century, 10. A volume in the series: International Advances in Education: Global Initiatives for Equity and Social Justice. IPA. Codice : E237603 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc : Guide pour hybrider son enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Campillo-Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing coherence in teacher education through a European teacher perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine schmider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Symeonidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faculty and Staff Development: Professional development programs to gain a deeper understanding of diversity, equity, and inclusion (EDI) issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ungureanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-Of-The-Art French Literature Review on Empirical Study of Video Conferencing Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Saifuddin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Digital Competence for Educational Engagement: Frameworks, Matrices, and Assessment Tools in Video Conferencing-Mediated Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheil H.M.Salha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saifuddin Khalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970869v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une professionnalisation des enseignants utilisant le numérique pour un soutien à l’autonomie et à la citoyenneté : Etat de l’art sur les formations à la citoyenneté numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Aix Marseille Université (AMU). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03546656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration in Learning and Teaching: Transformative interactions between learning communities, artefacts and educational technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Aix Marseille University (AMU), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05418516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'efficacité du modèle mixte dans la formation des formateurs d’enseignants: Le project BLTeae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01697895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId209"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.697916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maria Impedovo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Aix Marseille UniversityINSPEADEFSFEREAMPIRIC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maria-antonietta-impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2172-7105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">243542658</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=xmK2lIgAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur à Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie culturelleIdentité</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Méthodes qualitativesContribution à des approches pédagogiques innovantes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité : construction d’un modèle d’apprentissage de “la position” en mécanique du point matériel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Alibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Boilevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Journal of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (2), pp.130-145. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26220/mje.5530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of research on the outcomes of embodied and collaborative learning in STEM in higher education with immersive technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajj-Hassan Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawad Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedovo Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoyek Nady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computing in Higher Education: Research &amp; Integration of Instructional Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12528-024-09418-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Communities as an Interdisciplinary Approach to Solving Substainability Challenges: A Lake Regeneration Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Cederqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaven Gasparovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawad Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Arenas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42087-024-00433-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material and Socio-Cognitive Effects of Immersive Virtual Reality in a French Secondary School: Conditions for Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (3), pp.251. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/educsci13030251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de tâches d'apprentissage et pratiques professionnelles en Réalité Virtuelle : Dimension temporelle hybride étendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, http://journals.openedition.org.bibelec.univ-lyon2.fr/rechercheseducations/15129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04059936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une représentation partagée entre recherche et terrain autour du concept d’hybridation des enseignements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Campillo-Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Antonietta Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.8566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche participative dans un collège d'enseignement prioritaire : le conseil coopératif en action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sabine Bampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependent creativity for Learning in a Virtual World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Learning Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/ILS-02-2020-0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-reported TPACK of teacher educators across six countries in Asia and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Coiffard Marre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Chan Kit Yok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kezang Sherab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.3003-3019. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-020-10106-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SELF-EFFICACY AND PRIOR ICT EXPERIENCE: EFFECTS OF INDIVIDUAL DIFFERENCES ON SCIENCE TEACHERS' ACCEPTANCE OF DIGITAL VIDEOS IN ZIMBABWE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Karimazondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Mango</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Applied Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodiment in Knots of Sense-making between Learning Physical and Virtual Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Learning and Digital Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (2), pp.145-162. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2042753020978484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The moderating effect of social capital on co-regulated learning for MOOC achievement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawad Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-020-10293-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Embodiment Dimension while Learning and Teaching in a Virtual World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Antonietta Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systemics, Cybernetics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (3), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Dynamics in South of France: Proculturation Traces by Italian Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Arenas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (Issue 3), pp.291-304. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42087-019-0054-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques migratoires contemporaines dans le sud de la France. Réseaux sociaux et filières migratoires des « jeunes » italiens à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical objects in French middle school: Three-steps project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Andreucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Social and Human Capital in Organizations: Communities of Practices as Strategic Tools for Individual and Organizational Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuti Amelia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Workplace Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using drawings to explore preschool children’s ideas about shadow formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (1), pp.55-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological education challenge: A European perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australasian Journal of Technology Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agency in una comunità di apprendimento online</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Beatrice Ligorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nea Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agency online: trends in a university learning course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Beatrice Ligorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology, Pedagogy and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1475939X.2017.1350599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identità, appartenenza, partecipazione: la rilevanza della prospettiva people-based nel management organizzativo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuti Amelia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personale e lavoro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigated Self-Regulated Learning in an online learning course for teacher students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participating in an international master’s programme: impact on agency for African in-service teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Beatrice Ligorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional Development in Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19415257.2016.1146624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadow Formation at Preschool from a Socio-materiality Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys-Pedregosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jegou Corinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Ravanis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11165-016-9518-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming a reflective in-service teacher: Role of research attitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sufiana Khatoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (1), pp.100-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediation of artefacts, tools and technical objects: an international and french perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Andreucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Design Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10798-015-9335-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using drawings to explore preschool children's ideas about shadow formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glykeria Fragkiadaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kampeza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the first lesson to one year late: professional development of a French teacher student</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Colloque SIEST Méditerranée, Marseille 2016, Vol. 3 ( N. 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-élaboration de connaissances nouvelles : du modèle théorique à ses outils technologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Andreucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-service Teachers’ Sense of Agency after Participation in a Research Master Course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17583/ijep.2016.2206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemplative Practice for Teacher Students: Should It Be Included in Teaching Training Curriculum?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sufiana Khatoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teachers College record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional Learning Through Video: Reflection of a Pre-service Teacher one year on</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJER-Alberta Journal of Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (4), pp.353-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary objects as connectors between communities of practices in the organizational context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuti Amelia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development and Learning in Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/DLO-07-2015-0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Human Capital through Social Media: Promoting Skills and Learning through Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuti Amelia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Social Organization: Managing Human Capital through Social Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/9781137585356_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning density in Vanuatu high school with computer simulation: Influence of different levels of guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moli Lemuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys-Pedregosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-016-9527-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational Technology in a French Teacher Training University: Teacher Educators' &amp;quot;Voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Saïd Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of E-learning and Distance Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning trajectories and professional development: student teacher in electrical engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7379/82121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of Teachers' Processes of Technology Appropriation in Classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boéchat-Heer Stéphanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Literacy and Digital Competence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijdldc.2015040101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical objects between Categorisation and Learning:An exploratory case study in French middle school.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Andreucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys-Pedregosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Technology Education: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10798-015-9335-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l’art international des recherches sur les intelligences artificielles génératives en école primaire : une revue systématique selon PRISMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Allesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Theric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFEVO : Journée d'étude des doctorants du laboratoire ADEF (UR 4671) à destination de l'ensemble des doctorants de la structure fédérative SFERE-Provence (FED 4238)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEF (UR 4671), Mar 2026, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences globales & Internationalisation de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Baugnies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEF, Dec 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Collaboration and Teacher Identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ungureanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Making of Authentic Teachers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre la compétence globale : un cadre d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque international du RAIFFET du 5 au 8 mai 2025 à l'IPNETP d'ABIDJAN en CÔTE d'IVOIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAIFFET monde, May 2025, ABIDJAN, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment produire un sentiment d'égalité dans l'enseignement supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ADEF : les projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Aix Marseille Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Videoconferencing Systems and Interactive Tools: Empirical French Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Saifuddin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodologies and Intelligent Systems for Technology Enhanced Learning, 13th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Guimaraes, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction d’une matrice de compétences pour l’usage de la visioconférence en enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Campillo-Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha El Hamaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 14 : Digitalisation des pratiques en éducation : risques, valeurs et opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMSIC, Université de Toulon; Université Française d'Egypte; CREM, université de Lorraine, Oct 2024, Le Caire (Egypte), Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04913747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie créative d’analyse de l’expérience étudiant de la visioconférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Campillo-Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMPED, Jul 2024, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interfaces tangibles et la robotique éducative dans l'éducation : prospectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Brice Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Colloque international du RAIFFET du 4 au 8 juillet 2022 à Libreville au GABON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de KOUDOUGOU, Jul 2022, LIBREVILLE, Gabon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les robots dans le processus de formation e d'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatoney Mc Marjolaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Blr Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Colloque international du RAIFFET du 4 au 8 juillet 2022 à Libreville au GABON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de KOUDOUGOU, Jul 2022, LIBREVILLE, Gabon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpenter un tiers-lieu sûr virtuel pour apprendre au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03793100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une représentation de l’hybridation des enseignements par les enseignants du second degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Campillo-Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 13 - Hybridation des formations : de la continuité à l’innovation pédagogique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Athène, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaning-making in the pedagogical space and chronotopic negociation in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03793104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde Axe 4 : échanges autour d'une expérience de projet pédagogique collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFERE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuler la créativité pour enseigner et apprendre : un monde virtuel au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE LINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps du chercheur dans la Recherche Action Participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFERE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, MARSEILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03181993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition incarnée, cognition habitante : comment des élèves habitent en 3D un collège virtuel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational Virtual World as screen based uses of the senses: implications of body configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC Screens Multimodal Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ICAR : Interactions, Corpus, Apprentissages, Représentations UMR 5191 CNRS • ENS de Lyon • Université Lyon 2, Jul 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodiment between Physical and Virtual workd in a France college</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">st International Conference on Education in the Digital Ecosystem Blended Learning in Teacher Training – Innovation and Good Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universiti Teknogi MARA &amp; BLTea European project, Aug 2019, Kuching, Sarawak, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02431582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau d'éducation : Constituer communauté coopérative et collaborative d'enseignants, chercheurs et élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoles, territoires et numérique : quelles collaborations ? quels apprentissages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche action participative : quelle interdisciplinarité pour quel &amp;quot;empowerment &amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Mencacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE INTERNATIONAL FRANCOPHONE SUR LES RECHERCHES PARTICIPATIVES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute Ecole Pédagogique de Fribourg, Nov 2019, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02428431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Professional Developing in Priority Education Network in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teacher education policy in Europe (TEPE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie coopérative et collaborative en réseau d’éducation prioritaire : constitution d’une communauté apprenante d'enseignants, chercheurs et étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Teachers Professional Developing: Blended Learning between Europe and Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Innovation in Learning Instruction and Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hanoi National University of Education; Southern Cross University (Australia), Dec 2019, Hanoi, Vietnam. pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility dynamics in South of France: Traces of Italians workers in online platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labour mobility and growing up with/across borders Panel at the 3rd Transmobilities-Development Conference “Life phases matter: new imaginaries of transnational mobilities” 29-30 November Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Utrech, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-efficacy and Prior ICT experience: Effects of individual differences on science teachers’ acceptance of digital videos in the Zimbabwean context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Karimazondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edistio Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Science and Mathematics Educators’ Conference (ISMEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bindura, Zimbabwe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design a blended course: the BLTeae project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RAIFFET à Douala (Cameroun), 24 -27 octobre. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Douala, Cameroon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use and appropriation of technology by teacher educators : From resistance to engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Fatma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Academic Conference on Education, Teaching and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Prague, Austria. pp.978-80-88085-04-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorisation of technical objects in French middle school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Andreucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner l’usage de l’exemple dans l’enseignement universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the First Lesson to one year later: Reflection of a French Teacher-Student</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> SIEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation des choses et des objets chez les élèves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Andreucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using drawings to explore preschool children’s ideas about shadow formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical objects in French middle school : Three-steps project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Andreucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning density in Vanuatu high school with computer simulation : Influence of different levels of guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moli Lemuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Vaka Pacifiki Educational Conference, Honiara, Solomon Islands </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Solomon Island, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-assessment tool as a trigger to engage in a reflective process of competencies development to enhance the experience of distance/hybrid teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha El Hamaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Campillo-Paquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEPE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les robots en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakhoub Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadeige Chauvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie coopérative et collaborative en réseau d’éducation prioritaire : constitution d’une communauté apprenante d'enseignants, chercheurs et étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tortochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sabine Bampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Aix en Provence, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'efficacité du modèle mixte dans la formation des formateurs d’enseignants: Le project BLTeae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Aix en Provence, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sur le processus d’enseignement apprentissage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Chatoney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l’harmattan., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendimento autoregolato in contesti online Prospettive teoriche e metodologiche. Edizioni Accademiche Italiane: Italia. ID: 978-620-2-44976-2. ISBN-10: 6202449764.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité en pédagogie : apprentissages, enseignements et implications formatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Eschenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Bonnardel; Fabien Girandola; Eric Bonetto; Todd Lubart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La créativité en situations - Théories et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, 2023, 978-2-10-082840-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche-action participative : quelle interdisciplinarité pour quelle émancipation ? Regard croisé avec la recherche collaborative,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Mencacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque sur les recherches participatives, chapitre 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Embodiment Dimension while Learning and Teaching in a Virtual World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nagib Callaos, Lorayne Robertson, Belkis Sanchez, Andrés Tremante. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Society and Information Technologies. March 10-13, Orlando, Florida, USA. Proceedings.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Institute of Informatics and Systemics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-1-9504926-30-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des apprentissages collaboratifs dans la conception d’artefacts : 2 études de cas en situation de formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur le processus d’enseignement apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmatan, pp.97-107, 2020, 978-2-343-19789-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School Goes Online with Avatars: Virtual World in a Secondary School.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margaret Chan Kit Yok; Ling Siew Eng, Ling siew Ching. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 1st International Conference on Education in the Digital Ecosystem (ICEdDE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEStech Publications, Inc,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Blended Learning in teacher training. Innovation and good practices., 978-1-60595-658-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School Goes Online With Avatars: Extended Learning in a Secondary School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kristine Lund; Gerald P. Niccolai; Elise Lavoué; Cindy Hmelo-Silver; Gahgene Gweon; Michael Baker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Wide Lens:Combining Embodied, Enactive, Extended, and Embedded Learning in Collaborative Settings 13th International Conference on Computer Supported Collaborative Learning. Conference Proceedings Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Society of the Learning Sciences (ISCL)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.549-552, 2019, 978-1-7324672-4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02331106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-efficacy and Role of Technology to support University-to work Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Brown, E. &amp; Ranieri, M. (Eds.) E-learning and social media: Education and citizenship for the digital 21st century, 10. A volume in the series: International Advances in Education: Global Initiatives for Equity and Social Justice. IPA. Codice : E237603 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc : Guide pour hybrider son enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Campillo-Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing coherence in teacher education through a European teacher perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine schmider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Symeonidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-Of-The-Art French Literature Review on Empirical Study of Video Conferencing Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Saifuddin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faculty and Staff Development: Professional development programs to gain a deeper understanding of diversity, equity, and inclusion (EDI) issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ungureanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Digital Competence for Educational Engagement: Frameworks, Matrices, and Assessment Tools in Video Conferencing-Mediated Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheil H.M.Salha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saifuddin Khalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970869v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une professionnalisation des enseignants utilisant le numérique pour un soutien à l’autonomie et à la citoyenneté : Etat de l’art sur les formations à la citoyenneté numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cappellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Aix Marseille Université (AMU). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03546656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration in Learning and Teaching: Transformative interactions between learning communities, artefacts and educational technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Aix Marseille University (AMU), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05418516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'efficacité du modèle mixte dans la formation des formateurs d’enseignants: Le project BLTeae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cheneval-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01697895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId210"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C97071A6"/>
+    <w:nsid w:val="08CCB4DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-antonietta-impedovo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2172-7105" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243542658" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451121v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Alibi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Impedovo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Younes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/mje.5530" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792517v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajj-Hassan Mira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Chaker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Impedovo Maria" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoyek Nady" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12528-024-09418-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719803v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cederqvist" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaven Gasparovic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42087-024-00433-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380911v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corvasce" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci13030251" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059936v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930627v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laisney" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Campillo-Paquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheneval-Armand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonietta Impedovo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.8566" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930613v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sabine Bampi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brandt-Pomares" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233110v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ILS-02-2020-0038" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497023v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Karimazondo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cast&#233;ra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Impedovo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Mango" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444776v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coiffard Marre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Chan Kit Yok" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezang Sherab" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-020-10106-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866982v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2042753020978484" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027694v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-020-10293-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863172v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055430v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ballatore" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42087-019-0054-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436952v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442826v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Andreucci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435296v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuti Amelia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442821v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01599088v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ginesti&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Williams" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Beatrice Ligorio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01566319v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475939X.2017.1350599" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440486v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417707v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys-Pedregosa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jegou Corinne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Ravanis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11165-016-9518-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440358v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufiana Khatoon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417711v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10798-015-9335-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794664v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glykeria Fragkiadaki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kampeza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435991v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417708v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19415257.2016.1146624" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438435v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417705v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17583/ijep.2016.2206" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440372v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440054v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417720v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DLO-07-2015-0065" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417709v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137585356_3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417717v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moli Lemuel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-016-9527-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417718v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Sa&#239;d Touhami" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435943v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7379/82121" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417712v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#233;chat-Heer St&#233;phanie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijdldc.2015040101" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417741v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559770v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Allesant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Theric" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411009v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Baugnies" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231657v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ungureanu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108906v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Impedovo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832655v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Le Roux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04970805v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ett" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Saifuddin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913747v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha El Hamaoui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04970714v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04001380v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793100v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Privas-Br&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768636v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Brice Le Roux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795261v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatoney Mc Marjolaine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Blr Le Roux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793104v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182001v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264621v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181993v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264625v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102747v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431582v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314200v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428431v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mencacci" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134053v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02289666v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421231v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118357v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444762v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edistio Martinez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728891v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442874v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Fatma" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442901v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442896v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442884v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442898v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442888v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442891v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442879v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566040v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03391801v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Badache" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakhoub Ndiaye" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeige Chauvot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01904483v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680401v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02473565v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chatoney" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728886v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298349v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eschenauer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147984v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508280v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iiis.org/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213196v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464141v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dpi-proceedings.com/index.php/dtssehs/issue/archive" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02331106v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cscl2019.com/upload/pdf/CSCL-2019-Volume-2.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442834v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04118696v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581654v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Smet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=christine schmider" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Symeonidis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103744v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04970651v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04970869v3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheil H.M.Salha" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifuddin Khalid" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546656v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sanchez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05418516v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01697895v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-antonietta-impedovo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2172-7105" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243542658" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=xmK2lIgAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451121v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Alibi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Impedovo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Younes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/mje.5530" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792517v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajj-Hassan Mira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Chaker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Impedovo Maria" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoyek Nady" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12528-024-09418-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719803v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cederqvist" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaven Gasparovic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42087-024-00433-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380911v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corvasce" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci13030251" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059936v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laisney" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Campillo-Paquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheneval-Armand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonietta Impedovo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.8566" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930613v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sabine Bampi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brandt-Pomares" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233110v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ILS-02-2020-0038" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444776v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cast&#233;ra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coiffard Marre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Chan Kit Yok" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezang Sherab" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-020-10106-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497023v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Karimazondo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Impedovo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Mango" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866982v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2042753020978484" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027694v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-020-10293-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863172v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055430v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ballatore" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42087-019-0054-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442826v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Andreucci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435296v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuti Amelia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442821v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01599088v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ginesti&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Williams" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442824v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Beatrice Ligorio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01566319v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475939X.2017.1350599" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440486v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417708v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19415257.2016.1146624" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417707v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys-Pedregosa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jegou Corinne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Ravanis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11165-016-9518-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440358v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufiana Khatoon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417711v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10798-015-9335-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794664v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glykeria Fragkiadaki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kampeza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435991v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438435v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417705v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17583/ijep.2016.2206" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440372v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440054v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417720v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DLO-07-2015-0065" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417709v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137585356_3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417717v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moli Lemuel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-016-9527-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417718v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Sa&#239;d Touhami" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435943v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7379/82121" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417712v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#233;chat-Heer St&#233;phanie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijdldc.2015040101" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417741v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559770v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Allesant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Theric" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411009v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Baugnies" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231657v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marty" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ungureanu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108906v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Impedovo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832655v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Le Roux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04970805v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ett" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Saifuddin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913747v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha El Hamaoui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04970714v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768636v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Brice Le Roux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795261v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatoney Mc Marjolaine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Blr Le Roux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793100v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Privas-Br&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04001380v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793104v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264621v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182001v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181993v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264625v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102747v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431582v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314200v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428431v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mencacci" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134053v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02289666v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421231v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118357v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444762v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edistio Martinez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728891v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442874v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Fatma" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442901v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442896v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442884v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442898v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442888v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442891v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442879v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566040v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03391801v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Badache" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakhoub Ndiaye" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeige Chauvot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01904483v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680401v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02473565v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chatoney" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728886v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298349v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eschenauer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147984v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508280v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iiis.org/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213196v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464141v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dpi-proceedings.com/index.php/dtssehs/issue/archive" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02331106v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cscl2019.com/upload/pdf/CSCL-2019-Volume-2.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442834v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04118696v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581654v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Smet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=christine schmider" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Symeonidis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04970651v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103744v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04970869v3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheil H.M.Salha" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifuddin Khalid" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546656v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sanchez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05418516v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01697895v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>