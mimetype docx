--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -372,274 +372,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset complexity and task conflict in the Stroop task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">No pupillometric evidence for effortful proactive control in the proportion-congruent Stroop paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hasshim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Molly Carruthers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benjamin A Parris</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 78 (5), pp.978-996. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17470218231214515⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 78 (5), pp.884-896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17470218241235671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04271228v2</w:t>
+                <w:t xml:space="preserve">hal-04461068v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No pupillometric evidence for effortful proactive control in the proportion-congruent Stroop paradigm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Onset complexity and task conflict in the Stroop task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin A Parris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hasshim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin A Parris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 78 (5), pp.884-896. </w:t>
+              <w:t xml:space="preserve">, 2025, 78 (5), pp.978-996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/17470218241235671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/17470218231214515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461068v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271228v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The who, when, and why of pacifier use</w:t>
               </w:r>
@@ -753,261 +753,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise caution: some methodological and theoretical considerations when examining improvements in attentional selectivity following exercise</w:t>
+                <w:t xml:space="preserve">What do we really know about age-related stereotypes and well-being of older adults? A commentary on the state of the art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Rochat</w:t>
+                <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierpaolo Iodice</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Parris</w:t>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Sport and Exercise Psychology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-22. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1750984X.2024.2431506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1358403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808026v1</w:t>
+                <w:t xml:space="preserve">hal-04579565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do we really know about age-related stereotypes and well-being of older adults? A commentary on the state of the art</w:t>
+                <w:t xml:space="preserve">Exercise caution: some methodological and theoretical considerations when examining improvements in attentional selectivity following exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Rasset</w:t>
+                <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Mange</w:t>
+                <w:t xml:space="preserve">Pierpaolo Iodice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Parris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, 10 p. </w:t>
+              <w:t xml:space="preserve">International Review of Sport and Exercise Psychology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1358403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1750984X.2024.2431506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579565v1</w:t>
+                <w:t xml:space="preserve">hal-04808026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributional analyses reveal the polymorphic nature of the Stroop interference effect: It’s about (response) time</w:t>
               </w:r>
@@ -1287,51 +1287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Quétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spatola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin A Parris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1385,282 +1385,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Task Sets Compete in the Stroop Task and Other Selective Attention Paradigms?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’expérience de la fatigue chronique de patients atteints de SFC/EM, d’une MICI et de sujets tout-venant : étude quantitative et qualitative du discours préalable à la création d’une échelle d’évaluation de l’asthénie chronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Fourgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fornasieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Scrima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/joc.272⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 181 (8), pp.690-697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2022.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089250v1</w:t>
+                <w:t xml:space="preserve">hal-04237255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience de la fatigue chronique de patients atteints de SFC/EM, d’une MICI et de sujets tout-venant : étude quantitative et qualitative du discours préalable à la création d’une échelle d’évaluation de l’asthénie chronique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do Task Sets Compete in the Stroop Task and Other Selective Attention Paradigms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin A Parris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hasshim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 181 (8), pp.690-697. </w:t>
+              <w:t xml:space="preserve">Journal of Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2022.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5334/joc.272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04237255v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some further clarifications on age-related differences in the Stroop task: New evidence from the two-to-one Stroop paradigm</w:t>
               </w:r>
@@ -1958,51 +1958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Burca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierpaolo Iodice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -2092,51 +2092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin A Parris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 68 (5), pp.274-283</w:t>
@@ -2933,261 +2933,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of exposure to unrealistically high beauty standards on inhibitory control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Juneau</w:t>
+                <w:t xml:space="preserve">The Loci of Stroop Interference and Facilitation Effects With Manual and Vocal Responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Parris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/anpsy1.194.0473⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347233v1</w:t>
+                <w:t xml:space="preserve">hal-02324229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Loci of Stroop Interference and Facilitation Effects With Manual and Vocal Responses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of exposure to unrealistically high beauty standards on inhibitory control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Selimbegović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Juneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spatola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119, pp.473 - 493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/anpsy1.194.0473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324229v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further investigation of distinct components of Stroop interference and of their reduction by short response-stimulus intervals</w:t>
               </w:r>
@@ -3284,265 +3284,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not as bad as it seems: When the presence of a threatening humanoid robot improves human performance</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Category learning in the color-word contingency learning paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Monceau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">James R. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan de Houwer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scirobotics.aat5843⟩</w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (2), pp.658-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-018-1430-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631397v1</w:t>
+                <w:t xml:space="preserve">hal-01985131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Category learning in the color-word contingency learning paradigm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Augustinova</w:t>
+                <w:t xml:space="preserve">Not as bad as it seems: When the presence of a threatening humanoid robot improves human performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spatola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Belletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan de Houwer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (2), pp.658-666. </w:t>
+              <w:t xml:space="preserve">Science Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (21), pp.5843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13423-018-1430-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/scirobotics.aat5843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985131v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some further clarifications on age-related differences in Stroop interference</w:t>
               </w:r>
@@ -3903,221 +3903,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effects of viewing positions on standard versus semantic Stroop interference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social priming of dyslexia and reduction of the Stroop effect: What component of the Stroop effect is actually reduced?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (2), pp.425-431. </w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 130 (3), pp.442-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13423-013-0507-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2013.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446745v1</w:t>
+                <w:t xml:space="preserve">hal-02446742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social priming of dyslexia and reduction of the Stroop effect: What component of the Stroop effect is actually reduced?</w:t>
+                <w:t xml:space="preserve">Automaticity of Word Reading: New Evidence from the Semantic Stroop Paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Directions in Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (5), pp.343-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0963721414540169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2013.11.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02446742v1</w:t>
+                <w:t xml:space="preserve">hal-02446737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pacifiers Disrupt Adults’ Responses to Infants’ Emotions</w:t>
               </w:r>
@@ -4231,118 +4231,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automaticity of Word Reading: New Evidence from the Semantic Stroop Paradigm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential effects of viewing positions on standard versus semantic Stroop interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Directions in Psychological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23 (5), pp.343-348. </w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (2), pp.425-431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0963721414540169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13423-013-0507-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446737v1</w:t>
+                <w:t xml:space="preserve">hal-02446745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suggestion does not de-automatize word reading: Evidence from the semantically based Stroop task</w:t>
               </w:r>
@@ -4634,351 +4634,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing word processing times in naming, lexical decision, and progressive demasking: evidence from Chronolex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+                <w:t xml:space="preserve">Power of the desired self: Influence of induced perceptions of the self on reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Brysbaert</w:t>
+                <w:t xml:space="preserve">Julie Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Keuleers</w:t>
+                <w:t xml:space="preserve">Rasyid Bo Sanitioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris New</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serban Musca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 121 (3), pp.299-312</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446777v1</w:t>
+                <w:t xml:space="preserve">hal-01958182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power of the desired self: Influence of induced perceptions of the self on reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Augustinova</w:t>
+                <w:t xml:space="preserve">Comparing word processing times in naming, lexical decision, and progressive demasking: evidence from Chronolex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brysbaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Keuleers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Collange</w:t>
+                <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasyid Bo Sanitioso</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958182v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French Lexicon Project: Lexical decision data for 38,840 French words and 38,840 pseudowords</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brysbaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Keuleers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior Research Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 42 (2), pp.488-496. </w:t>
@@ -5228,90 +5228,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-of-acquisition and subjective frequency estimates for all generally known monosyllabic French words and their relation with other psycholinguistic variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior Research Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40 (4), pp.1049-1054. </w:t>
@@ -5994,51 +5994,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Locus of the Stroop Effect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin A Parris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6449,51 +6449,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969540v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Burca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hasshim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-025-02087-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980864v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva &#352;aban" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ayad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fornasieri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000982" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271228v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin A Parris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231214515" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461068v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Carruthers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218241235671" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaloyan Mitev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey L Frewin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M Niedenthal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Rychlowska" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-024-03540-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808026v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Iodice" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1750984X.2024.2431506" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579565v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1358403" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500432v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a M Martinon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Lakhzoum" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-024-01538-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04254402v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scrima" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaugerie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Coquart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-023-01358-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879742v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Qu&#233;tard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spatola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279036" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089250v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.272" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237255v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourgon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sorin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourny" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.07.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360869v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-02011-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323077v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wadsley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-021-01554-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832187v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2022.101901" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385780v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147527v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Arabaci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02237-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324227v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducrot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi&#8208;pino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O&#8217;connor" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12899" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420334v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02860" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340798v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Benattayallah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02426" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345092v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S Parris" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinkar Sharma" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Weekes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Momenian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000459" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324250v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Normand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-018-00511-w" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347233v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Selimbegovi&#263;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.194.0473" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324229v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01786" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324248v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Silvert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2017.03.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631397v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monceau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.aat5843" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01985131v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Schmidt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Houwer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-018-1430-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324238v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-017-1427-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870906v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Almeida" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.161.0045" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446756v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel Llorca" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-014-0697-z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446745v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-013-0507-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446742v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2013.11.014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XV14C72-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156486v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Korb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brauer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01973533.2014.915217" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446737v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963721414540169" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446776v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-012-0217-y" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446774v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2012.04.014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473287v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Toma" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vasiljevic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Oberl&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Butera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S000350331200406X" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446777v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brysbaert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keuleers" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris New" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00306" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01958182v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collange" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasyid Bo Sanitioso" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban Musca" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446801v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.42.2.488" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446793v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/PBR.17.6.827" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01057965v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vasiljevic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Augustinova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960263v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.40.4.1049" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299831v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158811v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477323v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296745v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ric" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114789v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477349v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ric" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114652v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oberl&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stasser G. L." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956105v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88963-445-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473364v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116038v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969540v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Burca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hasshim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-025-02087-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980864v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva &#352;aban" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ayad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fornasieri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000982" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461068v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Carruthers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin A Parris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218241235671" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271228v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231214515" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaloyan Mitev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey L Frewin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M Niedenthal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Rychlowska" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-024-03540-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579565v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1358403" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808026v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Iodice" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1750984X.2024.2431506" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500432v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a M Martinon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Lakhzoum" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-024-01538-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04254402v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scrima" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaugerie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Coquart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-023-01358-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879742v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Qu&#233;tard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spatola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279036" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237255v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourgon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sorin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.07.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089250v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.272" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360869v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-02011-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323077v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wadsley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-021-01554-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832187v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2022.101901" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385780v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147527v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Arabaci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02237-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324227v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducrot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi&#8208;pino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O&#8217;connor" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12899" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420334v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02860" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340798v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Benattayallah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02426" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345092v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S Parris" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinkar Sharma" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Weekes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Momenian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000459" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324250v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Normand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-018-00511-w" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324229v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01786" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347233v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Selimbegovi&#263;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.194.0473" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324248v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Silvert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2017.03.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01985131v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Schmidt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Houwer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-018-1430-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631397v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monceau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.aat5843" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324238v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-017-1427-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870906v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Almeida" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.161.0045" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446756v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel Llorca" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-014-0697-z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446742v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2013.11.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XV14C72-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446737v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963721414540169" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156486v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Korb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brauer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01973533.2014.915217" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446745v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-013-0507-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446776v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-012-0217-y" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446774v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2012.04.014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473287v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Toma" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vasiljevic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Oberl&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Butera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S000350331200406X" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01958182v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collange" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasyid Bo Sanitioso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban Musca" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446777v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brysbaert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keuleers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris New" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00306" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446801v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.42.2.488" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446793v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/PBR.17.6.827" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01057965v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vasiljevic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Augustinova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960263v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.40.4.1049" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299831v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158811v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477323v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296745v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ric" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114789v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477349v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ric" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114652v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oberl&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stasser G. L." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956105v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88963-445-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473364v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116038v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>