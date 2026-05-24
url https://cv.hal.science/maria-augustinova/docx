--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -100,970 +100,970 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related changes in attentional selection: revealing processes underlying the degradation of task set quality</w:t>
+                <w:t xml:space="preserve">Onset complexity and task conflict in the Stroop task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Burca</w:t>
+                <w:t xml:space="preserve">Benjamin A Parris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hasshim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chausse</w:t>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Clarys</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00426-025-02087-3⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 78 (5), pp.978-996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17470218231214515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969540v1</w:t>
+                <w:t xml:space="preserve">hal-04271228v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive functioning in patients with chronic fatigue syndrome: Slowed information processing or a deficit in attentional selectivity?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">No pupillometric evidence for effortful proactive control in the proportion-congruent Stroop paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hasshim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molly Carruthers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin A Parris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/neu0000982⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 78 (5), pp.884-896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17470218241235671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04980864v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461068v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No pupillometric evidence for effortful proactive control in the proportion-congruent Stroop paradigm</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cognitive functioning in patients with chronic fatigue syndrome: Slowed information processing or a deficit in attentional selectivity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Banovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Šaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Ayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fornasieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Parris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17470218241235671⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (2), pp.152-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/neu0000982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04461068v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset complexity and task conflict in the Stroop task</w:t>
+                <w:t xml:space="preserve">Age-related changes in attentional selection: revealing processes underlying the degradation of task set quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin A Parris</w:t>
+                <w:t xml:space="preserve">Mariana Burca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hasshim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clarys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 78 (5), pp.978-996. </w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 89, pp.57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/17470218231214515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00426-025-02087-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271228v2</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The who, when, and why of pacifier use</w:t>
+                <w:t xml:space="preserve">What do we really know about age-related stereotypes and well-being of older adults? A commentary on the state of the art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaloyan Mitev</w:t>
+                <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelsey L Frewin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41390-024-03540-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1358403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739860v1</w:t>
+                <w:t xml:space="preserve">hal-04579565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do we really know about age-related stereotypes and well-being of older adults? A commentary on the state of the art</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Exercise caution: some methodological and theoretical considerations when examining improvements in attentional selectivity following exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierpaolo Iodice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Parris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1358403⟩</w:t>
+              <w:t xml:space="preserve">International Review of Sport and Exercise Psychology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1750984X.2024.2431506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579565v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise caution: some methodological and theoretical considerations when examining improvements in attentional selectivity following exercise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The who, when, and why of pacifier use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaloyan Mitev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey L Frewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Rochat</w:t>
+                <w:t xml:space="preserve">Paula M Niedenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierpaolo Iodice</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magdalena Rychlowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Sport and Exercise Psychology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-22. </w:t>
+              <w:t xml:space="preserve">Pediatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1750984X.2024.2431506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41390-024-03540-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808026v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributional analyses reveal the polymorphic nature of the Stroop interference effect: It’s about (response) time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa M Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Burca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hasshim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1121,1255 +1121,1255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric validation of the French Multidimensional Chronic Asthenia Scale (MCAS) in a sample of 621 patients with chronic fatigue</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do Task Sets Compete in the Stroop Task and Other Selective Attention Paradigms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin A Parris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hasshim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40359-023-01358-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/joc.272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254402v1</w:t>
+                <w:t xml:space="preserve">hal-04089250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mouse-tracking study of the composite nature of the Stroop effect at the level of response execution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’expérience de la fatigue chronique de patients atteints de SFC/EM, d’une MICI et de sujets tout-venant : étude quantitative et qualitative du discours préalable à la création d’une échelle d’évaluation de l’asthénie chronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Fourgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fornasieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Scrima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Quétard</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Tourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0279036⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 181 (8), pp.690-697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2022.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879742v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience de la fatigue chronique de patients atteints de SFC/EM, d’une MICI et de sujets tout-venant : étude quantitative et qualitative du discours préalable à la création d’une échelle d’évaluation de l’asthénie chronique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychometric validation of the French Multidimensional Chronic Asthenia Scale (MCAS) in a sample of 621 patients with chronic fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Banovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Scrima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fornasieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaugerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Fourgon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claire Tourny</w:t>
+                <w:t xml:space="preserve">Jérémy Coquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2022.07.005⟩</w:t>
+              <w:t xml:space="preserve">BMC Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40359-023-01358-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237255v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Task Sets Compete in the Stroop Task and Other Selective Attention Paradigms?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A mouse-tracking study of the composite nature of the Stroop effect at the level of response execution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Quétard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spatola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin A Parris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (1), pp.23. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5334/joc.272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0279036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04089250v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some further clarifications on age-related differences in the Stroop task: New evidence from the two-to-one Stroop paradigm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Does Exposure to Pictures of Nature Boost Attentional Control in the Stroop task?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Banovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Burca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chausse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierpaolo Iodice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29, pp.492-500. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13423-021-02011-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2022.101901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360869v2</w:t>
+                <w:t xml:space="preserve">hal-03832187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The loci of Stroop effects: a critical review of methods and evidence for levels of processing contributing to color-word Stroop effects and the implications for the loci of attentional selection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Some further clarifications on age-related differences in the Stroop task: New evidence from the two-to-one Stroop paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Burca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Parris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00426-021-01554-x⟩</w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.492-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-021-02011-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323077v3</w:t>
+                <w:t xml:space="preserve">hal-03360869v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Exposure to Pictures of Nature Boost Attentional Control in the Stroop task?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The loci of Stroop effects: a critical review of methods and evidence for levels of processing contributing to color-word Stroop effects and the implications for the loci of attentional selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Parris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hasshim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Wadsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.1029-1053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2022.101901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00426-021-01554-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832187v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323077v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there semantic conflict in the Stroop task? Further evidence from a modified two-to-one Stroop paradigm combined with singleletter coloring and cueing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariana Burca</w:t>
+                <w:t xml:space="preserve">The effect of high-frequency rTMS of the left dorsolateral prefrontal cortex on the resolution of response, semantic and task conflict in the colour-word Stroop task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Parris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Wadsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Beaucousin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benjamin A Parris</w:t>
+                <w:t xml:space="preserve">Gizem Arabaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hasshim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 226, pp.1241-1252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-021-02237-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03385780v1</w:t>
+                <w:t xml:space="preserve">hal-03147527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of high-frequency rTMS of the left dorsolateral prefrontal cortex on the resolution of response, semantic and task conflict in the colour-word Stroop task</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Augustinova</w:t>
+                <w:t xml:space="preserve">Is there semantic conflict in the Stroop task? Further evidence from a modified two-to-one Stroop paradigm combined with singleletter coloring and cueing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Burca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Beaucousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin A Parris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (5), pp.274-283</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03147527v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stroop interference is a composite phenomenon: Evidence from distinct developmental trajectories of its components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi‐pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2433,77 +2433,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: The Locus of the Stroop Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Parris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2537,103 +2537,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An fMRI Study of Response and Semantic Conflict in the Stroop Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Parris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Wadsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hasshim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benattayallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.Article 2426. </w:t>
@@ -2723,51 +2723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Weekes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Momenian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 66 (5), pp.361-367. </w:t>
@@ -2805,90 +2805,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Cognitive Control in Presence of Anthropomorphized Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spatola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Belletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2939,77 +2939,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Loci of Stroop Interference and Facilitation Effects With Manual and Vocal Responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Parris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3069,77 +3069,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Selimbegović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spatola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 119, pp.473 - 493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3167,568 +3167,568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further investigation of distinct components of Stroop interference and of their reduction by short response-stimulus intervals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Some further clarifications on age-related differences in Stroop interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clarys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spatola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2017.03.009⟩</w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (2), pp.767-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-017-1427-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324248v1</w:t>
+                <w:t xml:space="preserve">hal-02324238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Category learning in the color-word contingency learning paradigm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Further investigation of distinct components of Stroop interference and of their reduction by short response-stimulus intervals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jan de Houwer</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Silvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spatola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13423-018-1430-0⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 189, pp.54-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2017.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985131v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not as bad as it seems: When the presence of a threatening humanoid robot improves human performance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Category learning in the color-word contingency learning paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James R. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan de Houwer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scirobotics.aat5843⟩</w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (2), pp.658-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-018-1430-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631397v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some further clarifications on age-related differences in Stroop interference</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Not as bad as it seems: When the presence of a threatening humanoid robot improves human performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spatola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Belletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (2), pp.767-774. </w:t>
+              <w:t xml:space="preserve">Science Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (21), pp.5843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13423-017-1427-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/scirobotics.aat5843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324238v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que mesure l’interférence Stroop ? Quand et comment ? Arguments méthodologiques et théoriques en faveur d’un changement de pratiques dans sa mesure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clarys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Izaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3779,77 +3779,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral and electrophysiological investigation of semantic and response conflict in the Stroop task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Silvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michel Llorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3909,64 +3909,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social priming of dyslexia and reduction of the Stroop effect: What component of the Stroop effect is actually reduced?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 130 (3), pp.442-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4006,148 +4006,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automaticity of Word Reading: New Evidence from the Semantic Stroop Paradigm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Differential effects of viewing positions on standard versus semantic Stroop interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Directions in Psychological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23 (5), pp.343-348. </w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (2), pp.425-431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0963721414540169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13423-013-0507-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446737v1</w:t>
+                <w:t xml:space="preserve">hal-02446745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pacifiers Disrupt Adults’ Responses to Infants’ Emotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Rychlowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Korb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4155,51 +4155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Brauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic and Applied Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 36 (4), pp.299-308. </w:t>
@@ -4231,161 +4231,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effects of viewing positions on standard versus semantic Stroop interference</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Automaticity of Word Reading: New Evidence from the Semantic Stroop Paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (2), pp.425-431. </w:t>
+              <w:t xml:space="preserve">Current Directions in Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (5), pp.343-348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13423-013-0507-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0963721414540169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446745v1</w:t>
+                <w:t xml:space="preserve">hal-02446737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suggestion does not de-automatize word reading: Evidence from the semantically based Stroop task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (3), pp.521-527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4419,64 +4419,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of mere social presence on Stroop interference: New evidence from the semantically-based Stroop task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (5), pp.1213-1216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4549,51 +4549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Vasiljevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Oberlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Butera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4640,51 +4640,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power of the desired self: Influence of induced perceptions of the self on reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4748,51 +4748,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing word processing times in naming, lexical decision, and progressive demasking: evidence from Chronolex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brysbaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4876,265 +4876,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French Lexicon Project: Lexical decision data for 38,840 French words and 38,840 pseudowords</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Single-letter coloring and spatial cuing do not eliminate or reduce a semantic contribution to the Stroop effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 42 (2), pp.488-496. </w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (6), pp.827-833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/BRM.42.2.488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/PBR.17.6.827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446801v1</w:t>
+                <w:t xml:space="preserve">hal-02446793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-letter coloring and spatial cuing do not eliminate or reduce a semantic contribution to the Stroop effect</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The French Lexicon Project: Lexical decision data for 38,840 French words and 38,840 pseudowords</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris New</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brysbaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Keuleers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 17 (6), pp.827-833. </w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (2), pp.488-496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/PBR.17.6.827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/BRM.42.2.488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446793v1</w:t>
+                <w:t xml:space="preserve">hal-02446801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2 en 1 ou lorsque l'effet de format dépend de l'effet d'ordre: le cas du problème des avocats et des ingénieurs</w:t>
               </w:r>
@@ -5209,230 +5209,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-of-acquisition and subjective frequency estimates for all generally known monosyllabic French words and their relation with other psycholinguistic variables</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Falsification Cueing in Collective Reasoning: Example of the Wason Selection Task.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Augustinova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38, pp.1-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02960263v1</w:t>
+                <w:t xml:space="preserve">hal-00299831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Falsification Cueing in Collective Reasoning: Example of the Wason Selection Task.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Age-of-acquisition and subjective frequency estimates for all generally known monosyllabic French words and their relation with other psycholinguistic variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Méot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris New</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (4), pp.1049-1054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BRM.40.4.1049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00299831v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la présentation bicolore des mots sur l'effet Stroop [First letter coloring and the Stroop effect].</w:t>
               </w:r>
@@ -5500,64 +5500,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la présentation bicolore des mots sur l’effet Stroop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 107 (2), pp.163-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5582,51 +5582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand « Amour » amorce « Soleil » (ou pourquoi l'amorçage affectif n'est pas un (simple) cas d'amorçage sémantique).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5772,77 +5772,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand « amour » amorce « soleil » (ou pourquoi l’amorcage affectif n’est pas un (simple) cas d’amorçage semantique ?)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 106 (1), pp.79-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5994,77 +5994,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Locus of the Stroop Effect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin A Parris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frontiers Media SA, 2020, 978-2-88963-445-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/978-2-88963-445-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6091,51 +6091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie sociale du groupe au travail. Réfléchir, décider, raisonner en groupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Oberlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6449,51 +6449,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969540v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Burca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hasshim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-025-02087-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980864v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva &#352;aban" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ayad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fornasieri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000982" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461068v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Carruthers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin A Parris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218241235671" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271228v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231214515" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaloyan Mitev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey L Frewin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M Niedenthal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Rychlowska" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-024-03540-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579565v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1358403" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808026v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Iodice" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1750984X.2024.2431506" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500432v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a M Martinon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Lakhzoum" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-024-01538-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04254402v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scrima" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaugerie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Coquart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-023-01358-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879742v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Qu&#233;tard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spatola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279036" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237255v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourgon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sorin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.07.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089250v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.272" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360869v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-02011-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323077v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wadsley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-021-01554-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832187v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2022.101901" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385780v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147527v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Arabaci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02237-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324227v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducrot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi&#8208;pino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O&#8217;connor" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12899" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420334v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02860" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340798v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Benattayallah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02426" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345092v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S Parris" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinkar Sharma" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Weekes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Momenian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000459" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324250v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Normand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-018-00511-w" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324229v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01786" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347233v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Selimbegovi&#263;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.194.0473" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324248v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Silvert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2017.03.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01985131v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Schmidt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Houwer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-018-1430-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631397v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monceau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.aat5843" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324238v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-017-1427-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870906v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Almeida" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.161.0045" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446756v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel Llorca" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-014-0697-z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446742v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2013.11.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XV14C72-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446737v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963721414540169" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156486v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Korb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brauer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01973533.2014.915217" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446745v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-013-0507-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446776v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-012-0217-y" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446774v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2012.04.014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473287v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Toma" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vasiljevic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Oberl&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Butera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S000350331200406X" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01958182v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collange" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasyid Bo Sanitioso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban Musca" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446777v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brysbaert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keuleers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris New" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00306" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446801v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.42.2.488" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446793v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/PBR.17.6.827" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01057965v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vasiljevic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Augustinova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960263v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.40.4.1049" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299831v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158811v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477323v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296745v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ric" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114789v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477349v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ric" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114652v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oberl&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stasser G. L." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956105v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88963-445-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473364v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116038v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271228v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin A Parris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hasshim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231214515" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461068v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Carruthers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218241235671" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980864v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva &#352;aban" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ayad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fornasieri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000982" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969540v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Burca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-025-02087-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1358403" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808026v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Iodice" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1750984X.2024.2431506" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739860v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaloyan Mitev" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey L Frewin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M Niedenthal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Rychlowska" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-024-03540-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500432v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a M Martinon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Lakhzoum" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-024-01538-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089250v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.272" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237255v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourgon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sorin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scrima" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.07.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04254402v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaugerie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Coquart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-023-01358-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879742v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Qu&#233;tard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spatola" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279036" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832187v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2022.101901" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360869v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-02011-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323077v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wadsley" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-021-01554-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Arabaci" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02237-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385780v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324227v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducrot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi&#8208;pino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O&#8217;connor" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12899" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420334v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02860" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340798v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Benattayallah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02426" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345092v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S Parris" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinkar Sharma" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Weekes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Momenian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000459" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324250v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Normand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-018-00511-w" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324229v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01786" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347233v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Selimbegovi&#263;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.194.0473" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324238v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-017-1427-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Silvert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2017.03.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01985131v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Schmidt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Houwer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-018-1430-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631397v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monceau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.aat5843" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870906v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Almeida" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.161.0045" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446756v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel Llorca" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-014-0697-z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446742v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2013.11.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XV14C72-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446745v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-013-0507-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156486v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Korb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brauer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01973533.2014.915217" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446737v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963721414540169" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446776v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-012-0217-y" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446774v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2012.04.014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473287v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Toma" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vasiljevic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Oberl&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Butera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S000350331200406X" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01958182v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collange" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasyid Bo Sanitioso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban Musca" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446777v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brysbaert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keuleers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris New" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00306" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446793v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/PBR.17.6.827" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446801v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.42.2.488" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01057965v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vasiljevic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Augustinova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299831v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960263v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.40.4.1049" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158811v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477323v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296745v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ric" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114789v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477349v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ric" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114652v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oberl&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stasser G. L." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956105v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88963-445-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473364v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116038v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>