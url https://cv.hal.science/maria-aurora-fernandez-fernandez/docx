--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -1844,256 +1844,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristic time determination for transport phenomena during the electrokinetic treatment of a porous medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Pomes</w:t>
+                <w:t xml:space="preserve">Electroremédiation : de futures applications dans le domaine des sols pollués par les métaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Palaprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aurora Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Baratto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EAU (L'), L'INDUSTRIE, LES NUISANCES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 230, p. 39-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847603v1</w:t>
+                <w:t xml:space="preserve">hal-01846941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroremédiation : de futures applications dans le domaine des sols pollués par les métaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Palaprat</w:t>
+                <w:t xml:space="preserve">Characteristic time determination for transport phenomena during the electrokinetic treatment of a porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Aurora Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Grano</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Houi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAU (L'), L'INDUSTRIE, LES NUISANCES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 87 (2), p. 251-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1385-8947(01)00261-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846941v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Applied Electrical Field and the Initial Soil Concentration on Species Recovery During Application of the Electroremediation Process</w:t>
               </w:r>
@@ -2339,64 +2339,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aurora Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Costarramone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Houi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 159 (n°2-3), p. 481-490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2662,135 +2662,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tratamiento por intercambio ionico de aguas con altas concentraciones de sales : fundamentos y aplicaciones</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of protein adsorption by composite silicapolyacrylami de gel anion exchangers. I : equilibrium and mass transfer in agitated contactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aurora Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Fidalgo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mario Diaz</w:t>
+                <w:t xml:space="preserve">Giorgio Carta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TECNOLOGIA DEL AGUA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 151, p. 38-45</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 746 (2), p. 169-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01843957v1</w:t>
+                <w:t xml:space="preserve">hal-01847615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of protein adsoption by composite silicapolyacrylamide gel anion exchangers. II : mass transfer in packed columns and predictability of breakthrough behavior</w:t>
               </w:r>
@@ -2802,51 +2776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aurora Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Scott Laughinghouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Carta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 746 (2), p. 185-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2857,212 +2831,238 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrium and activity coefficients in metal-iminodiacetic ion exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fernandez</w:t>
+                <w:t xml:space="preserve">M Rendueles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afinidad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 53 (464), pp.251-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of protein adsorption by composite silicapolyacrylami de gel anion exchangers. I : equilibrium and mass transfer in agitated contactors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tratamiento por intercambio ionico de aguas con altas concentraciones de sales : fundamentos y aplicaciones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rendueles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aurora Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Carta</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Fidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 746 (2), p. 169-183</w:t>
+              <w:t xml:space="preserve">TECNOLOGIA DEL AGUA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 151, p. 38-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847615v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aprovechamiento de residuos : modelos cineticos de adsorcion e intercambio ionico</w:t>
               </w:r>
@@ -3137,260 +3137,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mecanismos de transporte intraparticulares en la retencion de proteinas en adsorbentes hidroxiapatito</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diseno y operacion de un sistema de intercambio ionico de alimentacion continua para el tratamiento de efluentes industriales : su aplicacion a la recuperacion de productos valorizables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rendueles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aurora Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Fidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afinidad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 53 (466), p. 392-398</w:t>
+              <w:t xml:space="preserve">TECNOLOGIA DEL AGUA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 158, p. 53-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845796v1</w:t>
+                <w:t xml:space="preserve">hal-01847620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diseno y operacion de un sistema de intercambio ionico de alimentacion continua para el tratamiento de efluentes industriales : su aplicacion a la recuperacion de productos valorizables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mecanismos de transporte intraparticulares en la retencion de proteinas en adsorbentes hidroxiapatito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Aurora Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rendueles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. O. Simmonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Grevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TECNOLOGIA DEL AGUA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 158, p. 53-58</w:t>
+              <w:t xml:space="preserve">Afinidad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 53 (466), p. 392-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847620v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibria for metal binding with iminodiacetic acid resins in high salinity media</w:t>
               </w:r>
@@ -3852,51 +3852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude préliminaire de valorisation des jus verts de luzerne : récupération de protéines par échange d'ions en lit expansé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerfai S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4638,51 +4638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lixiviation acide d'une terre contaminée en vue du dimensionnement d'un procédé d'électrorémédiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Palaprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aurora Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5159,51 +5159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393061v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pigliapoco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Cort&#233;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Recchia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Lenzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bentley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2025.123023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wakkel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Math&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alfenore" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826076.2024.2356203" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tournois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Math&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurora Fernandez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462151" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02528931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Esque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernandez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.460720" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016731v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Usta Bony" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01712176v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hazourli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabir Hazourli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nacer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959641v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfenore S." TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJCEA.2015.V6.501" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerfai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.12.011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643399v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahmoud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2010.08.037" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165222v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blanc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kerfa&#239;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.01.027" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845395v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Draga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Ciucanu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Agotici" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Barna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845394v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hlavackova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pomes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sardin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2008.05.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1187" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akrama Mahmoud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Fernandez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Mihai Chitu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.04.075" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2007.06.027" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHTQJ1LW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847603v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Houi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1385-8947(01)00261-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846941v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palaprat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baratto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01851835v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pom&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Houi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/095758202762277614" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959589v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ar&#233;valo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rendueles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#305;&#769;az" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(99)00068-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846945v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costarramone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(99)00285-X" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959505v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodrigues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#237;az" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(97)00054-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845419v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rendueles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Diaz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843957v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Fidalgo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847618v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Scott Laughinghouse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Carta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701010v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fernandez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rendueles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diaz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847615v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847619v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845796v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fargues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Simmonot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Grevillot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847620v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959520v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-1137(92)90573-K" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959469v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Kerfai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reboul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alfenore" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Resende de Azevedo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753069v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769848v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777630v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerfai S" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mathe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741033v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741038v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782608v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781651v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780086v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Parascanu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781657v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descoins" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781674v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808339v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01687206v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/howtoreference/modelling_and_simulation/analysis_of_electrical_phenomena_occurring_in_thermally_assisted_mechanical_dewatering_processes__ta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/5982" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01734901v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Brisset" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Hnatiuc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393061v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pigliapoco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Cort&#233;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Recchia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Lenzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bentley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2025.123023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wakkel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Math&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alfenore" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826076.2024.2356203" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tournois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Math&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurora Fernandez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462151" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02528931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Esque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernandez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.460720" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016731v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Usta Bony" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01712176v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hazourli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabir Hazourli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nacer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959641v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfenore S." TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJCEA.2015.V6.501" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerfai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.12.011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643399v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahmoud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2010.08.037" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165222v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blanc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kerfa&#239;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.01.027" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845395v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Draga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Ciucanu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Agotici" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Barna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845394v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hlavackova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pomes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sardin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2008.05.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1187" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akrama Mahmoud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Fernandez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Mihai Chitu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.04.075" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2007.06.027" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHTQJ1LW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846941v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palaprat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baratto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847603v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Houi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1385-8947(01)00261-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01851835v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pom&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Houi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/095758202762277614" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959589v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ar&#233;valo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rendueles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#305;&#769;az" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(99)00068-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846945v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costarramone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(99)00285-X" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959505v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodrigues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#237;az" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(97)00054-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845419v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rendueles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Diaz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847615v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Carta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847618v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Scott Laughinghouse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701010v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fernandez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rendueles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diaz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843957v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Fidalgo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847619v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847620v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845796v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fargues" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Simmonot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Grevillot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959520v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-1137(92)90573-K" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959469v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Kerfai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reboul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alfenore" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Resende de Azevedo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753069v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769848v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777630v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerfai S" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mathe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741033v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741038v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782608v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781651v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780086v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Parascanu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781657v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descoins" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781674v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808339v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01687206v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/howtoreference/modelling_and_simulation/analysis_of_electrical_phenomena_occurring_in_thermally_assisted_mechanical_dewatering_processes__ta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/5982" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01734901v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Brisset" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Hnatiuc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>