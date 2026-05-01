--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -918,378 +918,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of green juice with an intensive thermo-mechanical fractionation process. Part II: Effect of processing conditions on the liquid fraction properties</w:t>
+                <w:t xml:space="preserve">Production of green juice with an intensive thermo-mechanical fractionation process. Part I: Effects of processing conditions on the dewatering kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kerfai</w:t>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fernandez</w:t>
+                <w:t xml:space="preserve">Marion Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mathe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Alfenore</w:t>
+                <w:t xml:space="preserve">S Kerfaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
+                <w:t xml:space="preserve">Arnaud Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 167 (1), pp.132-139. </w:t>
+              <w:t xml:space="preserve">, 2011, 168 (2), pp.586-592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2010.12.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2011.01.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643398v1</w:t>
+                <w:t xml:space="preserve">hal-01165222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a thermally assisted mechanical dewatering process to biomass</w:t>
+                <w:t xml:space="preserve">Production of green juice with an intensive thermo-mechanical fractionation process. Part II: Effect of processing conditions on the liquid fraction properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mahmoud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">S. Kerfai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alfenore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2010.08.037⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 167 (1), pp.132-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2010.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643399v1</w:t>
+                <w:t xml:space="preserve">hal-01643398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of green juice with an intensive thermo-mechanical fractionation process. Part I: Effects of processing conditions on the dewatering kinetics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Application of a thermally assisted mechanical dewatering process to biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Fernandez</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 168 (2), pp.586-592. </w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (1), p.288-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2011.01.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2010.08.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165222v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative evaluation of perchlorethylene in groundwater before and after its oxidation by helical solid sorbent extraction and gas chromatography</w:t>
               </w:r>
@@ -1656,51 +1656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurora Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toma Mihai Chitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 72 (11), p.1765-1773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1844,256 +1844,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroremédiation : de futures applications dans le domaine des sols pollués par les métaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characteristic time determination for transport phenomena during the electrokinetic treatment of a porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Aurora Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Palaprat</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Houi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAU (L'), L'INDUSTRIE, LES NUISANCES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 87 (2), p. 251-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1385-8947(01)00261-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846941v1</w:t>
+                <w:t xml:space="preserve">hal-01847603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristic time determination for transport phenomena during the electrokinetic treatment of a porous medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Pomes</w:t>
+                <w:t xml:space="preserve">Electroremédiation : de futures applications dans le domaine des sols pollués par les métaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Palaprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aurora Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Baratto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EAU (L'), L'INDUSTRIE, LES NUISANCES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 230, p. 39-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847603v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Applied Electrical Field and the Initial Soil Concentration on Species Recovery During Application of the Electroremediation Process</w:t>
               </w:r>
@@ -2339,64 +2339,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aurora Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Costarramone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Grano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Houi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 159 (n°2-3), p. 481-490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2662,109 +2662,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of protein adsorption by composite silicapolyacrylami de gel anion exchangers. I : equilibrium and mass transfer in agitated contactors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tratamiento por intercambio ionico de aguas con altas concentraciones de sales : fundamentos y aplicaciones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rendueles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aurora Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Carta</w:t>
+                <w:t xml:space="preserve">J. M. Fidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 746 (2), p. 169-183</w:t>
+              <w:t xml:space="preserve">TECNOLOGIA DEL AGUA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 151, p. 38-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847615v1</w:t>
+                <w:t xml:space="preserve">hal-01843957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of protein adsoption by composite silicapolyacrylamide gel anion exchangers. II : mass transfer in packed columns and predictability of breakthrough behavior</w:t>
               </w:r>
@@ -2776,51 +2802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aurora Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Scott Laughinghouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Carta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 746 (2), p. 185-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2831,238 +2857,212 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrium and activity coefficients in metal-iminodiacetic ion exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Rendueles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afinidad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 53 (464), pp.251-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tratamiento por intercambio ionico de aguas con altas concentraciones de sales : fundamentos y aplicaciones</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of protein adsorption by composite silicapolyacrylami de gel anion exchangers. I : equilibrium and mass transfer in agitated contactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aurora Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mario Diaz</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Carta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TECNOLOGIA DEL AGUA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 151, p. 38-45</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 746 (2), p. 169-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843957v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aprovechamiento de residuos : modelos cineticos de adsorcion e intercambio ionico</w:t>
               </w:r>
@@ -3137,260 +3137,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diseno y operacion de un sistema de intercambio ionico de alimentacion continua para el tratamiento de efluentes industriales : su aplicacion a la recuperacion de productos valorizables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mecanismos de transporte intraparticulares en la retencion de proteinas en adsorbentes hidroxiapatito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Aurora Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rendueles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. O. Simmonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Grevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TECNOLOGIA DEL AGUA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 158, p. 53-58</w:t>
+              <w:t xml:space="preserve">Afinidad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 53 (466), p. 392-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847620v1</w:t>
+                <w:t xml:space="preserve">hal-01845796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mecanismos de transporte intraparticulares en la retencion de proteinas en adsorbentes hidroxiapatito</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diseno y operacion de un sistema de intercambio ionico de alimentacion continua para el tratamiento de efluentes industriales : su aplicacion a la recuperacion de productos valorizables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rendueles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aurora Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Fidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afinidad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 53 (466), p. 392-398</w:t>
+              <w:t xml:space="preserve">TECNOLOGIA DEL AGUA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 158, p. 53-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845796v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibria for metal binding with iminodiacetic acid resins in high salinity media</w:t>
               </w:r>
@@ -3852,51 +3852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude préliminaire de valorisation des jus verts de luzerne : récupération de protéines par échange d'ions en lit expansé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerfai S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4068,51 +4068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akrama Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aurora Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FILTECH 2007 -International conference and exibition for filtation and separation technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Wiesbaden, Germany. p.181-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4163,51 +4163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akrama Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aurora Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMSOL users conference 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Paris, France. p.139-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4461,51 +4461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally-assisted mechanical dewatering : state of the art and new developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aurora Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Descoins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4638,51 +4638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lixiviation acide d'une terre contaminée en vue du dimensionnement d'un procédé d'électrorémédiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Palaprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aurora Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4791,51 +4791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akrama Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurora Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Modelling and Simulation, Giuseppe Petrone and Giuliano Cammarata (Ed.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5159,51 +5159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393061v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pigliapoco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Cort&#233;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Recchia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Lenzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bentley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2025.123023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wakkel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Math&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alfenore" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826076.2024.2356203" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tournois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Math&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurora Fernandez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462151" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02528931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Esque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernandez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.460720" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016731v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Usta Bony" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01712176v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hazourli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabir Hazourli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nacer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959641v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfenore S." TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJCEA.2015.V6.501" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerfai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.12.011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643399v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahmoud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2010.08.037" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165222v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blanc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kerfa&#239;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.01.027" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845395v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Draga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Ciucanu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Agotici" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Barna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845394v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hlavackova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pomes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sardin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2008.05.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1187" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akrama Mahmoud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Fernandez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Mihai Chitu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.04.075" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2007.06.027" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHTQJ1LW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846941v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palaprat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baratto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847603v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Houi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1385-8947(01)00261-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01851835v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pom&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Houi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/095758202762277614" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959589v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ar&#233;valo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rendueles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#305;&#769;az" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(99)00068-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846945v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costarramone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(99)00285-X" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959505v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodrigues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#237;az" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(97)00054-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845419v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rendueles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Diaz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847615v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Carta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847618v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Scott Laughinghouse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701010v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fernandez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rendueles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diaz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843957v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Fidalgo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847619v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847620v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845796v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fargues" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Simmonot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Grevillot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959520v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-1137(92)90573-K" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959469v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Kerfai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reboul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alfenore" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Resende de Azevedo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753069v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769848v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777630v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerfai S" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mathe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741033v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741038v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782608v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781651v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780086v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Parascanu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781657v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descoins" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781674v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808339v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01687206v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/howtoreference/modelling_and_simulation/analysis_of_electrical_phenomena_occurring_in_thermally_assisted_mechanical_dewatering_processes__ta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/5982" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01734901v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Brisset" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Hnatiuc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393061v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pigliapoco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Cort&#233;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Recchia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Lenzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bentley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2025.123023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wakkel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Math&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alfenore" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826076.2024.2356203" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tournois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Math&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurora Fernandez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462151" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02528931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Esque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernandez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.460720" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016731v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Usta Bony" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01712176v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hazourli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabir Hazourli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nacer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959641v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfenore S." TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJCEA.2015.V6.501" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165222v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kerfa&#239;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.01.027" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643398v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerfai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.12.011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643399v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahmoud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2010.08.037" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845395v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Draga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Ciucanu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Agotici" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Barna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845394v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hlavackova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pomes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sardin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2008.05.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1187" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akrama Mahmoud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Fernandez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Mihai Chitu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.04.075" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2007.06.027" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHTQJ1LW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847603v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Houi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1385-8947(01)00261-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846941v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palaprat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baratto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01851835v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pom&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Houi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/095758202762277614" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959589v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ar&#233;valo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rendueles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#305;&#769;az" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(99)00068-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846945v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costarramone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(99)00285-X" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959505v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodrigues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#237;az" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(97)00054-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845419v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rendueles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Diaz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843957v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Fidalgo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847618v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Scott Laughinghouse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Carta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701010v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fernandez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rendueles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diaz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847615v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847619v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845796v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fargues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Simmonot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Grevillot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847620v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959520v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-1137(92)90573-K" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959469v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Kerfai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reboul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alfenore" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Resende de Azevedo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753069v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769848v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777630v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerfai S" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mathe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741033v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741038v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782608v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781651v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780086v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Parascanu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781657v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descoins" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781674v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808339v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01687206v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/howtoreference/modelling_and_simulation/analysis_of_electrical_phenomena_occurring_in_thermally_assisted_mechanical_dewatering_processes__ta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/5982" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01734901v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Brisset" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Hnatiuc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>