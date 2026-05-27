--- v2 (2026-05-01)
+++ v3 (2026-05-27)
@@ -1390,248 +1390,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical limitations during the electrokinetic treatment of a polluted soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport électrocinétique des nitrates dans un sol argileux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Hazourli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabir Hazourli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aurora Fernandez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Sardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2008.05.004⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, N°55 - Juillet-Août-Septembre 2009, pp.12-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845394v1</w:t>
+                <w:t xml:space="preserve">hal-03173714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport électrocinétique des nitrates dans un sol argileux</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physico-chemical limitations during the electrokinetic treatment of a polluted soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aurora Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Hlavackova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, N°55 - Juillet-Août-Septembre 2009, pp.12-18. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 145 (3), p.355-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2008.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173714v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally assisted mechanical dewatering (TAMD) of suspensions of fine particles: Analysis of the influence of the operating conditions using the response surface methodology</w:t>
               </w:r>
@@ -1760,51 +1760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Barna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aurora Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Hlavackova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 306 (n° 1-3), pp.56-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1844,360 +1844,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristic time determination for transport phenomena during the electrokinetic treatment of a porous medium</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Applied Electrical Field and the Initial Soil Concentration on Species Recovery During Application of the Electroremediation Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Houi</w:t>
+                <w:t xml:space="preserve">V. Pomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Houi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1385-8947(01)00261-3⟩</w:t>
+              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 80 (5), pp.256 - 264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1205/095758202762277614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847603v1</w:t>
+                <w:t xml:space="preserve">hal-01851835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroremédiation : de futures applications dans le domaine des sols pollués par les métaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Palaprat</w:t>
+                <w:t xml:space="preserve">Characteristic time determination for transport phenomena during the electrokinetic treatment of a porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Aurora Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Grano</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Houi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAU (L'), L'INDUSTRIE, LES NUISANCES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 87 (2), p. 251-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1385-8947(01)00261-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846941v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Applied Electrical Field and the Initial Soil Concentration on Species Recovery During Application of the Electroremediation Process</w:t>
+                <w:t xml:space="preserve">Electroremédiation : de futures applications dans le domaine des sols pollués par les métaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Pomès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Fernández</w:t>
+                <w:t xml:space="preserve">Stéphane Palaprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Houi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Grano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Aurora Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Baratto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EAU (L'), L'INDUSTRIE, LES NUISANCES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 230, p. 39-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851835v1</w:t>
+                <w:t xml:space="preserve">hal-01846941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrium and simulation of the operation for the adsorption of albumin proteins in an iminodiacetic-Cu bounded ion exchange resin (IMAC)</w:t>
               </w:r>
@@ -2300,103 +2300,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorine migration in a soil bed submitted to an electric field : influence of electric potential on fluorine removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aurora Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Costarramone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Houi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 159 (n°2-3), p. 481-490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2662,51 +2662,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tratamiento por intercambio ionico de aguas con altas concentraciones de sales : fundamentos y aplicaciones</w:t>
+                <w:t xml:space="preserve">Diseno y operacion de un sistema de intercambio ionico de alimentacion continua para el tratamiento de efluentes industriales : su aplicacion a la recuperacion de productos valorizables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rendueles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aurora Fernandez</w:t>
@@ -2728,669 +2728,669 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TECNOLOGIA DEL AGUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 151, p. 38-45</w:t>
+              <w:t xml:space="preserve">, 1996, 158, p. 53-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01843957v1</w:t>
+                <w:t xml:space="preserve">hal-01847620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of protein adsoption by composite silicapolyacrylamide gel anion exchangers. II : mass transfer in packed columns and predictability of breakthrough behavior</w:t>
+                <w:t xml:space="preserve">Mecanismos de transporte intraparticulares en la retencion de proteinas en adsorbentes hidroxiapatito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aurora Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rendueles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Scott Laughinghouse</w:t>
+                <w:t xml:space="preserve">C. Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Carta</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. O. Simmonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Grevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 746 (2), p. 185-198</w:t>
+              <w:t xml:space="preserve">Afinidad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 53 (466), p. 392-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847618v1</w:t>
+                <w:t xml:space="preserve">hal-01845796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium and activity coefficients in metal-iminodiacetic ion exchange</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Diaz</w:t>
+                <w:t xml:space="preserve">Tratamiento por intercambio ionico de aguas con altas concentraciones de sales : fundamentos y aplicaciones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rendueles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Aurora Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Fidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afinidad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 53 (464), pp.251-254</w:t>
+              <w:t xml:space="preserve">TECNOLOGIA DEL AGUA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 151, p. 38-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701010v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of protein adsorption by composite silicapolyacrylami de gel anion exchangers. I : equilibrium and mass transfer in agitated contactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aurora Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Carta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 746 (2), p. 169-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aprovechamiento de residuos : modelos cineticos de adsorcion e intercambio ionico</w:t>
+                <w:t xml:space="preserve">Characterization of protein adsoption by composite silicapolyacrylamide gel anion exchangers. II : mass transfer in packed columns and predictability of breakthrough behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aurora Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mario Diaz</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Scott Laughinghouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Carta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALIMENTACION, EQUIPOS Y TECHNOLOGIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, p. 95-101</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 746 (2), p. 185-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847619v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mecanismos de transporte intraparticulares en la retencion de proteinas en adsorbentes hidroxiapatito</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equilibrium and activity coefficients in metal-iminodiacetic ion exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fargues</w:t>
+                <w:t xml:space="preserve">A Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. O. Simmonot</w:t>
+                <w:t xml:space="preserve">M Rendueles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Grevillot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afinidad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 53 (466), p. 392-398</w:t>
+              <w:t xml:space="preserve">, 1996, 53 (464), pp.251-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845796v1</w:t>
+                <w:t xml:space="preserve">hal-01701010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diseno y operacion de un sistema de intercambio ionico de alimentacion continua para el tratamiento de efluentes industriales : su aplicacion a la recuperacion de productos valorizables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aprovechamiento de residuos : modelos cineticos de adsorcion e intercambio ionico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Aurora Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rendueles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. M. Fidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TECNOLOGIA DEL AGUA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 158, p. 53-58</w:t>
+              <w:t xml:space="preserve">ALIMENTACION, EQUIPOS Y TECHNOLOGIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, p. 95-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847620v1</w:t>
+                <w:t xml:space="preserve">hal-01847619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibria for metal binding with iminodiacetic acid resins in high salinity media</w:t>
               </w:r>
@@ -3852,51 +3852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude préliminaire de valorisation des jus verts de luzerne : récupération de protéines par échange d'ions en lit expansé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerfai S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4131,260 +4131,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of electrical phenomena occurring in thermally assisted mechanical dewatering processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physico-chemical limitations during the electrokinetic treatment of a polluted soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aurora Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Hlavackova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMSOL users conference 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Paris, France. p.139-144</w:t>
+              <w:t xml:space="preserve">WCPT5 -5th World Congress on Particle Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Orlando, United States. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782608v1</w:t>
+                <w:t xml:space="preserve">hal-01781651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical limitations during the electrokinetic treatment of a polluted soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of electrical phenomena occurring in thermally assisted mechanical dewatering processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akrama Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aurora Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Sardin</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCPT5 -5th World Congress on Particle Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Orlando, United States. 16 p</w:t>
+              <w:t xml:space="preserve">COMSOL users conference 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Paris, France. p.139-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781651v1</w:t>
+                <w:t xml:space="preserve">hal-01782608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la tourbe dans la rétention de cuivre et de zinc dans un sol modèle : effet du pH et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Hlavackova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parascanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4543,51 +4543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollutants (Cu and Zn) transport mechanisms in synthetic soil : small and scale-up tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Hlavackova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aurora Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4638,77 +4638,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lixiviation acide d'une terre contaminée en vue du dimensionnement d'un procédé d'électrorémédiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Palaprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aurora Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès francophone de génie des procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Nancy, France. p.485-492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4921,51 +4921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aurora Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Hnatiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extrait de : Procédés électriques de mesure et de traitement des polluants ( part. 3, chap. 8) / sous la dir. de E. HNATIUC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tec &amp; doc - Lavoisier, p.123-157, 2002, 2-7430-0578-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5159,51 +5159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393061v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pigliapoco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Cort&#233;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Recchia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Lenzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bentley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2025.123023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wakkel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Math&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alfenore" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826076.2024.2356203" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tournois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Math&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurora Fernandez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462151" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02528931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Esque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernandez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.460720" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016731v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Usta Bony" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01712176v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hazourli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabir Hazourli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nacer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959641v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfenore S." TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJCEA.2015.V6.501" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165222v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kerfa&#239;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.01.027" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643398v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerfai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.12.011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643399v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahmoud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2010.08.037" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845395v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Draga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Ciucanu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Agotici" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Barna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845394v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hlavackova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pomes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sardin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2008.05.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1187" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akrama Mahmoud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Fernandez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Mihai Chitu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.04.075" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2007.06.027" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHTQJ1LW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847603v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Houi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1385-8947(01)00261-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846941v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palaprat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baratto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01851835v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pom&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Houi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/095758202762277614" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959589v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ar&#233;valo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rendueles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#305;&#769;az" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(99)00068-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846945v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costarramone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(99)00285-X" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959505v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodrigues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#237;az" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(97)00054-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845419v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rendueles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Diaz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843957v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Fidalgo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847618v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Scott Laughinghouse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Carta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701010v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fernandez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rendueles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diaz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847615v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847619v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845796v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fargues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Simmonot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Grevillot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847620v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959520v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-1137(92)90573-K" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959469v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Kerfai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reboul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alfenore" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Resende de Azevedo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753069v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769848v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777630v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerfai S" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mathe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741033v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741038v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782608v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781651v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780086v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Parascanu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781657v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descoins" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781674v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808339v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01687206v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/howtoreference/modelling_and_simulation/analysis_of_electrical_phenomena_occurring_in_thermally_assisted_mechanical_dewatering_processes__ta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/5982" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01734901v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Brisset" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Hnatiuc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393061v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pigliapoco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Cort&#233;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Recchia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Lenzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bentley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2025.123023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wakkel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Math&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alfenore" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826076.2024.2356203" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tournois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Math&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurora Fernandez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462151" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02528931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Esque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernandez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.460720" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016731v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Usta Bony" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01712176v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hazourli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabir Hazourli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nacer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959641v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfenore S." TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJCEA.2015.V6.501" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165222v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kerfa&#239;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.01.027" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643398v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerfai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.12.011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643399v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahmoud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2010.08.037" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845395v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Draga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Ciucanu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Agotici" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Barna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173714v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1187" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845394v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hlavackova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pomes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sardin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2008.05.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akrama Mahmoud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Fernandez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Mihai Chitu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.04.075" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2007.06.027" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHTQJ1LW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01851835v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pom&#232;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Houi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/095758202762277614" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847603v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Houi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1385-8947(01)00261-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846941v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palaprat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baratto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959589v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ar&#233;valo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rendueles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#305;&#769;az" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(99)00068-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846945v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costarramone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(99)00285-X" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959505v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodrigues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#237;az" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(97)00054-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845419v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rendueles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Diaz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847620v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Fidalgo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845796v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fargues" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Simmonot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Grevillot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843957v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847615v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Carta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847618v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Scott Laughinghouse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701010v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fernandez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rendueles" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diaz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847619v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959520v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-1137(92)90573-K" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959469v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Kerfai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reboul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alfenore" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Resende de Azevedo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753069v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769848v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04777630v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerfai S" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mathe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741033v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741038v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781651v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782608v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780086v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Parascanu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781657v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descoins" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781674v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808339v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01687206v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/howtoreference/modelling_and_simulation/analysis_of_electrical_phenomena_occurring_in_thermally_assisted_mechanical_dewatering_processes__ta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/5982" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01734901v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Brisset" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Hnatiuc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>