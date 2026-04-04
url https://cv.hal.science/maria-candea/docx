--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -211,2197 +211,2331 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présenter la sociolinguistique au grand public... et vice versa ! Entretien avec Maria Candea et Laélia Véron</w:t>
+                <w:t xml:space="preserve">Introduction du numéro 16, Varia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie Flesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore De Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/semen.16860⟩</w:t>
+              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/120ha⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05253244v1</w:t>
+                <w:t xml:space="preserve">hal-05560002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présenter la sociolinguistique au grand public... et vice versa ! Entretien avec Maria Candea et Laélia Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laélia Véron</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laélia Veron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 50/2, pp.53-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/semen.16860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829796v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Féminisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Présenter la sociolinguistique au grand public... et vice versa ! Entretien avec Maria Candea et Laélia Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laélia Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Dictionnaire de la sociolinguistique, </w:t>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50/2, pp.53-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ls.hs01.0142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/semen.16860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03782168v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voix</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Féminisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Abbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Hors série (HS1), pp.345-348. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ls.hs01.0346⟩</w:t>
+              <w:t xml:space="preserve">, 2021, Dictionnaire de la sociolinguistique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.hs01.0142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850224v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03782168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Hors série (HS1), pp.19-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ls.hs01.0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction #6</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Voix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aron Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Hors série (HS1), pp.345-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.hs01.0346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/glad.1583⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03850225v1</w:t>
+                <w:t xml:space="preserve">hal-03850224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying variation in Romanian: deletion of the definite article $-l$ in continuous speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Vieru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistics Vanguard : a Multimodal Journal for the Language Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (1), pp.20170046. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/lingvan-2017-0046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127407v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu d'ouvrage : Manesse et Siouffi : Le féminin et le masculin dans la langue, l’écriture inclusive en questions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Introduction #6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Abbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Gérardin-Laverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs en Prisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34929/sep.vi10.63⟩</w:t>
+              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 06, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glad.1583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02889718v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Provencher. 2017. Queer Maghrebi French. Language, Temporalities, Transfiliations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Compte rendu d'ouvrage : Manesse et Siouffi : Le féminin et le masculin dans la langue, l’écriture inclusive en questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/glad.1570⟩</w:t>
+              <w:t xml:space="preserve">Savoirs en Prisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34929/sep.vi10.63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850226v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui a peur de l'écriture inclusive? Entre délire eschatologique et peur d'émasculation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Denis Provencher. 2017. Queer Maghrebi French. Language, Temporalities, Transfiliations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Marignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/semen.10800⟩</w:t>
+              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 06, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glad.1570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01779800v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire une recherche d’envergure en sciences du langage : les premiers pas en doctorat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Qui a peur de l'écriture inclusive? Entre délire eschatologique et peur d'émasculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Abbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Marignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cross-Cultural Studies and Environmental Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le genre, lieu discursif de l’hétérogène, 44, pp.133-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/semen.10800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455663v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion d’« accent de banlieue » à l’épreuve du terrain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Construire une recherche d’envergure en sciences du langage : les premiers pas en doctorat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Parole de jeunesse - la part langagière des différenciations sociales, 29, pp.13-26</w:t>
+              <w:t xml:space="preserve">International Journal of Cross-Cultural Studies and Environmental Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, pp.13 - 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574515v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction #2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La notion d’« accent de banlieue » à l’épreuve du terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2, https://www.revue-glad.org/567#</w:t>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Parole de jeunesse - la part langagière des différenciations sociales, 29, pp.13-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01954644v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GLAD! revue féministe et indisciplinée. Un projet scientifique, éditorial et politique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Introduction #2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Gérardin-Laverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavroula Katsiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 1, pp.[En ligne]. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 2, https://www.revue-glad.org/567#</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423695v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01954644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment étudier l'influence des stéréotypes de genre et de race sur la perception de la parole ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">GLAD! revue féministe et indisciplinée. Un projet scientifique, éditorial et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Abbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Gérardin-Laverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavroula Katsiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage et Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.[En ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glad.260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01158437v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonétique, sociolinguistique, sociophonétique : histoires parallèles et croisements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comment étudier l'influence des stéréotypes de genre et de race sur la perception de la parole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Trimaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Sociophonétique du français : genèse, questions et méthodes, 1 (151), pp.7-25. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, pp.75-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368289v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01158437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Phonétique, sociolinguistique, sociophonétique : histoires parallèles et croisements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Phonétique, sociolinguistique, sociophonétique : histoires parallèles et croisements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Trimaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 151 (1), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+              <w:t xml:space="preserve">, 2015, Sociophonétique du français : genèse, questions et méthodes, 1 (151), pp.7-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ls.151.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878817v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours sociolinguistiques et discours profanes face à la variation stylistique dans la prononciation du français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Introduction. Phonétique, sociolinguistique, sociophonétique : histoires parallèles et croisements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Trimaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 151 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.151.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361950v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport des indices posturo-mimico-gestuels et intonatifs à la construction de la référence de &amp;quot;tu&amp;quot; dit générique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Discours sociolinguistiques et discours profanes face à la variation stylistique dans la prononciation du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'information grammaticale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 136, pp.12-19</w:t>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Variation stylistique et diversité des contextes de socialisation : enjeux sociolinguistiques et didactiques, 50, pp.45-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856293v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au journal de RFI-chhh et dans d'autres émissions radiodiffusée-chhhs. Les épithèses consonantiques fricatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'apport des indices posturo-mimico-gestuels et intonatifs à la construction de la référence de &amp;quot;tu&amp;quot; dit générique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edlira Cela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2 (2), pp.136-149</w:t>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 136, pp.12-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00706476v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivacité d'un régionalisme grammatical : le &amp;quot; y &amp;quot; bourguignon, on va vous y expliquer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Au journal de RFI-chhh et dans d'autres émissions radiodiffusée-chhhs. Les épithèses consonantiques fricatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'information grammaticale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 129, pp.46-52</w:t>
+              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (2), pp.136-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00630388v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosodie et indices gestuels, quelle place dans la grammaire de l'oral ? L'exemple des pause</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Vivacité d'un régionalisme grammatical : le &amp;quot; y &amp;quot; bourguignon, on va vous y expliquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-G. Sender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux linguistiques du CerLiCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 21, à paraître</w:t>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 129, pp.46-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00204705v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00630388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pics d'intensité dans les récits en français oral spontané</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Prosodie et indices gestuels, quelle place dans la grammaire de l'oral ? L'exemple des pause</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-G. Sender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux linguistiques du CerLiCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21, à paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pics d'intensité dans les récits en français oral spontané</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Candea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux linguistiques du CerLiCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2004, 17, pp.27-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00204505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2411,1536 +2545,1536 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiser les accents régionaux pour combattre la glottophobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VALS - ASLA : Asymétries et inégalités dans le langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Berne, Feb 2024, Berne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quitter le cadre du standard unique de prononciation du FLE : les écueils de l’enseignement aux débutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra D. Savenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Congrès du Réseau Francophone de Sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Louvain-la Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes mixtes pour comprendre la dynamique de la palatalisation-affrication de /ti,ty,di,dy/ en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Trimaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociophonétique des langues romanes : un domaine en émergence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elodie Blestel, Maria Candea, Cyril Trimaille, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusqu'où peut-on performer le genre avec notre voix ? Poursuivre les controverses 'anatomie versus socio-articulatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Congrès du Réseau francophone de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Catholique de Louvain, May 2024, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dégenrer sa voix : approches croisées de la production et de la perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leann Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AILA 2023 (Association Internationale de Linguistique Appliquée)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring (dis)fluency patterns of identical repetitions in Romanian spontaneous speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disfluency in Spontaneous Speech (DiSS) Workshop 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Bielefeld, Germany. pp.66-70, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/diss.2023-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation, typicité et atypicité: cas de la qualité de voix chez des locuteurs non-binaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leann Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RJC 2023 : Rencontres Jeunes Chercheurs ED 622 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avons-nous besoin de la notion d'accent ? Revisiter les bases empiriques et idéologiques de la notion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accents : perspectives sociolinguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cyril Trimaille, Marinette Matthey, Lidilem, May 2022, Grenoble (Campus), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà de l’accent : définir la pluriphonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées (I)PFC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques vocales hyper-viriles, hyper-féminines ou queer au prisme de la « race »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Non-binary speakers, phonetic variation and gender perception: Investigating indexicality through emerging identities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brown Leann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriana Reid-Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Sneed German</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leann Brown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Réseau Français de Sociolinguistique 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Ottawa, Jun 2019, Ottawa (Ontario), Canada</w:t>
+              <w:t xml:space="preserve">Meaning and Indexicality across Subfields and Theories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946050v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-binary speakers, phonetic variation and gender perception: Investigating indexicality through emerging identities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Pratiques vocales hyper-viriles, hyper-féminines ou queer au prisme de la « race »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Candea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aron Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maria Candea</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leann Brown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meaning and Indexicality across Subfields and Theories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès du Réseau Français de Sociolinguistique 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Ottawa, Jun 2019, Ottawa (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864297v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronization of (Dis)fluent Speech and Gesture: A Multimodal Approach to (Dis)fluency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loulou Kosmala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gesture and Speech in Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Paderborn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accent social ou style? Et si on inversait les points de vue.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Trimaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIIe Congrès International du Réseau Francophone de Sociolinguistique. Identites, conflits et interventions sociolinguistiques. Panel "Accents du français : identités, altérités, conflits"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire DIPRALANG (EA 739) Université Paul - Valéry Montpellier 3, Jun 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution et perception d'une variante non-standard : la palatalisation/affrication des occlusives en français de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Trimaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès de Réseau Francophone de Sociolinguistique. Hétérogénéité et changements: perspectives sociolinguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03599380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Evolution of Non Standard Consonantal Variants in French Broadcast News</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Speech Communication Association, F. Bimbot, C. Cerisara, C. Fougeron, G. Gravier, L. Lamel, F. Pellegrino, P. Perrier, Jan 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent evolution of some non standard variants in french broadcast news</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociolinguistics Symposium 19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Berlin, Germany. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01424984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosodie et indices gestuels, quelle place dans la grammaire de l'oral ? L'exemple des pauses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-G. Sender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grammaire et prosodie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Nantes, France. pp.95-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00502411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3950,490 +4084,490 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le français va très bien, merci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Abeillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benzitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gallimard, Tracts (49), 64 p., 2023, 9782073036698</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parler comme jamais. La langue, ce qu'on croit et ce qu'on en sait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laélia Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Robert / Binge audio, 2021, 9782321016687</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le français est à nous ! Petit manuel d'émancipation linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laélia Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte, 2019, 9782348041877</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Académie contre la langue française. Le dossier &amp;quot;féminisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Houdebine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions ixe, 224 p., 2016, xx-y-z, 979-10-90062-33-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02043027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Rectification à l'oral et à l'écrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Mir-Samii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ophrys, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4443,1213 +4577,1213 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociophonetics and French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christopher Strelluf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Sociophonetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.540-558, 2023, 9781003034636. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003034636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation interculturelle de la perception du spectre masculin-féminin : indexation de la voix genrée en France et aux Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leann Brown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vinay Swamy; Louisa Mackenzie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devenir non-binaire en français contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Manuscrit, 2022, 9782304052428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban youth accents in France. Can a slight palatalization of /t/ and /d/ challenge French sociophonetics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Trimaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaëlle Planchenault; Livia Poljak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pragmatics of Accents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 327, John Benjamins Publishing Company, pp.41-62, 2021, Pragmatics &amp; Beyond New Series, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/pbns.327.02tri⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merci·chh, entendu·chh : variation phonétique ancienne ou émergence d’une proto-particule en voie de stabilisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Wottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federica Diémoz, Gaétane Dostie, Pascale Habermann, Florence Lefeuvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français innovant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 130, pp. 291-308, 2020, Sciences pour la Communication, 978-3-0343-4143-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accents et styles de prononciation au prisme de la norme du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandra Cunita; Coman Lupu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norma şi uz în limbile romanice actuale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editura universitatii din Bucuresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.53-65, 2020, Romanica, 978-606-16-1183-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posey, la laïcitay : questionner le sens des pratiques sémio-phonographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le partage du sens. Approches linguistiques du sens commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce que le &amp;quot;genre&amp;quot; apporte aux études sur la perception de la parole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maude Vadot, Françoise Roche, Chahrazed Dahou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et sciences du langage : enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.79-93, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accent dit 'de banlieue', une mode ? Étude auprès de lycéens en ZEP inscrits dans une dynamique de réussite scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Siouffi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modes langagières dans l'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortir de «son» territoire en périphérie parisienne : un mouvement géographique, langagier et idéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julie Boissonneault, Ali Reguigui. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue et territoire. Études en sociolinguistique urbaine / Language and Territory. Studies in Urban Sociolinguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudbury, Université Laurentienne, Série monographique en sciences humaines </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience de didactisation de la sociophonétique centrée sur de &amp;quot;bons&amp;quot; élèves d'un lycée classé en ZEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hétérogénéité et variation. Perspectives sociolinguistiques, didactiques et anthropologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michel Houdiard, pp.320-330, 2012, 9782356920744</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence du discours politique des jeunes lycéens dans et par le dispositif de la convention &amp;quot; éducation prioritaire &amp;quot; de l'IEP Paris (Sciences Po)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pugnière-Saavedra F., Sitri F. et Véniard M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'analyse du discours dans la société : engagement du chercheur et demande sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champion, pp.479-496, 2012, 9782356920744</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures de rectifications en dialogue : interactions profs-élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Candea Maria, Mir-Samii Reza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Rectification à l'oral et à l'écrit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ophrys, pp.31-42, 2010, L'Homme dans la langue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux frontières de l'écoute. Durée des échantillons et choix des auditeurs : deux variables déterminantes dans la construction des tests de perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Morange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontières. Du linguistique au sémiotique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert-Lucas, pp.79-96, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de l'indicible à l'aide de différents types d'allongements en français oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary-Annick Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lagorgette, Dominique and Larrivée, Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représentations du sens linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lincom Europa, pp.471-486, 2002, Lincom Studies in theoretical linguistics, 3895863351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00420286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5659,323 +5793,323 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociophonétique des langues romanes : domaine en émergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Trimaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender Spectrum Speech Corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leann Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriana Reid-Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Sneed German</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aron Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could the palatalization or affrication of plosive dental consonants be an ongoing process of phonetic change in metropolitan French?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Trimaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Lehka-Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03599424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5985,100 +6119,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude des pauses silencieuses et des phénomènes dits &amp;quot;d'hésitation&amp;quot; en français oral spontané. Etude sur un corpus de récits en classe de français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III, 2000. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00290143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6088,91 +6222,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de prononciation et enjeux sociaux. Approches post-variationnistes en sociophonétique du français de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Grenoble Alpes, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01910667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6182,329 +6316,329 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accents du français : approches critiques. Glottopol 31</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planchenault Gaëlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Trimaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adina Ciugureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Vlad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quanquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cross-Cultural Studies and Environmental Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociophonétique du français. Genèse, questions et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Trimaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 151 (1), 2015, Sociophonétique du français. Genèse, questions et méthodes, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ls.151.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6514,104 +6648,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si on éliminait les accents… de nos façons de penser ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6621,395 +6755,395 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent evolution of non-standard consonantal variants in French broadcast news</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.412-416, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il une signification sociale stable et univoque de la palatalisation/affrication en français ? Étude sur la perception de variantes non standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Trimaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Lehka-Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.00, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00766763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter- and intra-language acoustic analysis of autonomous fillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.47-52, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00321914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual salience of language-specific acoustic differences in autonomous fillers across eight languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.n.a, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId154"/>
+      <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7156,51 +7290,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mastodon.zaclys.com/@MarCandea" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/MarCandea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.binge.audio/podcast/parler-comme-jamais/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253244v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;lia Veron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.16860" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MP5XFS5G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829796v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;lia V&#233;ron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03782168v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Abbou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0142" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850224v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Arnold" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0346" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850223v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0020" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850225v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bailly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona G&#233;rardin-Laverge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.1583" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127407v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chitoran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Vieru" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2017-0046" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889718v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi10.63" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850226v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.1570" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779800v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Marignier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.10800" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455663v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574515v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954644v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Coutant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Katsiki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.260" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158437v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.151.0007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878817v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361950v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856293v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Cela" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706476v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630388v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Foug&#232;res" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Sender" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204505v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950211v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra D. Savenkova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781722v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967879v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jacobs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265473v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leann Brown" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710656v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Niculescu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/diss.2023-14" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265474v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950569v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950572v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gasquet-Cyrus" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946050v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864297v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brown Leann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Reid-Collins" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed German" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360613v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loulou Kosmala" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997392v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599380v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sperandio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843431v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424984v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502411v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122818v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abeill&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Burnett" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889709v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043027v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chevalier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Viennot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Houdebine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duverger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377076v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Mir-Samii" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710867v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003034636-28/sociophonetics-french-aur%C3%A9lie-nardy-maria-candea" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003034636" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573714v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573632v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.327.02tri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505343v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889714v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editura-unibuc.ro/categorie-produs/colectii/colectia-romanica/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455710v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499547v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397470v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361946v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laurentienne.ca/serie-monographique" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706475v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766759v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706504v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delomier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502412v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morange" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420286v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Annick Morel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950216v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Blestel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078579v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599424v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Lehka-Lemarchand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00290143v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01910667v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planchenault Ga&#235;lle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263302v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Ciugureanu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vlad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quanquin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878944v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032477v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856290v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766763v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321914v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875151v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mastodon.zaclys.com/@MarCandea" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/MarCandea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.binge.audio/podcast/parler-comme-jamais/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560002v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flesch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore De Beaumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Joseph" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tardivel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253244v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;lia Veron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.16860" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MP5XFS5G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;lia V&#233;ron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03782168v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Abbou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0142" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850224v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Arnold" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0346" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127407v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chitoran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Vieru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2017-0046" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850225v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bailly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona G&#233;rardin-Laverge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.1583" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889718v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi10.63" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850226v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.1570" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779800v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Marignier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.10800" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455663v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574515v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954644v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Coutant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Katsiki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423695v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.260" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158437v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368289v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.151.0007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878817v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361950v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856293v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Cela" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706476v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630388v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Foug&#232;res" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204705v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Sender" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204505v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950211v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596049v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra D. Savenkova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781722v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967879v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jacobs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265473v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leann Brown" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710656v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Niculescu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/diss.2023-14" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265474v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950569v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950572v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gasquet-Cyrus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864297v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brown Leann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Reid-Collins" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed German" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946050v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360613v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loulou Kosmala" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997392v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599380v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sperandio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843431v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424984v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502411v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abeill&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Burnett" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377078v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889709v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043027v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chevalier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Viennot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Houdebine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duverger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377076v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Mir-Samii" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710867v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003034636-28/sociophonetics-french-aur%C3%A9lie-nardy-maria-candea" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003034636" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573714v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573632v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.327.02tri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505343v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889714v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editura-unibuc.ro/categorie-produs/colectii/colectia-romanica/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455710v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499547v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397470v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361946v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laurentienne.ca/serie-monographique" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706475v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766759v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706504v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delomier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502412v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morange" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420286v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Annick Morel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950216v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Blestel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078579v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599424v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Lehka-Lemarchand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00290143v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01910667v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997395v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planchenault Ga&#235;lle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263302v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Ciugureanu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vlad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quanquin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878944v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032477v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856290v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766763v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321914v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875151v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>