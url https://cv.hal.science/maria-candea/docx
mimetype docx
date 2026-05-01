--- v1 (2026-04-04)
+++ v2 (2026-05-01)
@@ -404,51 +404,51 @@
                 <w:t xml:space="preserve">Présenter la sociolinguistique au grand public... et vice versa ! Entretien avec Maria Candea et Laélia Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laélia Veron</w:t>
+                <w:t xml:space="preserve">Laélia Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 50/2, pp.53-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/semen.16860⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -458,100 +458,100 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05253244v1</w:t>
+                <w:t xml:space="preserve">hal-03829796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présenter la sociolinguistique au grand public... et vice versa ! Entretien avec Maria Candea et Laélia Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laélia Véron</w:t>
+                <w:t xml:space="preserve">Laélia Veron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 50/2, pp.53-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/semen.16860⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -561,51 +561,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03829796v1</w:t>
+                <w:t xml:space="preserve">hal-05253244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Féminisation</w:t>
               </w:r>
@@ -1791,291 +1791,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01423695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment étudier l'influence des stéréotypes de genre et de race sur la perception de la parole ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phonétique, sociolinguistique, sociophonétique : histoires parallèles et croisements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Trimaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.75-96</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, Sociophonétique du français : genèse, questions et méthodes, 1 (151), pp.7-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.151.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01158437v1</w:t>
+                <w:t xml:space="preserve">hal-01368289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonétique, sociolinguistique, sociophonétique : histoires parallèles et croisements</w:t>
+                <w:t xml:space="preserve">Introduction. Phonétique, sociolinguistique, sociophonétique : histoires parallèles et croisements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Trimaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Sociophonétique du français : genèse, questions et méthodes, 1 (151), pp.7-25. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 151 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.151.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ls.151.0007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01368289v1</w:t>
+                <w:t xml:space="preserve">hal-01878817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Phonétique, sociolinguistique, sociophonétique : histoires parallèles et croisements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment étudier l'influence des stéréotypes de genre et de race sur la perception de la parole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Trimaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 151 (1), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, pp.75-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878817v1</w:t>
+                <w:t xml:space="preserve">halshs-01158437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours sociolinguistiques et discours profanes face à la variation stylistique dans la prononciation du français</w:t>
               </w:r>
@@ -2553,623 +2553,623 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiser les accents régionaux pour combattre la glottophobie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quitter le cadre du standard unique de prononciation du FLE : les écueils de l’enseignement aux débutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra D. Savenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VALS - ASLA : Asymétries et inégalités dans le langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Berne, Feb 2024, Berne, Suisse</w:t>
+              <w:t xml:space="preserve">6ème Congrès du Réseau Francophone de Sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Louvain-la Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950211v1</w:t>
+                <w:t xml:space="preserve">hal-04596049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quitter le cadre du standard unique de prononciation du FLE : les écueils de l’enseignement aux débutants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodes mixtes pour comprendre la dynamique de la palatalisation-affrication de /ti,ty,di,dy/ en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Trimaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès du Réseau Francophone de Sociolinguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Louvain-la Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">Sociophonétique des langues romanes : un domaine en émergence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elodie Blestel, Maria Candea, Cyril Trimaille, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04596049v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes mixtes pour comprendre la dynamique de la palatalisation-affrication de /ti,ty,di,dy/ en français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jusqu'où peut-on performer le genre avec notre voix ? Poursuivre les controverses 'anatomie versus socio-articulatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Trimaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociophonétique des langues romanes : un domaine en émergence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elodie Blestel, Maria Candea, Cyril Trimaille, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">6e Congrès du Réseau francophone de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Louvain, May 2024, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781722v1</w:t>
+                <w:t xml:space="preserve">hal-04967879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jusqu'où peut-on performer le genre avec notre voix ? Poursuivre les controverses 'anatomie versus socio-articulatoire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Politiser les accents régionaux pour combattre la glottophobie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Congrès du Réseau francophone de sociolinguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de Louvain, May 2024, Louvain-la-Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">VALS - ASLA : Asymétries et inégalités dans le langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Berne, Feb 2024, Berne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967879v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dégenrer sa voix : approches croisées de la production et de la perception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring (dis)fluency patterns of identical repetitions in Romanian spontaneous speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AILA 2023 (Association Internationale de Linguistique Appliquée)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Disfluency in Spontaneous Speech (DiSS) Workshop 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Bielefeld, Germany. pp.66-70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/diss.2023-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265473v1</w:t>
+                <w:t xml:space="preserve">hal-04710656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring (dis)fluency patterns of identical repetitions in Romanian spontaneous speech</w:t>
+                <w:t xml:space="preserve">Variation, typicité et atypicité: cas de la qualité de voix chez des locuteurs non-binaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oana Niculescu</w:t>
+                <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leann Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disfluency in Spontaneous Speech (DiSS) Workshop 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RJC 2023 : Rencontres Jeunes Chercheurs ED 622 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710656v1</w:t>
+                <w:t xml:space="preserve">hal-04265474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation, typicité et atypicité: cas de la qualité de voix chez des locuteurs non-binaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Dégenrer sa voix : approches croisées de la production et de la perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Candea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leann Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJC 2023 : Rencontres Jeunes Chercheurs ED 622 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">AILA 2023 (Association Internationale de Linguistique Appliquée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265474v1</w:t>
+                <w:t xml:space="preserve">hal-04265473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avons-nous besoin de la notion d'accent ? Revisiter les bases empiriques et idéologiques de la notion</w:t>
               </w:r>
@@ -3300,243 +3300,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-binary speakers, phonetic variation and gender perception: Investigating indexicality through emerging identities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brown Leann</w:t>
+                <w:t xml:space="preserve">Pratiques vocales hyper-viriles, hyper-féminines ou queer au prisme de la « race »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aron Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maria Candea</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leann Brown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meaning and Indexicality across Subfields and Theories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès du Réseau Français de Sociolinguistique 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Ottawa, Jun 2019, Ottawa (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864297v1</w:t>
+                <w:t xml:space="preserve">hal-03946050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques vocales hyper-viriles, hyper-féminines ou queer au prisme de la « race »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-binary speakers, phonetic variation and gender perception: Investigating indexicality through emerging identities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brown Leann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriana Reid-Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Sneed German</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leann Brown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Réseau Français de Sociolinguistique 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Ottawa, Jun 2019, Ottawa (Ontario), Canada</w:t>
+              <w:t xml:space="preserve">Meaning and Indexicality across Subfields and Theories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946050v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronization of (Dis)fluent Speech and Gesture: A Multimodal Approach to (Dis)fluency</w:t>
               </w:r>
@@ -3630,51 +3630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accent social ou style? Et si on inversait les points de vue.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Trimaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIIe Congrès International du Réseau Francophone de Sociolinguistique. Identites, conflits et interventions sociolinguistiques. Panel "Accents du français : identités, altérités, conflits"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire DIPRALANG (EA 739) Université Paul - Valéry Montpellier 3, Jun 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3725,51 +3725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Trimaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès de Réseau Francophone de Sociolinguistique. Hétérogénéité et changements: perspectives sociolinguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4216,51 +4216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parler comme jamais. La langue, ce qu'on croit et ce qu'on en sait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laélia Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4304,51 +4304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le français est à nous ! Petit manuel d'émancipation linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laélia Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte, 2019, 9782348041877</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4712,51 +4712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation interculturelle de la perception du spectre masculin-féminin : indexation de la voix genrée en France et aux Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leann Brown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vinay Swamy; Louisa Mackenzie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devenir non-binaire en français contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Manuscrit, 2022, 9782304052428</w:t>
@@ -4785,51 +4785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban youth accents in France. Can a slight palatalization of /t/ and /d/ challenge French sociophonetics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Trimaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4874,225 +4874,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merci·chh, entendu·chh : variation phonétique ancienne ou émergence d’une proto-particule en voie de stabilisation ?</w:t>
+                <w:t xml:space="preserve">Accents et styles de prononciation au prisme de la norme du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Federica Diémoz, Gaétane Dostie, Pascale Habermann, Florence Lefeuvre. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandra Cunita; Coman Lupu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français innovant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 130, pp. 291-308, 2020, Sciences pour la Communication, 978-3-0343-4143-1</w:t>
+              <w:t xml:space="preserve">Norma şi uz în limbile romanice actuale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editura universitatii din Bucuresti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-65, 2020, Romanica, 978-606-16-1183-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505343v1</w:t>
+                <w:t xml:space="preserve">hal-02889714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accents et styles de prononciation au prisme de la norme du français</w:t>
+                <w:t xml:space="preserve">Merci·chh, entendu·chh : variation phonétique ancienne ou émergence d’une proto-particule en voie de stabilisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Alexandra Cunita; Coman Lupu. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Wottawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Lamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Federica Diémoz, Gaétane Dostie, Pascale Habermann, Florence Lefeuvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norma şi uz în limbile romanice actuale</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.53-65, 2020, Romanica, 978-606-16-1183-6</w:t>
+              <w:t xml:space="preserve">Le Français innovant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 130, pp. 291-308, 2020, Sciences pour la Communication, 978-3-0343-4143-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889714v1</w:t>
+                <w:t xml:space="preserve">hal-02505343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posey, la laïcitay : questionner le sens des pratiques sémio-phonographiques</w:t>
               </w:r>
@@ -5833,51 +5833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Trimaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5908,77 +5908,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender Spectrum Speech Corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leann Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriana Reid-Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Sneed German</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aron Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6026,51 +6026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could the palatalization or affrication of plosive dental consonants be an ongoing process of phonetic change in metropolitan French?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Trimaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Lehka-Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6356,51 +6356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planchenault Gaëlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Trimaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6552,74 +6552,74 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociophonétique du français. Genèse, questions et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Trimaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 151 (1), 2015, Sociophonétique du français. Genèse, questions et méthodes, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ls.151.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878944v1</w:t>
@@ -6857,51 +6857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il une signification sociale stable et univoque de la palatalisation/affrication en français ? Étude sur la perception de variantes non standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Trimaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7290,51 +7290,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mastodon.zaclys.com/@MarCandea" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/MarCandea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.binge.audio/podcast/parler-comme-jamais/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560002v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flesch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore De Beaumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Joseph" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tardivel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253244v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;lia Veron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.16860" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MP5XFS5G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;lia V&#233;ron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03782168v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Abbou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0142" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850224v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Arnold" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0346" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127407v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chitoran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Vieru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2017-0046" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850225v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bailly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona G&#233;rardin-Laverge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.1583" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889718v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi10.63" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850226v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.1570" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779800v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Marignier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.10800" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455663v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574515v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954644v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Coutant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Katsiki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423695v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.260" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158437v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368289v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.151.0007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878817v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361950v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856293v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Cela" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706476v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630388v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Foug&#232;res" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204705v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Sender" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204505v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950211v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596049v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra D. Savenkova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781722v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967879v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jacobs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265473v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leann Brown" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710656v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Niculescu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/diss.2023-14" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265474v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950569v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950572v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gasquet-Cyrus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864297v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brown Leann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Reid-Collins" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed German" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946050v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360613v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loulou Kosmala" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997392v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599380v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sperandio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843431v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424984v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502411v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abeill&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Burnett" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377078v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889709v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043027v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chevalier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Viennot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Houdebine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duverger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377076v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Mir-Samii" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710867v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003034636-28/sociophonetics-french-aur%C3%A9lie-nardy-maria-candea" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003034636" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573714v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573632v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.327.02tri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505343v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889714v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editura-unibuc.ro/categorie-produs/colectii/colectia-romanica/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455710v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499547v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397470v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361946v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laurentienne.ca/serie-monographique" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706475v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766759v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706504v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delomier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502412v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morange" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420286v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Annick Morel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950216v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Blestel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078579v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599424v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Lehka-Lemarchand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00290143v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01910667v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997395v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planchenault Ga&#235;lle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263302v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Ciugureanu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vlad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quanquin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878944v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032477v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856290v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766763v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321914v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875151v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mastodon.zaclys.com/@MarCandea" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/MarCandea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.binge.audio/podcast/parler-comme-jamais/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560002v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flesch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore De Beaumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Joseph" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tardivel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829796v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;lia V&#233;ron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.16860" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MP5XFS5G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253244v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;lia Veron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03782168v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Abbou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0142" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850224v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Arnold" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0346" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127407v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chitoran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Vieru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2017-0046" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850225v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bailly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona G&#233;rardin-Laverge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.1583" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889718v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi10.63" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850226v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.1570" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779800v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Marignier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.10800" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455663v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574515v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954644v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Coutant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Katsiki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423695v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.260" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368289v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.151.0007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878817v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158437v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361950v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856293v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Cela" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706476v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630388v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Foug&#232;res" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204705v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Sender" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204505v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596049v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra D. Savenkova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781722v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967879v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jacobs" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950211v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710656v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Niculescu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/diss.2023-14" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265474v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leann Brown" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265473v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950569v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950572v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gasquet-Cyrus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946050v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864297v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brown Leann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Reid-Collins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed German" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360613v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loulou Kosmala" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997392v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599380v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sperandio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843431v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424984v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502411v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abeill&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Burnett" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377078v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889709v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043027v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chevalier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Viennot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Houdebine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duverger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377076v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Mir-Samii" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710867v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003034636-28/sociophonetics-french-aur%C3%A9lie-nardy-maria-candea" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003034636" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573714v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573632v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.327.02tri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889714v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editura-unibuc.ro/categorie-produs/colectii/colectia-romanica/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505343v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455710v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499547v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397470v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361946v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laurentienne.ca/serie-monographique" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706475v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766759v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706504v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delomier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502412v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morange" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420286v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Annick Morel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950216v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Blestel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078579v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599424v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Lehka-Lemarchand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00290143v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01910667v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997395v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planchenault Ga&#235;lle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263302v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Ciugureanu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vlad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quanquin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878944v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032477v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856290v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766763v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321914v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875151v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>