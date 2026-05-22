--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -404,51 +404,51 @@
                 <w:t xml:space="preserve">Présenter la sociolinguistique au grand public... et vice versa ! Entretien avec Maria Candea et Laélia Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laélia Véron</w:t>
+                <w:t xml:space="preserve">Laélia Veron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 50/2, pp.53-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/semen.16860⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -458,100 +458,100 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03829796v1</w:t>
+                <w:t xml:space="preserve">hal-05253244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présenter la sociolinguistique au grand public... et vice versa ! Entretien avec Maria Candea et Laélia Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laélia Veron</w:t>
+                <w:t xml:space="preserve">Laélia Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 50/2, pp.53-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/semen.16860⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -561,51 +561,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05253244v1</w:t>
+                <w:t xml:space="preserve">hal-03829796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Féminisation</w:t>
               </w:r>
@@ -676,464 +676,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03782168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Hors série (HS1), pp.19-22. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ls.hs01.0020⟩</w:t>
+              <w:t xml:space="preserve">, 2021, Hors série (HS1), pp.345-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.hs01.0346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850223v1</w:t>
+                <w:t xml:space="preserve">hal-03850224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voix</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Hors série (HS1), pp.345-348. </w:t>
+              <w:t xml:space="preserve">, 2021, Hors série (HS1), pp.19-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ls.hs01.0346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ls.hs01.0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850224v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying variation in Romanian: deletion of the definite article $-l$ in continuous speech</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction #6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Abbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Vasilescu</w:t>
+                <w:t xml:space="preserve">Sophie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Chitoran</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maria Candea</w:t>
+                <w:t xml:space="preserve">Mona Gérardin-Laverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistics Vanguard : a Multimodal Journal for the Language Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/lingvan-2017-0046⟩</w:t>
+              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 06, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glad.1583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127407v3</w:t>
+                <w:t xml:space="preserve">hal-03850225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction #6</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aron Arnold</w:t>
+                <w:t xml:space="preserve">Studying variation in Romanian: deletion of the definite article $-l$ in continuous speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bailly</w:t>
+                <w:t xml:space="preserve">Bianca Vieru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mona Gérardin-Laverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 06, </w:t>
+              <w:t xml:space="preserve">Linguistics Vanguard : a Multimodal Journal for the Language Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (1), pp.20170046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/glad.1583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/lingvan-2017-0046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850225v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127407v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu d'ouvrage : Manesse et Siouffi : Le féminin et le masculin dans la langue, l’écriture inclusive en questions</w:t>
               </w:r>
@@ -1277,213 +1277,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui a peur de l'écriture inclusive? Entre délire eschatologique et peur d'émasculation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construire une recherche d’envergure en sciences du langage : les premiers pas en doctorat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Marignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Cross-Cultural Studies and Environmental Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, pp.13 - 20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779800v1</w:t>
+                <w:t xml:space="preserve">hal-02455663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire une recherche d’envergure en sciences du langage : les premiers pas en doctorat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qui a peur de l'écriture inclusive? Entre délire eschatologique et peur d'émasculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Abbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Marignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cross-Cultural Studies and Environmental Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le genre, lieu discursif de l’hétérogène, 44, pp.133-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/semen.10800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455663v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion d’« accent de banlieue » à l’épreuve du terrain</w:t>
               </w:r>
@@ -1577,51 +1577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Gérardin-Laverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavroula Katsiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1702,51 +1702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Gérardin-Laverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavroula Katsiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1791,291 +1791,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01423695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonétique, sociolinguistique, sociophonétique : histoires parallèles et croisements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment étudier l'influence des stéréotypes de genre et de race sur la perception de la parole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Trimaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Sociophonétique du français : genèse, questions et méthodes, 1 (151), pp.7-25. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, pp.75-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368289v1</w:t>
+                <w:t xml:space="preserve">halshs-01158437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Phonétique, sociolinguistique, sociophonétique : histoires parallèles et croisements</w:t>
+                <w:t xml:space="preserve">Phonétique, sociolinguistique, sociophonétique : histoires parallèles et croisements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Trimaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 151 (1), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+              <w:t xml:space="preserve">, 2015, Sociophonétique du français : genèse, questions et méthodes, 1 (151), pp.7-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ls.151.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878817v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment étudier l'influence des stéréotypes de genre et de race sur la perception de la parole ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction. Phonétique, sociolinguistique, sociophonétique : histoires parallèles et croisements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Trimaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.75-96</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 151 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.151.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01158437v1</w:t>
+                <w:t xml:space="preserve">hal-01878817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours sociolinguistiques et discours profanes face à la variation stylistique dans la prononciation du français</w:t>
               </w:r>
@@ -2553,623 +2553,623 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quitter le cadre du standard unique de prononciation du FLE : les écueils de l’enseignement aux débutants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Politiser les accents régionaux pour combattre la glottophobie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès du Réseau Francophone de Sociolinguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Louvain-la Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">VALS - ASLA : Asymétries et inégalités dans le langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Berne, Feb 2024, Berne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04596049v1</w:t>
+                <w:t xml:space="preserve">hal-04950211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes mixtes pour comprendre la dynamique de la palatalisation-affrication de /ti,ty,di,dy/ en français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quitter le cadre du standard unique de prononciation du FLE : les écueils de l’enseignement aux débutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra D. Savenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Trimaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociophonétique des langues romanes : un domaine en émergence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elodie Blestel, Maria Candea, Cyril Trimaille, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">6ème Congrès du Réseau Francophone de Sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Louvain-la Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781722v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jusqu'où peut-on performer le genre avec notre voix ? Poursuivre les controverses 'anatomie versus socio-articulatoire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodes mixtes pour comprendre la dynamique de la palatalisation-affrication de /ti,ty,di,dy/ en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Trimaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Congrès du Réseau francophone de sociolinguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de Louvain, May 2024, Louvain-la-Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">Sociophonétique des langues romanes : un domaine en émergence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elodie Blestel, Maria Candea, Cyril Trimaille, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967879v1</w:t>
+                <w:t xml:space="preserve">hal-04781722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiser les accents régionaux pour combattre la glottophobie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jusqu'où peut-on performer le genre avec notre voix ? Poursuivre les controverses 'anatomie versus socio-articulatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VALS - ASLA : Asymétries et inégalités dans le langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Berne, Feb 2024, Berne, Suisse</w:t>
+              <w:t xml:space="preserve">6e Congrès du Réseau francophone de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Louvain, May 2024, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04950211v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring (dis)fluency patterns of identical repetitions in Romanian spontaneous speech</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dégenrer sa voix : approches croisées de la production et de la perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Candea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oana Niculescu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Candea</w:t>
+                <w:t xml:space="preserve">Leann Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disfluency in Spontaneous Speech (DiSS) Workshop 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AILA 2023 (Association Internationale de Linguistique Appliquée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710656v1</w:t>
+                <w:t xml:space="preserve">hal-04265473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation, typicité et atypicité: cas de la qualité de voix chez des locuteurs non-binaires</w:t>
+                <w:t xml:space="preserve">Exploring (dis)fluency patterns of identical repetitions in Romanian spontaneous speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leann Brown</w:t>
+                <w:t xml:space="preserve">Oana Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJC 2023 : Rencontres Jeunes Chercheurs ED 622 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Disfluency in Spontaneous Speech (DiSS) Workshop 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Bielefeld, Germany. pp.66-70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/diss.2023-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265474v1</w:t>
+                <w:t xml:space="preserve">hal-04710656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dégenrer sa voix : approches croisées de la production et de la perception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variation, typicité et atypicité: cas de la qualité de voix chez des locuteurs non-binaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leann Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AILA 2023 (Association Internationale de Linguistique Appliquée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">RJC 2023 : Rencontres Jeunes Chercheurs ED 622 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265473v1</w:t>
+                <w:t xml:space="preserve">hal-04265474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avons-nous besoin de la notion d'accent ? Revisiter les bases empiriques et idéologiques de la notion</w:t>
               </w:r>
@@ -3319,64 +3319,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques vocales hyper-viriles, hyper-féminines ou queer au prisme de la « race »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aron Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leann Brown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Réseau Français de Sociolinguistique 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Ottawa, Jun 2019, Ottawa (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3414,51 +3414,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-binary speakers, phonetic variation and gender perception: Investigating indexicality through emerging identities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brown Leann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aron Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriana Reid-Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3630,51 +3630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accent social ou style? Et si on inversait les points de vue.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Trimaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIIe Congrès International du Réseau Francophone de Sociolinguistique. Identites, conflits et interventions sociolinguistiques. Panel "Accents du français : identités, altérités, conflits"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire DIPRALANG (EA 739) Université Paul - Valéry Montpellier 3, Jun 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3725,51 +3725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Trimaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès de Réseau Francophone de Sociolinguistique. Hétérogénéité et changements: perspectives sociolinguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3807,51 +3807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Evolution of Non Standard Consonantal Variants in French Broadcast News</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3889,51 +3889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent evolution of some non standard variants in french broadcast news</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4216,51 +4216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parler comme jamais. La langue, ce qu'on croit et ce qu'on en sait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laélia Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4304,51 +4304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le français est à nous ! Petit manuel d'émancipation linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laélia Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte, 2019, 9782348041877</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4712,51 +4712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation interculturelle de la perception du spectre masculin-féminin : indexation de la voix genrée en France et aux Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leann Brown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vinay Swamy; Louisa Mackenzie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devenir non-binaire en français contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Manuscrit, 2022, 9782304052428</w:t>
@@ -4785,51 +4785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban youth accents in France. Can a slight palatalization of /t/ and /d/ challenge French sociophonetics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Trimaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4874,225 +4874,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accents et styles de prononciation au prisme de la norme du français</w:t>
+                <w:t xml:space="preserve">Merci·chh, entendu·chh : variation phonétique ancienne ou émergence d’une proto-particule en voie de stabilisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Alexandra Cunita; Coman Lupu. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Wottawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Lamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Federica Diémoz, Gaétane Dostie, Pascale Habermann, Florence Lefeuvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norma şi uz în limbile romanice actuale</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.53-65, 2020, Romanica, 978-606-16-1183-6</w:t>
+              <w:t xml:space="preserve">Le Français innovant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 130, pp. 291-308, 2020, Sciences pour la Communication, 978-3-0343-4143-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889714v1</w:t>
+                <w:t xml:space="preserve">hal-02505343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merci·chh, entendu·chh : variation phonétique ancienne ou émergence d’une proto-particule en voie de stabilisation ?</w:t>
+                <w:t xml:space="preserve">Accents et styles de prononciation au prisme de la norme du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Federica Diémoz, Gaétane Dostie, Pascale Habermann, Florence Lefeuvre. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandra Cunita; Coman Lupu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français innovant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 130, pp. 291-308, 2020, Sciences pour la Communication, 978-3-0343-4143-1</w:t>
+              <w:t xml:space="preserve">Norma şi uz în limbile romanice actuale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editura universitatii din Bucuresti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-65, 2020, Romanica, 978-606-16-1183-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505343v1</w:t>
+                <w:t xml:space="preserve">hal-02889714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posey, la laïcitay : questionner le sens des pratiques sémio-phonographiques</w:t>
               </w:r>
@@ -5833,51 +5833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Trimaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5908,90 +5908,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender Spectrum Speech Corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leann Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriana Reid-Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Sneed German</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aron Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -6026,51 +6026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could the palatalization or affrication of plosive dental consonants be an ongoing process of phonetic change in metropolitan French?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Trimaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Lehka-Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6356,51 +6356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planchenault Gaëlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Trimaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6552,74 +6552,74 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociophonétique du français. Genèse, questions et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Trimaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 151 (1), 2015, Sociophonétique du français. Genèse, questions et méthodes, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ls.151.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878944v1</w:t>
@@ -6782,51 +6782,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent evolution of non-standard consonantal variants in French broadcast news</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6857,51 +6857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il une signification sociale stable et univoque de la palatalisation/affrication en français ? Étude sur la perception de variantes non standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Trimaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6958,64 +6958,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter- and intra-language acoustic analysis of autonomous fillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.47-52, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7033,77 +7033,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual salience of language-specific acoustic differences in autonomous fillers across eight languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.n.a, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7290,51 +7290,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mastodon.zaclys.com/@MarCandea" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/MarCandea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.binge.audio/podcast/parler-comme-jamais/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560002v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flesch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore De Beaumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Joseph" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tardivel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829796v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;lia V&#233;ron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.16860" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MP5XFS5G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253244v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;lia Veron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03782168v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Abbou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0142" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850224v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Arnold" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0346" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127407v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chitoran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Vieru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2017-0046" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850225v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bailly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona G&#233;rardin-Laverge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.1583" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889718v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi10.63" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850226v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.1570" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779800v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Marignier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.10800" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455663v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574515v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954644v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Coutant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Katsiki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423695v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.260" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368289v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.151.0007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878817v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158437v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361950v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856293v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Cela" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706476v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630388v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Foug&#232;res" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204705v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Sender" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204505v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596049v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra D. Savenkova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781722v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967879v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jacobs" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950211v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710656v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Niculescu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/diss.2023-14" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265474v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leann Brown" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265473v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950569v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950572v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gasquet-Cyrus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946050v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864297v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brown Leann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Reid-Collins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed German" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360613v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loulou Kosmala" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997392v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599380v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sperandio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843431v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424984v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502411v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abeill&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Burnett" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377078v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889709v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043027v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chevalier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Viennot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Houdebine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duverger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377076v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Mir-Samii" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710867v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003034636-28/sociophonetics-french-aur%C3%A9lie-nardy-maria-candea" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003034636" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573714v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573632v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.327.02tri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889714v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editura-unibuc.ro/categorie-produs/colectii/colectia-romanica/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505343v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455710v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499547v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397470v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361946v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laurentienne.ca/serie-monographique" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706475v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766759v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706504v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delomier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502412v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morange" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420286v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Annick Morel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950216v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Blestel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078579v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599424v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Lehka-Lemarchand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00290143v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01910667v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997395v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planchenault Ga&#235;lle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263302v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Ciugureanu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vlad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quanquin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878944v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032477v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856290v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766763v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321914v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875151v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mastodon.zaclys.com/@MarCandea" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/MarCandea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.binge.audio/podcast/parler-comme-jamais/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560002v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flesch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore De Beaumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Joseph" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tardivel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253244v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;lia Veron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.16860" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MP5XFS5G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;lia V&#233;ron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03782168v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Abbou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0142" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850224v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Arnold" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0346" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850223v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0020" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850225v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bailly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona G&#233;rardin-Laverge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.1583" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127407v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chitoran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Vieru" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2017-0046" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889718v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi10.63" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850226v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.1570" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455663v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779800v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Marignier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.10800" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574515v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954644v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Coutant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Katsiki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423695v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.260" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158437v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368289v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.151.0007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878817v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361950v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856293v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Cela" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706476v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630388v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Foug&#232;res" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204705v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Sender" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204505v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950211v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596049v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra D. Savenkova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781722v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967879v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jacobs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265473v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leann Brown" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710656v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Niculescu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/diss.2023-14" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265474v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950569v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950572v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gasquet-Cyrus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946050v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864297v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brown Leann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Reid-Collins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed German" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360613v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loulou Kosmala" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997392v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599380v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sperandio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843431v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424984v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502411v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abeill&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Burnett" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377078v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889709v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043027v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chevalier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Viennot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Houdebine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duverger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377076v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Mir-Samii" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710867v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003034636-28/sociophonetics-french-aur%C3%A9lie-nardy-maria-candea" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003034636" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573714v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573632v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.327.02tri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505343v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889714v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editura-unibuc.ro/categorie-produs/colectii/colectia-romanica/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455710v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499547v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397470v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361946v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laurentienne.ca/serie-monographique" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706475v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766759v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706504v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delomier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502412v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morange" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420286v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Annick Morel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950216v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Blestel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078579v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599424v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Lehka-Lemarchand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00290143v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01910667v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997395v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planchenault Ga&#235;lle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263302v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Ciugureanu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vlad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quanquin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878944v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032477v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856290v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766763v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321914v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875151v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>