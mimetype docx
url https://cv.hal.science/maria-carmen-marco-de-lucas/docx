--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -375,338 +375,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured W–Cr Janus Heterojunctions Prepared by Glancing Angle Deposition for Gas Sensing</w:t>
+                <w:t xml:space="preserve">Influence of aqueous environment on nanosecond laser modification of titanium surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillem Vilar Soler</w:t>
+                <w:t xml:space="preserve">Iryna Tomashchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamidreza Gerami</w:t>
+                <w:t xml:space="preserve">Nataliya Zaitseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Krystianiak</w:t>
+                <w:t xml:space="preserve">María del Carmen Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Heintz</w:t>
+                <w:t xml:space="preserve">L. Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Geoffroy</w:t>
+                <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (48), pp.23186-23198. </w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 131 (12), pp.1020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.5c04409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00339-025-09140-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447514v1</w:t>
+                <w:t xml:space="preserve">hal-05447508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of aqueous environment on nanosecond laser modification of titanium surfaces</w:t>
+                <w:t xml:space="preserve">Nanostructured W–Cr Janus Heterojunctions Prepared by Glancing Angle Deposition for Gas Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iryna Tomashchuk</w:t>
+                <w:t xml:space="preserve">Guillem Vilar Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataliya Zaitseva</w:t>
+                <w:t xml:space="preserve">Hamidreza Gerami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María del Carmen Marco de Lucas</w:t>
+                <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Postec</w:t>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
+                <w:t xml:space="preserve">Nicolas Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 131 (12), pp.1020. </w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (48), pp.23186-23198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-025-09140-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.5c04409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447508v1</w:t>
+                <w:t xml:space="preserve">hal-05447514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayleigh–Ritz Approximation of the Acoustic Vibrations of Clamped Superquadrics—Application to Free Core–Shell Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajana S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María del Carmen Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -887,90 +887,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrophobic surfaces by duplex treatments of titanium combining nanosecond laser processing and chemical functionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Zaitseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Tomashchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krystianiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María del Carmen Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1073,51 +1073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davin Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Titi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Mechanochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -1194,51 +1194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María del Carmen Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Montesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1328,51 +1328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1423,77 +1423,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Surface Roughness on Phosphonation and Wettability of Nanosecond Laser‐Treated Titanium Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Zaitseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Tomashchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María del Carmen Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐marie Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1681,295 +1681,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong correlation between high temperature oxidation resistance and nitrogen mass gain during near alpha titanium alloys exposure in air</w:t>
+                <w:t xml:space="preserve">Nitrogen quantification and tracking during high temperature oxidation in air of titanium using 15N isotopic labelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vincent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
+                <w:t xml:space="preserve">M. Khan Rayhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 224, pp.111547. </w:t>
+              <w:t xml:space="preserve">, 2023, 216, pp.111072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2023.111547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2023.111072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222913v1</w:t>
+                <w:t xml:space="preserve">hal-04012282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen quantification and tracking during high temperature oxidation in air of titanium using 15N isotopic labelling</w:t>
+                <w:t xml:space="preserve">Strong correlation between high temperature oxidation resistance and nitrogen mass gain during near alpha titanium alloys exposure in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Khan Rayhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 216, pp.111072. </w:t>
+              <w:t xml:space="preserve">, 2023, 224, pp.111547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2023.111072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2023.111547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012282v1</w:t>
+                <w:t xml:space="preserve">hal-04222913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible-light photocatalytic degradation of dyes by TiO2 -Au inverse opal films synthesized by Atomic Layer Deposition</w:t>
               </w:r>
@@ -2089,103 +2089,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent grafting of alkyl chains on laser-treated titanium surfaces through silanization and phosphonation reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Tomashchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liudmyla Kostenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María del Carmen Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 609, pp.155390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2219,51 +2219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeking the oxidation mechanism of debris in the fretting wear of titanium functionalized by surface laser treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María del Carmen Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2477,295 +2477,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03525931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Observation of “Soft” Magic-Size Clusters during Hydrolysis of the Model Metallodrug Bismuth Disalicylate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hatem Titi</w:t>
+                <w:t xml:space="preserve">High Temperature Oxidation Kinetics of Shot-Peened and Laser-Shock Peened Ti-Beta-21S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Optasanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kanjer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siham Mouhtadi</w:t>
+                <w:t xml:space="preserve">T. Montesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 143 (40), pp.16332-16336. </w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96 (3-4), pp.257-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.1c07186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11085-021-10043-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03498918v1</w:t>
+                <w:t xml:space="preserve">hal-04012974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Temperature Oxidation Kinetics of Shot-Peened and Laser-Shock Peened Ti-Beta-21S</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Vincent</w:t>
+                <w:t xml:space="preserve">Real-Time Observation of “Soft” Magic-Size Clusters during Hydrolysis of the Model Metallodrug Bismuth Disalicylate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Szczerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davin Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Titi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Montesin</w:t>
+                <w:t xml:space="preserve">Siham Mouhtadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 96 (3-4), pp.257-270. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (40), pp.16332-16336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-021-10043-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.1c07186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012974v1</w:t>
+                <w:t xml:space="preserve">hal-03498918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of mechanical surface treatments on the high temperature oxidation of pure titanium: the role of nitrogen</w:t>
               </w:r>
@@ -3143,295 +3143,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02933755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the high temperature oxidation resistance of pure titanium by shot-peening treatments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Mechanical Surface Treatment on High-Temperature Oxidation of Pure Titanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Marco de Lucas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Heintz</w:t>
+                <w:t xml:space="preserve">Armand Kanjer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Optasanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lavisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María del Carmen Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Geoffroy</w:t>
+                <w:t xml:space="preserve">Steeve Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 343, pp.93-100. </w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88 (3-4), pp.383-395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.10.065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11085-016-9700-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01634371v1</w:t>
+                <w:t xml:space="preserve">hal-02165205v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Mechanical Surface Treatment on High-Temperature Oxidation of Pure Titanium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the high temperature oxidation resistance of pure titanium by shot-peening treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kanjer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Optasanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Kanjer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">María del Carmen Marco de Lucas</w:t>
+                <w:t xml:space="preserve">M. Marco de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steeve Dejardin</w:t>
+                <w:t xml:space="preserve">N. Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 88 (3-4), pp.383-395. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 343, pp.93-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-016-9700-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.10.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02165205v2</w:t>
+                <w:t xml:space="preserve">cea-01634371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of laser shock peening on the high temperature oxidation resistance of titanium</w:t>
               </w:r>
@@ -3590,51 +3590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3724,51 +3724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María del Carmen Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 389, pp.17-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3988,51 +3988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Menneveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 115 (24), pp.246101. </w:t>
@@ -4603,295 +4603,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and Acoustic Vibrations Confined in Anatase TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Nanoparticles under High-Pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucien Saviot</w:t>
+                <w:t xml:space="preserve">TiO2 anatase films obtained by direct liquid injection atomic layer deposition at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Machon</w:t>
+                <w:t xml:space="preserve">S. Reymond-Laruinaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Debbichi</w:t>
+                <w:t xml:space="preserve">J. M. Decams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Girard</w:t>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Margueritat</w:t>
+                <w:t xml:space="preserve">V. Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 118 (19), pp.10495. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 288, pp.201-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp502409e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991336v1</w:t>
+                <w:t xml:space="preserve">hal-01293645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiO2 anatase films obtained by direct liquid injection atomic layer deposition at low temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Avril</w:t>
+                <w:t xml:space="preserve">Optical and Acoustic Vibrations Confined in Anatase TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Nanoparticles under High-Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Reymond-Laruinaz</w:t>
+                <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Decams</w:t>
+                <w:t xml:space="preserve">L. Debbichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bruyere</w:t>
+                <w:t xml:space="preserve">Adrien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Potin</w:t>
+                <w:t xml:space="preserve">Jeremie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 288, pp.201-207. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (19), pp.10495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp502409e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293645v1</w:t>
+                <w:t xml:space="preserve">hal-00991336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelength influence on nitrogen insertion into titanium by nanosecond pulsed laser irradiation in air</w:t>
               </w:r>
@@ -4916,51 +4916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Andrzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5135,467 +5135,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ small-angle x-ray scattering study of nanoparticles in the plasma plume induced by pulsed laser irradiation of metallic targets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+                <w:t xml:space="preserve">Vibrational Properties of CuO and Cu4O3 from First-Principles Calculations, and Raman and Infrared Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Debbichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hallo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Jouvard</w:t>
+                <w:t xml:space="preserve">J. F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Carles</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Krueger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 100 (16), pp.164103. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (-), pp.10232-10237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4703930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp303096m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713399v1</w:t>
+                <w:t xml:space="preserve">hal-00719327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling nanoparticles formation in the plasma plume induced by nanosecond pulsed lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carmen Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 258, pp.9461-9465. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2012.04.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational Properties of CuO and Cu4O3 from First-Principles Calculations, and Raman and Infrared Spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. F. Pierson</w:t>
+                <w:t xml:space="preserve">In-situ small-angle x-ray scattering study of nanoparticles in the plasma plume induced by pulsed laser irradiation of metallic targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Krueger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 116 (-), pp.10232-10237. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (16), pp.164103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp303096m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4703930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719327v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-free nanoparticle vibrations in a highly-compressed ZrO2 nanopowder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6082,51 +6082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot-spots nanostructuration: Towards controlled Single Molecule Surface Enhanced Raman Scattering sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6210,771 +6210,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of surface layers and ejected powder formed by oxidation of titanium substrates with a pulsed Nd:YAG laser beam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of laser–target interaction regime on composition and properties of surface layers grown by laser treatment of Ti plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lavisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Shupyk</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Bourgeois</w:t>
+                <w:t xml:space="preserve">P Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cirisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.08.108⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (24), pp.245303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/24/245303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418586v1</w:t>
+                <w:t xml:space="preserve">hal-04840967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and electrical properties of magnetron sputtered Ti(ON) thin films:The case of TiN doped in situ with oxygen.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of surface layers and ejected powder formed by oxidation of titanium substrates with a pulsed Nd:YAG laser beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Radecka</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Kusior</w:t>
+                <w:t xml:space="preserve">I. Shupyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Jouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Marco de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2008.12.112⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 255, pp.5574-5578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.08.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432344v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and conductivity study of the proton conductor BaCe(0.9−x)ZrxY0.1O(3−ı) at intermediate temperatures.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and electrical properties of magnetron sputtered Ti(ON) thin films:The case of TiN doped in situ with oxygen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trenczek-Zajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Radecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zakrzewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ricote</w:t>
+                <w:t xml:space="preserve">A. Brudnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bonanos</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Kusior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 193, pp.189-193. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 194, pp.93-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2008.12.112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2008.11.080⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418829v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence of several structural phases in MOCVD TiO2 layers: evolution from nanometre to micrometre thick films;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Brevet</w:t>
+                <w:t xml:space="preserve">M.-C. Marco de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42, pp.175302-175308. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/17/175302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/17/175302⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of laser–target interaction regime on composition and properties of surface layers grown by laser treatment of Ti plates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L Lavisse</w:t>
+                <w:t xml:space="preserve">Structural and conductivity study of the proton conductor BaCe(0.9−x)ZrxY0.1O(3−ı) at intermediate temperatures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ricote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Berger</w:t>
+                <w:t xml:space="preserve">N. Bonanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Cirisan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Caboche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 193, pp.189-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2008.11.080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/24/245303⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04840967v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural study of gallium oxynitrides prepared by ammonolysis of different oxide precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cailleaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María del Carmen Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7057,865 +7057,886 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of nanocrystalline-coatedY2O3:Er3+, Yb3+ obtained by mechano-chemical and combustion synthesis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth of titanium oxynitride layers by short pulsed Nd:YAG laser treatment of Ti plates: Influence of the cumulated laser fluence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Martín-Rodríguez</w:t>
+                <w:t xml:space="preserve">M.C. Sahour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Valiente</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Blanco</w:t>
+                <w:t xml:space="preserve">J.M. Jouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.05.012⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 255 (10), pp.5515-5518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.07.197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418592v1</w:t>
+                <w:t xml:space="preserve">hal-00417622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of titanium oxynitride layers by short pulsed Nd:YAG laser treatment of Ti plates: Influence of the cumulated laser fluence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Lavisse</w:t>
+                <w:t xml:space="preserve">Optical properties of nanocrystalline-coatedY2O3:Er3+, Yb3+ obtained by mechano-chemical and combustion synthesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Martín-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Valiente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pesquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Sahour</w:t>
+                <w:t xml:space="preserve">F. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Jouvard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M.C. Marco de Lucas</w:t>
+                <w:t xml:space="preserve">C. Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 255 (10), pp.5515-5518. </w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 129 (9), pp.1109-1114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.07.197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417622v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of vertically oriented films of carbon nanotubes by activated catalytic chemical vapor deposition on FeCo/TiN/Si(100) substrates</w:t>
+                <w:t xml:space="preserve">Development of dark Ti(C,O,N) coatings prepared by reactive sputtering.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Le Normand</w:t>
+                <w:t xml:space="preserve">J.M. Chappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.T. Fleaca</w:t>
+                <w:t xml:space="preserve">F. Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gulas</w:t>
+                <w:t xml:space="preserve">L. Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Senger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Ersen</w:t>
+                <w:t xml:space="preserve">C. Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 203, pp.804-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2008.05.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00301002v1</w:t>
+                <w:t xml:space="preserve">hal-00476051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the structural changes induced by air oxidation in Ti–Si–N hard coatings.</w:t>
+                <w:t xml:space="preserve">Reactive direct current magnetron sputtered TiO2 thin films with amorphous to crystalline structures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pilloud</w:t>
+                <w:t xml:space="preserve">S. Boukrouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Pierson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.C. Marco de Lucas</w:t>
+                <w:t xml:space="preserve">R. Bensaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cavaleiro</w:t>
+                <w:t xml:space="preserve">E. Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 202 (11), pp.2413-2417. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 516, pp.6353-6358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2007.09.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2007.12.150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00476075v1</w:t>
+                <w:t xml:space="preserve">hal-00435985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive direct current magnetron sputtered TiO2 thin films with amorphous to crystalline structures.</w:t>
+                <w:t xml:space="preserve">Growth of vertically oriented films of carbon nanotubes by activated catalytic chemical vapor deposition on FeCo/TiN/Si(100) substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Boukrouh</w:t>
+                <w:t xml:space="preserve">F. Le Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bensaha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Bourgeois</w:t>
+                <w:t xml:space="preserve">C.T. Fleaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Finot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Gulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Senger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2007.12.150⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23, pp.619-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/JMR.2008.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00435985v1</w:t>
+                <w:t xml:space="preserve">hal-00301002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of dark Ti(C,O,N) coatings prepared by reactive sputtering.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the structural changes induced by air oxidation in Ti–Si–N hard coatings.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cunha</w:t>
+                <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Moura</w:t>
+                <w:t xml:space="preserve">J.F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cavaleiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 203, pp.804-807. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2008.05.039⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 202 (11), pp.2413-2417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2007.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476051v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural and tribological study of Nd:YAG laser treated titanium plates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7934,1072 +7955,1072 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 41, pp.985-991. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.triboint.2008.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angle resolved X-ray photoemission spectroscopy double layer model for in situ characterization of metal organic chemical vapour deposition nanometric films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Imhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Domenichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 515, pp.6407-6410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2006.11.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed laser growth and characterization of thin films on titanium substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Korntheuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 253 (19), pp.8226-8230. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.02.136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rouge est mis : analyse des rouges dans la faïence de « grand feu » du XVIIIe et du XIXe siècle (avec le rouge de Thiviers)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco de Lucas maria del carmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Moncada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayed Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 30, pp.95-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeosciences.224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical characterization of gallium droplets grown by LP-MOCVD.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 253, pp.2820-2824. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2006.05.062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface preparation influence on the initial sages of MOCVD growth of TiO2 thin films.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Monoy</w:t>
+                <w:t xml:space="preserve">Interfacial reaction during MOCVD growth revealed by in situ ARXPS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chassagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Brevet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Imhoff</w:t>
+                <w:t xml:space="preserve">M.-C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Domenichini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Lesniewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 515, pp.687-690. </w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38, pp.579-582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.12.237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/sia.2293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116625v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial reaction during MOCVD growth revealed by in situ ARXPS.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Surface preparation influence on the initial sages of MOCVD growth of TiO2 thin films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Monoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Domenichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lesniewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sia.2293⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 515, pp.687-690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.12.237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00475605v1</w:t>
+                <w:t xml:space="preserve">hal-00116625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-Raman study of red decorations in French faiences of the 18th and 19th centuries.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moncada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 37, pp.1154-1159. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.1596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrations of free and embedded anisotropic elastic spheres:Application to low-frequency Raman scattering of silicon nanoparticles in silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9018,216 +9039,216 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel B. Murray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 69, pp.113402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.113402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00000522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of TiO2/TiN O (δ-doping) heterostructures on (1 1 0)TiO2 substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chiaramonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.P Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.V Gelamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fabreguette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sacilotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 212-213, pp.661-666. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0169-4332(03)00019-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9237,1426 +9258,1426 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature oxidation behavior of high entropy alloys elaborated by Spark Plasma Sintering and Hot Isostatic Pressing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fonctionnalisation de surfaces de titane par laser nanoseconde en milieu aqueux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Popa</w:t>
+                <w:t xml:space="preserve">L Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Saviot</w:t>
+                <w:t xml:space="preserve">I Tomashchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M Jouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Zaitseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS EUROMAT 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Granada (Spain), Spain</w:t>
+              <w:t xml:space="preserve">Chaleur, énergie, thermodynamique - Le message de Carnot aujourd’hui… 200 ans après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gilles Bertrand, Nov 2024, Le Creusot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314976v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Laser Treatment on the High-Temperature Oxidation of Titanium Alloys Through Surface Nitrogen Enhancement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virgil Optasanu</w:t>
+                <w:t xml:space="preserve">High temperature oxidation behavior of high entropy alloys elaborated by Spark Plasma Sintering and Hot Isostatic Pressing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Vallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS EUROMAT 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Granada (Spain), France</w:t>
+              <w:t xml:space="preserve">, Sep 2025, Granada (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05315032v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman Scattering study of Ligand Exchange Effects on the CdS Nanoplatelets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isidoro López</w:t>
+                <w:t xml:space="preserve">Effect of Laser Treatment on the High-Temperature Oxidation of Titanium Alloys Through Surface Nitrogen Enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donata Kuczyńska-Zemła</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C'Nano 2025: The Nanoscience Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Cité des sciences et de l'Industrie, Paris, France</w:t>
+              <w:t xml:space="preserve">FEMS EUROMAT 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Granada (Spain), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175603v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnalisation de surfaces de titane par laser nanoseconde en milieu aqueux</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raman Scattering study of Ligand Exchange Effects on the CdS Nanoplatelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M Jouvard</w:t>
+                <w:t xml:space="preserve">Sajana S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Zaitseva</w:t>
+                <w:t xml:space="preserve">Thi Thu Dung Lien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Margueritat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidoro López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaleur, énergie, thermodynamique - Le message de Carnot aujourd’hui… 200 ans après</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gilles Bertrand, Nov 2024, Le Creusot, France</w:t>
+              <w:t xml:space="preserve">C'Nano 2025: The Nanoscience Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Cité des sciences et de l'Industrie, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940019v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetting properties of titanium surfaces tuned by duplex treatments combining nanosecond laser treatment and chemical functionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Shevchenko Zaitseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Tomashchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS EUROMAT 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Granada (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of chemical and physical conditions on nitrogen insertion during high-temperature oxidation of titanium in air</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
+                <w:t xml:space="preserve">Pulsed heating atomic layer deposition of TiO2 thin films on soft substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galaad Arnould Dallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Imhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Buirey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS EUROMAT 2025 - 18th European Congress and Exhibition on Advanced Materials and Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">EURO CVD &amp; ALD 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Catania, Jun 2025, Catania (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298070v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the tribological behavior of SnO2 coatings under low atmospheric ethanol contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Nabha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobin Filleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS EUROMAT 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Granada (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed heating atomic layer deposition of TiO2 thin films on soft substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bao Huynh</w:t>
+                <w:t xml:space="preserve">Role of chemical and physical conditions on nitrogen insertion during high-temperature oxidation of titanium in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Optasanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO CVD &amp; ALD 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Catania, Jun 2025, Catania (IT), Italy</w:t>
+              <w:t xml:space="preserve">FEMS EUROMAT 2025 - 18th European Congress and Exhibition on Advanced Materials and Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05297780v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribochemical study of Ni62Nb33Zr5 metallic glass depending on the Cr content of steel counterparts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Colas</w:t>
+                <w:t xml:space="preserve">Atomic Layer Deposition of Au-TiO2 inverse opals for the visible light photocatalysis of dyes degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Birnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Applied Surface Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Mallorqua, Spain</w:t>
+              <w:t xml:space="preserve">5th International Conference on Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Palma De Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258040v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Layer Deposition of Au-TiO2 inverse opals for the visible light photocatalysis of dyes degradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Birnal</w:t>
+                <w:t xml:space="preserve">Tribochemical study of Ni62Nb33Zr5 metallic glass depending on the Cr content of steel counterparts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Imhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Palma De Mallorca, Spain</w:t>
+              <w:t xml:space="preserve">5th International Conference on Applied Surface Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Mallorqua, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878314v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the high temperature (HT) oxidation resistance of a Beta-Titanium alloys by mechanical treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Kanjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Cheveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Conference on Titanium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of nanostructured TiO2/Au inverse opals by atomic layer deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Birnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10665,248 +10686,248 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Domenichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASS: 3rd International Conference on Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of nitrogen in the high temperature oxidation of mechanically treated pure titanium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Kanjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Cheveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Conference on Titanium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic properties of atomic layer deposited TiO2 inverse opals and planar films for the degradation of dyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Birnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10915,244 +10936,244 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Domenichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Imhoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 E-MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Materials Research Society, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics study of mechanically treated pure titanium with enhancement of the high temperature oxidation resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Kanjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Polish-French Conference on Reactivity of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructured inverse opals of TiO2 grown by Atomic Layer Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Birnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11161,123 +11182,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Domenichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 E-MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Material Research Society, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporation d'azote et d'oxygène dans les nanoparticules formées par traitement de surface laser de cibles métalliques dans l'air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11286,892 +11307,892 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBAF 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02328120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retarding the high temperature oxidation of Titanium by shot-peening surface treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Kanjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zelin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Conference on Surface Modification Technologies (SMT30)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of surface Shock-peening treatment on high temperature oxidation of Titanium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Kanjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zelin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Conference on Surface Modification Technologies (SMT30)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ SAXS study of a laser induced plasma plume : influence of the metal target composition on the formed nanoparticles size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring Meeting 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Metallic Targets on the Size of Nanoparticles in the Plasma Plume Induced by Pulsed Laser Irradiation by using SAXS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th SOLEIL Users</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Situ Study of Nanoparticles in the Plasma Plume Induced by Pulsed Laser Irradiation of a Metallic Target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th SOLEIL Users' Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations structurales et tribologiques de couches d'oxydes de titane créées par faisceau Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni-Paolo Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lavisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of structural, optical and electric properties of TiO2 thin films prepared by reactive DC magnetron sputtering.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boukrouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mechiakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bensaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12186,234 +12207,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Crystallographic Meeting (ECM24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Marrakech, Morocco. pp.s256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00479016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARXPS double layers model for in-situ characterization of MOCVD nanometric films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Imhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Domenichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS IUMRS ICEM 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed laser growth and characterization of thin films on titanium substrates (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12432,176 +12453,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS IUMRS ICEM 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Nice, France, May 28-June 02, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premiers instants de la croissance de films minces d'oxydes métalliques par MOCVD : Etude in situ de l'interface TiO2/Si par XPS-ARXPS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chassagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Imhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Conférence Francophone sur les Spectroscopies d'Electrons (ELSPEC 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12611,293 +12632,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetting properties of titanium surfaces tuned by duplex treatments combining nanosecond laser treatment and chemical functionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Shevchenko Zaitseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Tomashchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS EUROMAT 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Granada (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature rise during laser-induced self-organization of nanoparticle gratings revealed by Raman microspectroscopy and electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vitrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marco-De-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Epicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microscopy Congress (EMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId407"/>
+      <w:footerReference w:type="default" r:id="rId409"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12965,51 +12986,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2808993B"/>
+    <w:nsid w:val="8B693D23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13196,51 +13217,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-carmen-marco-de-lucas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5135-4026" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069128987" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203098159" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-7082-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447500v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saviot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sallamand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Danlos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herbst" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.114500" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447514v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Vilar Soler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Gerami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c04409" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447508v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Tomashchuk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Zaitseva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Marco de Lucas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Postec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouvard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-025-09140-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05412736v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajana S" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15241865" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298159v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuczy&#324;ska-Zem&#322;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavisse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Zem&#322;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbst" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2025.113081" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Optasanu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132223" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564763v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Szczerba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Do" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davin Tan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Titi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MR00008K" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04768307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Montesin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10310-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629471v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Imhoff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Daudin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.109923" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Jouvard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lavisse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202401046" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629452v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pacorel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moutarlier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112137" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04222913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111547" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012282v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khan Rayhan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111072" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827805v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Birnal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pochard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155213" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842826v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Kostenko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155390" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294293v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torrent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni-Paolo Pillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13061110" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03525931v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanjer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Optasanu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gorny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.110080" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498918v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Mouhtadi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c07186" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012974v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Montesin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10043-w" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02970790v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peyre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032112045" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733456v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Birnal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Imhoff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145693" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02933755v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126368" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01634371v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marco de Lucas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geoffroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.10.065" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165205v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Kanjer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Dejardin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9700-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01570529v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kanjer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lavisse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Optasanu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gorny" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.07.042" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840850v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1283-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559825v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reymond-Laruinaz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Potin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.07.082" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225623v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brian Alexander Mitchell" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouvard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Carvou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.090" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244599v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Girault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Menneveux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.246101" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334696v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nazon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herbst" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.08.035" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FC3SWBN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677692v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avril" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.VACUUM.2015.06.018" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WN5C6P5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157265v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pillon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.03.059" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793018v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Avril" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Marco de Lucas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2014.02.020" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991336v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debbichi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502409e" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293645v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reymond-Laruinaz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Decams" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Potin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.10.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840884v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torrent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrzejewski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.11.110" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908236v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Murray" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianvito Caputo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pinna" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc31833h" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713399v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hallo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4703930" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750051v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Marco de Lucas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.04.117" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X536SP1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719327v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pierson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krueger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303096m" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756988v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mermet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adichtchev" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307066x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300353v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cacucci" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marco de Lucas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.10.180" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T06KG6VL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108437v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gehan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Grand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Levi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aubard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn103256t" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521892v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saviot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Murray" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duval" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mermet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirotkin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.115450" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623555v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gehan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Levi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3482927" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418586v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shupyk" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.08.108" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WMPM7LK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432344v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trenczek-Zajac" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radecka" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zakrzewska" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brudnik" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kusior" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.12.112" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9LSPSB1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418829v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricote" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonanos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caboche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.11.080" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1K4PJ13-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414764v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brevet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/17/175302" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7S3SGXFL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840967v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Berger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cirisan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bourgeois" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/24/245303" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401981v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cailleaux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tessier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuteru Nagasaka" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/4/045408" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GZTX22BK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418592v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mart&#237;n-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valiente" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pesquera" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanco" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.05.012" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNSQKCK9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417622v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Sahour" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Jouvard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.07.197" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-719GFNSW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301002v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Normand" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Fleaca" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gulas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476075v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pilloud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pierson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavaleiro" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.09.017" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWTBT34Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435985v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boukrouh" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bensaha" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Finot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.12.150" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5NWM158-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476051v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chapp&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vaz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cunha" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moura" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.05.039" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418600v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2008.03.007" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZWG1WK5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475615v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.11.076" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91LX58HC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841014v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Korntheuer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.02.136" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZPSXPQ2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872241v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rosen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Lucas&#160;maria&#160;del&#160;carmen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Moncada" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Morin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.224" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475599v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gauthier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.05.062" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF7NSK5X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116625v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monoy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lesniewska" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.12.237" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W23FVMLM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475605v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2293" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8F9H6X74-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116615v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moncada" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1596" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9BV0CKQW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000522v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.113402" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917459v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chiaramonte" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P Cardoso" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V Gelamo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabreguette" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacilotti" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(03)00019-9" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45FN01V5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314976v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vallereau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popa" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315032v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Kuczy&#324;ska-Zem&#322;a" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175603v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajana Semi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Dung Lien" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro L&#243;pez" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940019v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Postec" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tomashchuk" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Jouvard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Zaitseva" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322462v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Shevchenko Zaitseva" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298070v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298063v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nabha" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jia" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobin Filleter" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297780v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaad Arnould Dallet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Combe" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Buirey" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Huynh" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258040v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cornuault" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878314v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291382v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cheveau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Millet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534209v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Domenichini" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291430v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534199v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615075v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534131v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328120v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613895v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelin Wu" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613898v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936104v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706550v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706563v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361792v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlade" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479016v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mechiakh" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080223v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080240v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475376v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297819v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355852v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marco-De-Lucas" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-carmen-marco-de-lucas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5135-4026" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069128987" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203098159" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-7082-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447500v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saviot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sallamand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Danlos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herbst" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.114500" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447508v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Tomashchuk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Zaitseva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Marco de Lucas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Postec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouvard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-025-09140-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Vilar Soler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Gerami" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c04409" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05412736v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajana S" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15241865" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298159v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuczy&#324;ska-Zem&#322;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavisse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Zem&#322;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbst" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2025.113081" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Optasanu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132223" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564763v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Szczerba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Do" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davin Tan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Titi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MR00008K" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04768307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Montesin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10310-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629471v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Imhoff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Daudin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.109923" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Jouvard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lavisse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202401046" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629452v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pacorel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moutarlier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112137" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012282v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khan Rayhan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111072" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04222913v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111547" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827805v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Birnal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pochard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155213" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842826v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Kostenko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155390" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294293v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torrent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni-Paolo Pillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13061110" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03525931v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanjer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Optasanu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gorny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.110080" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012974v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Montesin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10043-w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498918v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Mouhtadi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c07186" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02970790v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peyre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032112045" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733456v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Birnal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Imhoff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145693" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02933755v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126368" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165205v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Kanjer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Dejardin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9700-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01634371v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marco de Lucas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geoffroy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.10.065" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01570529v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kanjer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lavisse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Optasanu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gorny" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.07.042" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840850v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1283-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559825v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reymond-Laruinaz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Potin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.07.082" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225623v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brian Alexander Mitchell" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouvard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Carvou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.090" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244599v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Girault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Menneveux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.246101" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334696v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nazon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herbst" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.08.035" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FC3SWBN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677692v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avril" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.VACUUM.2015.06.018" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WN5C6P5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157265v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pillon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.03.059" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793018v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Avril" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Marco de Lucas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2014.02.020" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293645v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reymond-Laruinaz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Decams" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Potin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.10.007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991336v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debbichi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502409e" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840884v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torrent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrzejewski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.11.110" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908236v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Murray" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianvito Caputo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pinna" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc31833h" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719327v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pierson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krueger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303096m" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750051v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hallo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Marco de Lucas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.04.117" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X536SP1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713399v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4703930" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756988v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mermet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adichtchev" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307066x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300353v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cacucci" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marco de Lucas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.10.180" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T06KG6VL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108437v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gehan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Grand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Levi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aubard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn103256t" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521892v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saviot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Murray" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duval" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mermet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirotkin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.115450" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623555v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gehan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Levi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3482927" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840967v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Berger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cirisan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bourgeois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/24/245303" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418586v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shupyk" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.08.108" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WMPM7LK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432344v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trenczek-Zajac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radecka" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zakrzewska" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brudnik" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kusior" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.12.112" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9LSPSB1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414764v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brevet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/17/175302" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7S3SGXFL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418829v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricote" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonanos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caboche" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.11.080" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1K4PJ13-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401981v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cailleaux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tessier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuteru Nagasaka" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/4/045408" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GZTX22BK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417622v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Sahour" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Jouvard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.07.197" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-719GFNSW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418592v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mart&#237;n-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valiente" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pesquera" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanco" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.05.012" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNSQKCK9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476051v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chapp&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vaz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cunha" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moura" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.05.039" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435985v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boukrouh" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bensaha" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Finot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.12.150" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5NWM158-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301002v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Normand" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Fleaca" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gulas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2008.0097" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8NHZRH18-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476075v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pilloud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pierson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavaleiro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.09.017" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWTBT34Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418600v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2008.03.007" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZWG1WK5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475615v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.11.076" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91LX58HC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841014v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Korntheuer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.02.136" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZPSXPQ2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872241v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rosen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Lucas&#160;maria&#160;del&#160;carmen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Moncada" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Morin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.224" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475599v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gauthier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.05.062" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF7NSK5X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475605v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2293" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8F9H6X74-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116625v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monoy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lesniewska" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.12.237" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W23FVMLM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116615v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moncada" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1596" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9BV0CKQW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000522v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.113402" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917459v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chiaramonte" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P Cardoso" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V Gelamo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabreguette" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacilotti" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(03)00019-9" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45FN01V5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940019v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Postec" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tomashchuk" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Jouvard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Zaitseva" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314976v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vallereau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popa" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315032v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Kuczy&#324;ska-Zem&#322;a" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175603v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajana S." TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Dung Lien" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro L&#243;pez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322462v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Shevchenko Zaitseva" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297780v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaad Arnould Dallet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Combe" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Buirey" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Huynh" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298063v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nabha" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jia" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobin Filleter" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298070v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878314v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258040v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cornuault" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291382v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cheveau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Millet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534209v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Domenichini" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291430v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534199v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615075v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534131v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328120v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613895v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelin Wu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613898v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936104v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706550v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706563v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361792v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlade" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479016v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mechiakh" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080223v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080240v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475376v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297819v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355852v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marco-De-Lucas" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>