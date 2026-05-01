--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -375,338 +375,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of aqueous environment on nanosecond laser modification of titanium surfaces</w:t>
+                <w:t xml:space="preserve">Nanostructured W–Cr Janus Heterojunctions Prepared by Glancing Angle Deposition for Gas Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iryna Tomashchuk</w:t>
+                <w:t xml:space="preserve">Guillem Vilar Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataliya Zaitseva</w:t>
+                <w:t xml:space="preserve">Hamidreza Gerami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María del Carmen Marco de Lucas</w:t>
+                <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Postec</w:t>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
+                <w:t xml:space="preserve">Nicolas Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 131 (12), pp.1020. </w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (48), pp.23186-23198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-025-09140-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.5c04409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447508v1</w:t>
+                <w:t xml:space="preserve">hal-05447514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured W–Cr Janus Heterojunctions Prepared by Glancing Angle Deposition for Gas Sensing</w:t>
+                <w:t xml:space="preserve">Influence of aqueous environment on nanosecond laser modification of titanium surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillem Vilar Soler</w:t>
+                <w:t xml:space="preserve">Iryna Tomashchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamidreza Gerami</w:t>
+                <w:t xml:space="preserve">Nataliya Zaitseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Krystianiak</w:t>
+                <w:t xml:space="preserve">María del Carmen Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Heintz</w:t>
+                <w:t xml:space="preserve">L. Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Geoffroy</w:t>
+                <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (48), pp.23186-23198. </w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 131 (12), pp.1020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.5c04409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00339-025-09140-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447514v1</w:t>
+                <w:t xml:space="preserve">hal-05447508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayleigh–Ritz Approximation of the Acoustic Vibrations of Clamped Superquadrics—Application to Free Core–Shell Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajana S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María del Carmen Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -747,295 +747,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural influence on high-temperature oxidation of near- α titanium alloys: Timetal 834 and 6242S</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrophobic surfaces by duplex treatments of titanium combining nanosecond laser processing and chemical functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Zaitseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Tomashchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krystianiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María del Carmen Marco de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kuczyńska-Zemła</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Herbst</w:t>
+                <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2025.113081⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 510, pp.132223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2025.132223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298159v1</w:t>
+                <w:t xml:space="preserve">hal-05282373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophobic surfaces by duplex treatments of titanium combining nanosecond laser processing and chemical functionalization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">María del Carmen Marco de Lucas</w:t>
+                <w:t xml:space="preserve">Microstructural influence on high-temperature oxidation of near- α titanium alloys: Timetal 834 and 6242S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kuczyńska-Zemła</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Zemła</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgil Optasanu</w:t>
+                <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 510, pp.132223. </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 255, pp.113081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2025.132223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2025.113081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282373v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanochemical Synthesis of Bismuth active pharmaceutical ingredients, Bismuth (III) Gallate and Bismuth Citrate.</w:t>
               </w:r>
@@ -1073,51 +1073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davin Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Titi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Mechanochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -1155,90 +1155,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Si on the High-Temperature Oxidation of Near-alpha Titanium Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María del Carmen Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Montesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1302,77 +1302,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribochemistry dependence of Ni62Nb33Zr5 bulk metallic glass on the Cr content of steel counterparts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1423,77 +1423,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Surface Roughness on Phosphonation and Wettability of Nanosecond Laser‐Treated Titanium Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Zaitseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Tomashchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María del Carmen Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐marie Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1592,51 +1592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Moutarlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Montesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1687,103 +1687,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen quantification and tracking during high temperature oxidation in air of titanium using 15N isotopic labelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Optasanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khan Rayhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 216, pp.111072. </w:t>
@@ -1821,103 +1821,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong correlation between high temperature oxidation resistance and nitrogen mass gain during near alpha titanium alloys exposure in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Optasanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 224, pp.111547. </w:t>
@@ -1949,321 +1949,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible-light photocatalytic degradation of dyes by TiO2 -Au inverse opal films synthesized by Atomic Layer Deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Covalent grafting of alkyl chains on laser-treated titanium surfaces through silanization and phosphonation reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Tomashchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Birnal</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liudmyla Kostenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lavisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María del Carmen Marco de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 609, pp.155213. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.155213⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 609, pp.155390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.155390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827805v1</w:t>
+                <w:t xml:space="preserve">hal-03842826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent grafting of alkyl chains on laser-treated titanium surfaces through silanization and phosphonation reactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iryna Tomashchuk</w:t>
+                <w:t xml:space="preserve">Visible-light photocatalytic degradation of dyes by TiO2 -Au inverse opal films synthesized by Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Birnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liudmyla Kostenko</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 609, pp.155390. </w:t>
+              <w:t xml:space="preserve">, 2023, 609, pp.155213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.155390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.155213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842826v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeking the oxidation mechanism of debris in the fretting wear of titanium functionalized by surface laser treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María del Carmen Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2349,51 +2349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking the role of nitrogen in the improvement of the high temperature oxidation resistance of titanium by mechanical treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2496,51 +2496,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Temperature Oxidation Kinetics of Shot-Peened and Laser-Shock Peened Ti-Beta-21S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kanjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2751,51 +2751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of mechanical surface treatments on the high temperature oxidation of pure titanium: the role of nitrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kanjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2879,360 +2879,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02970790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic properties of atomic layer deposited TiO2 inverse opals and planar films for the degradation of dyes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High temperature oxidation resistance and microstructure of laser-shock peened Ti-Beta-21S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kanjer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Optasanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.145693⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 403, pp.126368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733456v1</w:t>
+                <w:t xml:space="preserve">cea-02933755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature oxidation resistance and microstructure of laser-shock peened Ti-Beta-21S</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photocatalytic properties of atomic layer deposited TiO2 inverse opals and planar films for the degradation of dyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Birnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Marco de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Domenichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Imhoff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 403, pp.126368. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 512, pp.145693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.145693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02933755v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Mechanical Surface Treatment on High-Temperature Oxidation of Pure Titanium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Kanjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María del Carmen Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3322,51 +3322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3551,90 +3551,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the composition of nanoparticles formed by the nanosecond Nd:YAG laser irradiation of an aluminium target in N2–O2 gas mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3724,51 +3724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María del Carmen Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 389, pp.17-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3988,51 +3988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Menneveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 115 (24), pp.246101. </w:t>
@@ -4096,77 +4096,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Domenichini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 591, pp.119-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4238,64 +4238,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Domenichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pardis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4371,51 +4371,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the composition of titanium oxynitride layers on the fretting behavior of functionalized titanium substrates: PVD films versus surface laser treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4603,364 +4603,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiO2 anatase films obtained by direct liquid injection atomic layer deposition at low temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Avril</w:t>
+                <w:t xml:space="preserve">Optical and Acoustic Vibrations Confined in Anatase TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Nanoparticles under High-Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Reymond-Laruinaz</w:t>
+                <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Decams</w:t>
+                <w:t xml:space="preserve">L. Debbichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bruyere</w:t>
+                <w:t xml:space="preserve">Adrien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Potin</w:t>
+                <w:t xml:space="preserve">Jeremie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 288, pp.201-207. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (19), pp.10495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp502409e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293645v1</w:t>
+                <w:t xml:space="preserve">hal-00991336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and Acoustic Vibrations Confined in Anatase TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Nanoparticles under High-Pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucien Saviot</w:t>
+                <w:t xml:space="preserve">TiO2 anatase films obtained by direct liquid injection atomic layer deposition at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Machon</w:t>
+                <w:t xml:space="preserve">S. Reymond-Laruinaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Debbichi</w:t>
+                <w:t xml:space="preserve">J. M. Decams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Girard</w:t>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Margueritat</w:t>
+                <w:t xml:space="preserve">V. Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 118 (19), pp.10495. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 288, pp.201-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp502409e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991336v1</w:t>
+                <w:t xml:space="preserve">hal-01293645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelength influence on nitrogen insertion into titanium by nanosecond pulsed laser irradiation in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Andrzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5141,64 +5141,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational Properties of CuO and Cu4O3 from First-Principles Calculations, and Raman and Infrared Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Debbichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5252,350 +5252,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00719327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling nanoparticles formation in the plasma plume induced by nanosecond pulsed lasers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Girault</w:t>
+                <w:t xml:space="preserve">In-situ small-angle x-ray scattering study of nanoparticles in the plasma plume induced by pulsed laser irradiation of metallic targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Lavisse</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Carmen Marco de Lucas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Hebert</w:t>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2012.04.117⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (16), pp.164103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4703930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00750051v1</w:t>
+                <w:t xml:space="preserve">hal-00713399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ small-angle x-ray scattering study of nanoparticles in the plasma plume induced by pulsed laser irradiation of metallic targets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+                <w:t xml:space="preserve">Modelling nanoparticles formation in the plasma plume induced by nanosecond pulsed lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Carles</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lavisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmen Marco de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 258, pp.9461-9465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2012.04.117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4703930⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00713399v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-free nanoparticle vibrations in a highly-compressed ZrO2 nanopowder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6082,51 +6082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot-spots nanostructuration: Towards controlled Single Molecule Surface Enhanced Raman Scattering sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6255,51 +6255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cirisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6344,319 +6344,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of surface layers and ejected powder formed by oxidation of titanium substrates with a pulsed Nd:YAG laser beam</w:t>
+                <w:t xml:space="preserve">Structural and electrical properties of magnetron sputtered Ti(ON) thin films:The case of TiN doped in situ with oxygen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Shupyk</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Bourgeois</w:t>
+                <w:t xml:space="preserve">A. Trenczek-Zajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Radecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zakrzewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brudnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kusior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.08.108⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 194, pp.93-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2008.12.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418586v1</w:t>
+                <w:t xml:space="preserve">hal-00432344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and electrical properties of magnetron sputtered Ti(ON) thin films:The case of TiN doped in situ with oxygen.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of surface layers and ejected powder formed by oxidation of titanium substrates with a pulsed Nd:YAG laser beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kusior</w:t>
+                <w:t xml:space="preserve">I. Shupyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Jouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Marco de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 194, pp.93-103. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 255, pp.5574-5578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2008.12.112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.08.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432344v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence of several structural phases in MOCVD TiO2 layers: evolution from nanometre to micrometre thick films;</w:t>
               </w:r>
@@ -6668,77 +6668,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42, pp.175302-175308. </w:t>
@@ -6814,51 +6814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ricote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bonanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Caboche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6930,51 +6930,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural study of gallium oxynitrides prepared by ammonolysis of different oxide precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cailleaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María del Carmen Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7057,319 +7057,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of titanium oxynitride layers by short pulsed Nd:YAG laser treatment of Ti plates: Influence of the cumulated laser fluence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical properties of nanocrystalline-coatedY2O3:Er3+, Yb3+ obtained by mechano-chemical and combustion synthesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Sahour</w:t>
+                <w:t xml:space="preserve">R. Martín-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Jouvard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M.C. Marco de Lucas</w:t>
+                <w:t xml:space="preserve">R. Valiente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pesquera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.07.197⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 129 (9), pp.1109-1114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417622v1</w:t>
+                <w:t xml:space="preserve">hal-00418592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of nanocrystalline-coatedY2O3:Er3+, Yb3+ obtained by mechano-chemical and combustion synthesis.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Pesquera</w:t>
+                <w:t xml:space="preserve">Growth of titanium oxynitride layers by short pulsed Nd:YAG laser treatment of Ti plates: Influence of the cumulated laser fluence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. González</w:t>
+                <w:t xml:space="preserve">M.C. Sahour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Blanco</w:t>
+                <w:t xml:space="preserve">J.M. Jouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 129 (9), pp.1109-1114. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 255 (10), pp.5515-5518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.05.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.07.197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418592v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of dark Ti(C,O,N) coatings prepared by reactive sputtering.</w:t>
               </w:r>
@@ -7407,51 +7407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 203, pp.804-807. </w:t>
@@ -7483,487 +7483,487 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00476051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive direct current magnetron sputtered TiO2 thin films with amorphous to crystalline structures.</w:t>
+                <w:t xml:space="preserve">Growth of vertically oriented films of carbon nanotubes by activated catalytic chemical vapor deposition on FeCo/TiN/Si(100) substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Boukrouh</w:t>
+                <w:t xml:space="preserve">F. Le Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bensaha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Bourgeois</w:t>
+                <w:t xml:space="preserve">C.T. Fleaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Finot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Gulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Senger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2007.12.150⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23, pp.619-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/JMR.2008.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00435985v1</w:t>
+                <w:t xml:space="preserve">hal-00301002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of vertically oriented films of carbon nanotubes by activated catalytic chemical vapor deposition on FeCo/TiN/Si(100) substrates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the structural changes induced by air oxidation in Ti–Si–N hard coatings.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gulas</w:t>
+                <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Senger</w:t>
+                <w:t xml:space="preserve">J.F. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Ersen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Cavaleiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 23, pp.619-631. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 202 (11), pp.2413-2417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/JMR.2008.0097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2007.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00301002v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the structural changes induced by air oxidation in Ti–Si–N hard coatings.</w:t>
+                <w:t xml:space="preserve">Reactive direct current magnetron sputtered TiO2 thin films with amorphous to crystalline structures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pilloud</w:t>
+                <w:t xml:space="preserve">S. Boukrouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Pierson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.C. Marco de Lucas</w:t>
+                <w:t xml:space="preserve">R. Bensaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cavaleiro</w:t>
+                <w:t xml:space="preserve">E. Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 202 (11), pp.2413-2417. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 516, pp.6353-6358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2007.09.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2007.12.150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00476075v1</w:t>
+                <w:t xml:space="preserve">hal-00435985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural and tribological study of Nd:YAG laser treated titanium plates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8035,77 +8035,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angle resolved X-ray photoemission spectroscopy double layer model for in situ characterization of metal organic chemical vapour deposition nanometric films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Domenichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8164,90 +8164,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed laser growth and characterization of thin films on titanium substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Korntheuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8440,64 +8440,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical characterization of gallium droplets grown by LP-MOCVD.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8576,319 +8576,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial reaction during MOCVD growth revealed by in situ ARXPS.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface preparation influence on the initial sages of MOCVD growth of TiO2 thin films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Monoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Domenichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lesniewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sia.2293⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 515, pp.687-690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.12.237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00475605v1</w:t>
+                <w:t xml:space="preserve">hal-00116625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface preparation influence on the initial sages of MOCVD growth of TiO2 thin films.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interfacial reaction during MOCVD growth revealed by in situ ARXPS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chassagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Marco de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Domenichini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Lesniewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 515, pp.687-690. </w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38, pp.579-582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.12.237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/sia.2293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116625v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-Raman study of red decorations in French faiences of the 18th and 19th centuries.</w:t>
               </w:r>
@@ -9298,51 +9298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Tomashchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9535,90 +9535,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Laser Treatment on the High-Temperature Oxidation of Titanium Alloys Through Surface Nitrogen Enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donata Kuczyńska-Zemła</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS EUROMAT 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Granada (Spain), France</w:t>
@@ -9785,90 +9785,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetting properties of titanium surfaces tuned by duplex treatments combining nanosecond laser treatment and chemical functionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Shevchenko Zaitseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Tomashchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS EUROMAT 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Granada (Spain), Spain</w:t>
@@ -9891,652 +9891,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed heating atomic layer deposition of TiO2 thin films on soft substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bao Huynh</w:t>
+                <w:t xml:space="preserve">Role of chemical and physical conditions on nitrogen insertion during high-temperature oxidation of titanium in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Optasanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO CVD &amp; ALD 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Catania, Jun 2025, Catania (IT), Italy</w:t>
+              <w:t xml:space="preserve">FEMS EUROMAT 2025 - 18th European Congress and Exhibition on Advanced Materials and Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05297780v1</w:t>
+                <w:t xml:space="preserve">hal-05298070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the tribological behavior of SnO2 coatings under low atmospheric ethanol contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Nabha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobin Filleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS EUROMAT 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Granada (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of chemical and physical conditions on nitrogen insertion during high-temperature oxidation of titanium in air</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
+                <w:t xml:space="preserve">Pulsed heating atomic layer deposition of TiO2 thin films on soft substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galaad Arnould Dallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Imhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Buirey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS EUROMAT 2025 - 18th European Congress and Exhibition on Advanced Materials and Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">EURO CVD &amp; ALD 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Catania, Jun 2025, Catania (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298070v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Layer Deposition of Au-TiO2 inverse opals for the visible light photocatalysis of dyes degradation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Tribochemical study of Ni62Nb33Zr5 metallic glass depending on the Cr content of steel counterparts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Imhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Palma De Mallorca, Spain</w:t>
+              <w:t xml:space="preserve">5th International Conference on Applied Surface Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Mallorqua, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878314v1</w:t>
+                <w:t xml:space="preserve">hal-04258040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribochemical study of Ni62Nb33Zr5 metallic glass depending on the Cr content of steel counterparts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Atomic Layer Deposition of Au-TiO2 inverse opals for the visible light photocatalysis of dyes degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Birnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Applied Surface Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Mallorqua, Spain</w:t>
+              <w:t xml:space="preserve">5th International Conference on Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Palma De Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258040v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the high temperature (HT) oxidation resistance of a Beta-Titanium alloys by mechanical treatments</w:t>
               </w:r>
@@ -10647,103 +10647,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of nanostructured TiO2/Au inverse opals by atomic layer deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Birnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Domenichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASS: 3rd International Conference on Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Pise, Italy</w:t>
@@ -10897,77 +10897,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic properties of atomic layer deposited TiO2 inverse opals and planar films for the degradation of dyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Birnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Domenichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11044,51 +11044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Kanjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11143,103 +11143,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructured inverse opals of TiO2 grown by Atomic Layer Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Birnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Domenichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 E-MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Material Research Society, Jun 2018, Strasbourg, France</w:t>
@@ -11294,64 +11294,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11428,51 +11428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zelin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11553,51 +11553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zelin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11639,51 +11639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ SAXS study of a laser induced plasma plume : influence of the metal target composition on the formed nanoparticles size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11691,51 +11691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring Meeting 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
@@ -11764,51 +11764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Metallic Targets on the Size of Nanoparticles in the Plasma Plume Induced by Pulsed Laser Irradiation by using SAXS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11816,51 +11816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th SOLEIL Users</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Palaiseau, France</w:t>
@@ -11902,90 +11902,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Situ Study of Nanoparticles in the Plasma Plume Induced by Pulsed Laser Irradiation of a Metallic Target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th SOLEIL Users' Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Palaiseau, France</w:t>
@@ -12122,103 +12122,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of structural, optical and electric properties of TiO2 thin films prepared by reactive DC magnetron sputtering.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boukrouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mechiakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bensaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Crystallographic Meeting (ECM24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Marrakech, Morocco. pp.s256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12256,64 +12256,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARXPS double layers model for in-situ characterization of MOCVD nanometric films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Domenichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12364,103 +12364,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed laser growth and characterization of thin films on titanium substrates (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS IUMRS ICEM 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Nice, France, May 28-June 02, 2006, France</w:t>
@@ -12502,77 +12502,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premiers instants de la croissance de films minces d'oxydes métalliques par MOCVD : Etude in situ de l'interface TiO2/Si par XPS-ARXPS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12659,90 +12659,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetting properties of titanium surfaces tuned by duplex treatments combining nanosecond laser treatment and chemical functionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Shevchenko Zaitseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Tomashchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS EUROMAT 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Granada (Spain), Spain</w:t>
@@ -12986,51 +12986,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B693D23"/>
+    <w:nsid w:val="3EE34C99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13217,51 +13217,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-carmen-marco-de-lucas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5135-4026" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069128987" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203098159" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-7082-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447500v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saviot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sallamand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Danlos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herbst" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.114500" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447508v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Tomashchuk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Zaitseva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Marco de Lucas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Postec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouvard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-025-09140-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Vilar Soler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Gerami" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c04409" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05412736v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajana S" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15241865" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298159v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuczy&#324;ska-Zem&#322;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavisse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Zem&#322;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbst" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2025.113081" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Optasanu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132223" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564763v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Szczerba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Do" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davin Tan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Titi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MR00008K" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04768307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Montesin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10310-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629471v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Imhoff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Daudin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.109923" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Jouvard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lavisse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202401046" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629452v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pacorel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moutarlier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112137" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012282v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khan Rayhan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111072" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04222913v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111547" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827805v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Birnal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pochard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155213" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842826v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Kostenko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155390" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294293v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torrent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni-Paolo Pillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13061110" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03525931v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanjer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Optasanu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gorny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.110080" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012974v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Montesin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10043-w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498918v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Mouhtadi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c07186" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02970790v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peyre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032112045" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733456v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Birnal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Imhoff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145693" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02933755v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126368" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165205v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Kanjer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Dejardin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9700-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01634371v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marco de Lucas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geoffroy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.10.065" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01570529v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kanjer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lavisse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Optasanu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gorny" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.07.042" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840850v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1283-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559825v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reymond-Laruinaz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Potin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.07.082" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225623v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brian Alexander Mitchell" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouvard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Carvou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.090" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244599v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Girault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Menneveux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.246101" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334696v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nazon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herbst" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.08.035" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FC3SWBN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677692v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avril" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.VACUUM.2015.06.018" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WN5C6P5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157265v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pillon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.03.059" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793018v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Avril" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Marco de Lucas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2014.02.020" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293645v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reymond-Laruinaz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Decams" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Potin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.10.007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991336v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debbichi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502409e" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840884v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torrent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrzejewski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.11.110" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908236v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Murray" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianvito Caputo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pinna" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc31833h" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719327v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pierson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krueger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303096m" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750051v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hallo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Marco de Lucas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.04.117" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X536SP1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713399v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4703930" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756988v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mermet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adichtchev" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307066x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300353v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cacucci" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marco de Lucas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.10.180" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T06KG6VL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108437v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gehan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Grand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Levi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aubard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn103256t" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521892v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saviot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Murray" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duval" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mermet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirotkin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.115450" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623555v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gehan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Levi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3482927" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840967v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Berger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cirisan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bourgeois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/24/245303" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418586v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shupyk" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.08.108" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WMPM7LK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432344v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trenczek-Zajac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radecka" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zakrzewska" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brudnik" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kusior" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.12.112" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9LSPSB1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414764v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brevet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/17/175302" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7S3SGXFL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418829v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricote" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonanos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caboche" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.11.080" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1K4PJ13-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401981v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cailleaux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tessier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuteru Nagasaka" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/4/045408" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GZTX22BK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417622v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Sahour" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Jouvard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.07.197" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-719GFNSW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418592v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mart&#237;n-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valiente" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pesquera" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanco" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.05.012" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNSQKCK9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476051v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chapp&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vaz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cunha" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moura" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.05.039" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435985v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boukrouh" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bensaha" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Finot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.12.150" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5NWM158-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301002v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Normand" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Fleaca" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gulas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2008.0097" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8NHZRH18-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476075v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pilloud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pierson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavaleiro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.09.017" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWTBT34Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418600v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2008.03.007" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZWG1WK5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475615v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.11.076" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91LX58HC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841014v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Korntheuer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.02.136" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZPSXPQ2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872241v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rosen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Lucas&#160;maria&#160;del&#160;carmen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Moncada" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Morin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.224" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475599v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gauthier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.05.062" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF7NSK5X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475605v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2293" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8F9H6X74-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116625v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monoy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lesniewska" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.12.237" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W23FVMLM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116615v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moncada" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1596" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9BV0CKQW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000522v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.113402" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917459v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chiaramonte" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P Cardoso" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V Gelamo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabreguette" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacilotti" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(03)00019-9" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45FN01V5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940019v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Postec" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tomashchuk" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Jouvard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Zaitseva" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314976v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vallereau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popa" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315032v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Kuczy&#324;ska-Zem&#322;a" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175603v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajana S." TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Dung Lien" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro L&#243;pez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322462v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Shevchenko Zaitseva" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297780v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaad Arnould Dallet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Combe" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Buirey" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Huynh" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298063v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nabha" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jia" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobin Filleter" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298070v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878314v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258040v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cornuault" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291382v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cheveau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Millet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534209v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Domenichini" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291430v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534199v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615075v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534131v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328120v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613895v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelin Wu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613898v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936104v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706550v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706563v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361792v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlade" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479016v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mechiakh" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080223v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080240v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475376v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297819v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355852v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marco-De-Lucas" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-carmen-marco-de-lucas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5135-4026" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069128987" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203098159" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-7082-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447500v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saviot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sallamand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Danlos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herbst" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.114500" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447514v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Vilar Soler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Gerami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c04409" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447508v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Tomashchuk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Zaitseva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Marco de Lucas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Postec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouvard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-025-09140-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05412736v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajana S" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15241865" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Optasanu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132223" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298159v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuczy&#324;ska-Zem&#322;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavisse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Zem&#322;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbst" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2025.113081" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564763v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Szczerba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Do" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davin Tan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Titi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MR00008K" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04768307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Montesin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10310-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629471v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Imhoff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Daudin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.109923" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Jouvard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lavisse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202401046" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629452v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pacorel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moutarlier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112137" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012282v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khan Rayhan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111072" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04222913v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111547" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842826v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Kostenko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155390" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827805v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Birnal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pochard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155213" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294293v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torrent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni-Paolo Pillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13061110" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03525931v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanjer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Optasanu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gorny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.110080" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012974v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Montesin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10043-w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498918v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Mouhtadi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c07186" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02970790v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peyre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032112045" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02933755v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126368" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733456v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Birnal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Imhoff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145693" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165205v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Kanjer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Dejardin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9700-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01634371v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marco de Lucas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geoffroy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.10.065" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01570529v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kanjer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lavisse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Optasanu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gorny" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.07.042" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840850v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1283-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559825v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reymond-Laruinaz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Potin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.07.082" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225623v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brian Alexander Mitchell" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouvard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Carvou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.090" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244599v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Girault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Menneveux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.246101" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334696v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nazon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herbst" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.08.035" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FC3SWBN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677692v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avril" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.VACUUM.2015.06.018" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WN5C6P5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157265v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pillon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.03.059" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793018v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Avril" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Marco de Lucas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2014.02.020" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991336v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debbichi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502409e" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293645v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reymond-Laruinaz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Decams" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Potin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.10.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840884v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torrent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrzejewski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.11.110" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908236v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Murray" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianvito Caputo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pinna" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc31833h" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719327v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pierson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krueger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303096m" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713399v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hallo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4703930" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750051v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Marco de Lucas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.04.117" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X536SP1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756988v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mermet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adichtchev" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307066x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300353v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cacucci" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marco de Lucas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.10.180" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T06KG6VL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108437v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gehan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Grand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Levi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aubard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn103256t" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521892v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saviot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Murray" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duval" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mermet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirotkin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.115450" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623555v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gehan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Levi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3482927" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840967v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Berger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cirisan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bourgeois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/24/245303" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432344v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trenczek-Zajac" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radecka" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zakrzewska" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brudnik" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kusior" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.12.112" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9LSPSB1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418586v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shupyk" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.08.108" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WMPM7LK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414764v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brevet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/17/175302" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7S3SGXFL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418829v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricote" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonanos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caboche" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.11.080" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1K4PJ13-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401981v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cailleaux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tessier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuteru Nagasaka" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/4/045408" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GZTX22BK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418592v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mart&#237;n-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valiente" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pesquera" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanco" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.05.012" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNSQKCK9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417622v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Sahour" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Jouvard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.07.197" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-719GFNSW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476051v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chapp&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vaz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cunha" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moura" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.05.039" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301002v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Normand" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Fleaca" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gulas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senger" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2008.0097" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8NHZRH18-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476075v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pilloud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pierson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavaleiro" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.09.017" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWTBT34Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435985v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boukrouh" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bensaha" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Finot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.12.150" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5NWM158-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418600v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2008.03.007" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZWG1WK5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475615v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.11.076" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91LX58HC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841014v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Korntheuer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.02.136" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZPSXPQ2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872241v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rosen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Lucas&#160;maria&#160;del&#160;carmen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Moncada" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Morin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.224" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475599v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gauthier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.05.062" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF7NSK5X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116625v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monoy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lesniewska" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.12.237" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W23FVMLM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475605v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2293" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8F9H6X74-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116615v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moncada" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1596" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9BV0CKQW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000522v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.113402" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917459v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chiaramonte" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P Cardoso" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V Gelamo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabreguette" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacilotti" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(03)00019-9" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45FN01V5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940019v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Postec" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tomashchuk" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Jouvard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Zaitseva" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314976v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vallereau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popa" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315032v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Kuczy&#324;ska-Zem&#322;a" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175603v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajana S." TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Dung Lien" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro L&#243;pez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322462v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Shevchenko Zaitseva" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298070v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298063v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nabha" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jia" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobin Filleter" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297780v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaad Arnould Dallet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Combe" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Buirey" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Huynh" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258040v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cornuault" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878314v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291382v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cheveau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Millet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534209v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Domenichini" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291430v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534199v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615075v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534131v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328120v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613895v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelin Wu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613898v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936104v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706550v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706563v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361792v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlade" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479016v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mechiakh" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080223v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080240v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475376v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297819v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355852v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marco-De-Lucas" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>