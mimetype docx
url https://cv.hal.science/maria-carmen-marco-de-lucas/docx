--- v2 (2026-05-01)
+++ v3 (2026-05-27)
@@ -134,53 +134,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">203098159</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">zF9CNdsAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/N-7082-2019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -233,9022 +254,9022 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the starting powder and ball milling on microstructure and mechanical properties of Al0.3CoCrFeNi high entropy alloy, obtained by spark plasma sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sallamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 50, pp.114500. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2025.114500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructured W–Cr Janus Heterojunctions Prepared by Glancing Angle Deposition for Gas Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Vilar Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidreza Gerami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8 (48), pp.23186-23198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsanm.5c04409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of aqueous environment on nanosecond laser modification of titanium surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Tomashchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Zaitseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María del Carmen Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 131 (12), pp.1020. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00339-025-09140-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayleigh–Ritz Approximation of the Acoustic Vibrations of Clamped Superquadrics—Application to Free Core–Shell Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajana S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María del Carmen Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (24), pp.1865. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano15241865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophobic surfaces by duplex treatments of titanium combining nanosecond laser processing and chemical functionalization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virgil Optasanu</w:t>
+                <w:t xml:space="preserve">Microstructural influence on high-temperature oxidation of near- α titanium alloys: Timetal 834 and 6242S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kuczyńska-Zemła</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Zemła</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2025.132223⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 255, pp.113081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2025.113081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282373v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural influence on high-temperature oxidation of near- α titanium alloys: Timetal 834 and 6242S</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Herbst</w:t>
+                <w:t xml:space="preserve">Hydrophobic surfaces by duplex treatments of titanium combining nanosecond laser processing and chemical functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Zaitseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Tomashchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krystianiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María del Carmen Marco de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2025.113081⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 510, pp.132223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2025.132223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298159v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanochemical Synthesis of Bismuth active pharmaceutical ingredients, Bismuth (III) Gallate and Bismuth Citrate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Szczerba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davin Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Titi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Mechanochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D4MR00008K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Si on the High-Temperature Oxidation of Near-alpha Titanium Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María del Carmen Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Montesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 101 (6), pp.1355 - 1367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11085-024-10310-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribochemistry dependence of Ni62Nb33Zr5 bulk metallic glass on the Cr content of steel counterparts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
+                <w:t xml:space="preserve">Influence of Surface Roughness on Phosphonation and Wettability of Nanosecond Laser‐Treated Titanium Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Zaitseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Tomashchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María del Carmen Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Imhoff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Heintz</w:t>
+                <w:t xml:space="preserve">Jean‐marie Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Daudin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc Lavisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 198, pp.109923. </w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (21), pp.2401046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2024.109923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adem.202401046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629471v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Surface Roughness on Phosphonation and Wettability of Nanosecond Laser‐Treated Titanium Surfaces</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tribochemistry dependence of Ni62Nb33Zr5 bulk metallic glass on the Cr content of steel counterparts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐marie Jouvard</w:t>
+                <w:t xml:space="preserve">Guillaume Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Lavisse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luc Imhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.202401046⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 198, pp.109923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2024.109923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841130v1</w:t>
+                <w:t xml:space="preserve">hal-04629471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification and kinetics of nitrogen mass gain during high temperature oxidation of titanium in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pacorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Moutarlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Montesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 234, pp.112137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2024.112137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen quantification and tracking during high temperature oxidation in air of titanium using 15N isotopic labelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Khan Rayhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 216, pp.111072. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2023.111072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong correlation between high temperature oxidation resistance and nitrogen mass gain during near alpha titanium alloys exposure in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 224, pp.111547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2023.111547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent grafting of alkyl chains on laser-treated titanium surfaces through silanization and phosphonation reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Tomashchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liudmyla Kostenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María del Carmen Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 609, pp.155390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.155390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible-light photocatalytic degradation of dyes by TiO2 -Au inverse opal films synthesized by Atomic Layer Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Birnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 609, pp.155213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.155213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeking the oxidation mechanism of debris in the fretting wear of titanium functionalized by surface laser treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María del Carmen Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni-Paolo Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lavisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (6), pp.1110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/coatings13061110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking the role of nitrogen in the improvement of the high temperature oxidation resistance of titanium by mechanical treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kanjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 197, pp.110080. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2021.110080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03525931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Temperature Oxidation Kinetics of Shot-Peened and Laser-Shock Peened Ti-Beta-21S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Optasanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Optasanu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Kanjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Montesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidation of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 96 (3-4), pp.257-270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11085-021-10043-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Observation of “Soft” Magic-Size Clusters during Hydrolysis of the Model Metallodrug Bismuth Disalicylate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Szczerba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davin Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davin Tan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Titi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Mouhtadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 143 (40), pp.16332-16336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.1c07186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03498918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of mechanical surface treatments on the high temperature oxidation of pure titanium: the role of nitrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kanjer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kanjer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 321, pp.12045. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/matecconf/202032112045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02970790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature oxidation resistance and microstructure of laser-shock peened Ti-Beta-21S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kanjer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kanjer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 403, pp.126368. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02933755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic properties of atomic layer deposited TiO2 inverse opals and planar films for the degradation of dyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Birnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Domenichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 512, pp.145693. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.145693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Mechanical Surface Treatment on High-Temperature Oxidation of Pure Titanium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Kanjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María del Carmen Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidation of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 88 (3-4), pp.383-395. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11085-016-9700-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165205v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the high temperature oxidation resistance of pure titanium by shot-peening treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kanjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 343, pp.93-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.10.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01634371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of laser shock peening on the high temperature oxidation resistance of titanium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Kanjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 326, pp.146 - 155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.07.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01570529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the composition of nanoparticles formed by the nanosecond Nd:YAG laser irradiation of an aluminium target in N2–O2 gas mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 123 (11), pp.692. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00339-017-1283-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein–nanoparticle interaction in bioconjugated silver nanoparticles: A transmission electron microscopy and surface enhanced Raman spectroscopy study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Reymond-Laruinaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María del Carmen Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 389, pp.17-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.07.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the reactive atmosphere on the formation of nanoparticles in the plasma plume induced by nanosecond pulsed laser irradiation of metallic targets at atmospheric pressure and high repetition rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 374, pp.132-137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.10.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation-Induced Surface Roughening of Aluminum Nanoparticles Formed in an Ablation Plume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Daniel Förster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Menneveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 115 (24), pp.246101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.246101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WC-based thin films obtained by reactive radio-frequency magnetron sputtering using W target and methane gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Domenichini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 591, pp.119-125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stability of Au–TiO2 nanocomposite films prepared by direct liquid injection CVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Domenichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pardis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vacuum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 122, pp.314-320. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.VACUUM.2015.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the composition of titanium oxynitride layers on the fretting behavior of functionalized titanium substrates: PVD films versus surface laser treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 255, pp.146-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.03.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alumina particle reinforced TiO2 composite films grown by direct liquid injection MOCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria del Carmen Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Imhoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vacuum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 107, pp.259-263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vacuum.2014.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical and Acoustic Vibrations Confined in Anatase TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Nanoparticles under High-Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Debbichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118 (19), pp.10495. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp502409e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TiO2 anatase films obtained by direct liquid injection atomic layer deposition at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reymond-Laruinaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Decams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 288, pp.201-207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelength influence on nitrogen insertion into titanium by nanosecond pulsed laser irradiation in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Andrzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 278, pp.245-249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2012.11.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz nanocrystal acoustic vibrations from ZrO2 3D supercrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel B. Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianvito Caputo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria del Carmen Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Pinna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1, pp.8108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3tc31833h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational Properties of CuO and Cu4O3 from First-Principles Calculations, and Raman and Infrared Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Debbichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Krueger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116 (-), pp.10232-10237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp303096m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00719327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ small-angle x-ray scattering study of nanoparticles in the plasma plume induced by pulsed laser irradiation of metallic targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 100 (16), pp.164103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4703930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling nanoparticles formation in the plasma plume induced by nanosecond pulsed lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carmen Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 258, pp.9461-9465. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2012.04.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-free nanoparticle vibrations in a highly-compressed ZrO2 nanopowder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel B. Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adichtchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116 (41), pp.22043-22050. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp307066x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00756988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural analysis of W3O/WO3 and TiO/TiO2 periodic multilayer thin films sputter deposited by the reactive gas pulsing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cacucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 520 (14), pp.4778 - 4781. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.10.180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Number of Nanoparticles on the Enhancement Properties of Surface-Enhanced Raman Scattering Active Area: Sensitivity versus Repeatability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Aubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (3), pp.1630-1638. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nn103256t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple model for the vibrations of embedded elastically cubic nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. B. Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sirotkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82 (11), pp.115450. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.115450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot-spots nanostructuration: Towards controlled Single Molecule Surface Enhanced Raman Scattering sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1267 (1), pp.984-985. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3482927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of laser–target interaction regime on composition and properties of surface layers grown by laser treatment of Ti plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cirisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42 (24), pp.245303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0022-3727/42/24/245303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and electrical properties of magnetron sputtered Ti(ON) thin films:The case of TiN doped in situ with oxygen.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of surface layers and ejected powder formed by oxidation of titanium substrates with a pulsed Nd:YAG laser beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Radecka</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Kusior</w:t>
+                <w:t xml:space="preserve">I. Shupyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Jouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Marco de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2008.12.112⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 255, pp.5574-5578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.08.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432344v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of surface layers and ejected powder formed by oxidation of titanium substrates with a pulsed Nd:YAG laser beam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and electrical properties of magnetron sputtered Ti(ON) thin films:The case of TiN doped in situ with oxygen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trenczek-Zajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Radecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zakrzewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Shupyk</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Bourgeois</w:t>
+                <w:t xml:space="preserve">A. Brudnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kusior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.08.108⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 194, pp.93-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2008.12.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418586v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence of several structural phases in MOCVD TiO2 layers: evolution from nanometre to micrometre thick films;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42, pp.175302-175308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0022-3727/42/17/175302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and conductivity study of the proton conductor BaCe(0.9−x)ZrxY0.1O(3−ı) at intermediate temperatures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ricote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bonanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Caboche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 193, pp.189-193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2008.11.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural study of gallium oxynitrides prepared by ammonolysis of different oxide precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cailleaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María del Carmen Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuteru Nagasaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42 (4), pp.045408. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0022-3727/42/4/045408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of nanocrystalline-coatedY2O3:Er3+, Yb3+ obtained by mechano-chemical and combustion synthesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Martín-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Valiente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pesquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 129 (9), pp.1109-1114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of titanium oxynitride layers by short pulsed Nd:YAG laser treatment of Ti plates: Influence of the cumulated laser fluence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Sahour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 255 (10), pp.5515-5518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.07.197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00417622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of dark Ti(C,O,N) coatings prepared by reactive sputtering.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Chappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 203, pp.804-807. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2008.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00476051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of vertically oriented films of carbon nanotubes by activated catalytic chemical vapor deposition on FeCo/TiN/Si(100) substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.T. Fleaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Senger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23, pp.619-631. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/JMR.2008.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00301002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the structural changes induced by air oxidation in Ti–Si–N hard coatings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cavaleiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 202 (11), pp.2413-2417. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2007.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00476075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive direct current magnetron sputtered TiO2 thin films with amorphous to crystalline structures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boukrouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bensaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 516, pp.6353-6358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2007.12.150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural and tribological study of Nd:YAG laser treated titanium plates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 41, pp.985-991. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2008.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angle resolved X-ray photoemission spectroscopy double layer model for in situ characterization of metal organic chemical vapour deposition nanometric films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Imhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Marco de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Imhoff</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Domenichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 515, pp.6407-6410. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2006.11.076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed laser growth and characterization of thin films on titanium substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Korntheuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 253 (19), pp.8226-8230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.02.136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rouge est mis : analyse des rouges dans la faïence de « grand feu » du XVIIIe et du XIXe siècle (avec le rouge de Thiviers)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco de Lucas maria del carmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Moncada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayed Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 30, pp.95-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeosciences.224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical characterization of gallium droplets grown by LP-MOCVD.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 253, pp.2820-2824. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2006.05.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface preparation influence on the initial sages of MOCVD growth of TiO2 thin films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Monoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Imhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Imhoff</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Domenichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lesniewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 515, pp.687-690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.12.237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial reaction during MOCVD growth revealed by in situ ARXPS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chassagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Imhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Chassagnon</w:t>
+                <w:t xml:space="preserve">M.-C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Domenichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 38, pp.579-582. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.2293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-Raman study of red decorations in French faiences of the 18th and 19th centuries.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moncada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 37, pp.1154-1159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jrs.1596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrations of free and embedded anisotropic elastic spheres:Application to low-frequency Raman scattering of silicon nanoparticles in silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria del Carmen Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel B. Murray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 69, pp.113402. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.113402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00000522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of TiO2/TiN O (δ-doping) heterostructures on (1 1 0)TiO2 substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chiaramonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.P Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.V Gelamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fabreguette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sacilotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 212-213, pp.661-666. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0169-4332(03)00019-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9258,3371 +9279,3371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalisation de surfaces de titane par laser nanoseconde en milieu aqueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Tomashchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Zaitseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaleur, énergie, thermodynamique - Le message de Carnot aujourd’hui… 200 ans après</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gilles Bertrand, Nov 2024, Le Creusot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature oxidation behavior of high entropy alloys elaborated by Spark Plasma Sintering and Hot Isostatic Pressing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Vallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS EUROMAT 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Granada (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Laser Treatment on the High-Temperature Oxidation of Titanium Alloys Through Surface Nitrogen Enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donata Kuczyńska-Zemła</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS EUROMAT 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Granada (Spain), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman Scattering study of Ligand Exchange Effects on the CdS Nanoplatelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajana S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Dung Lien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidoro López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'Nano 2025: The Nanoscience Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Cité des sciences et de l'Industrie, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetting properties of titanium surfaces tuned by duplex treatments combining nanosecond laser treatment and chemical functionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Shevchenko Zaitseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Tomashchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS EUROMAT 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Granada (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of chemical and physical conditions on nitrogen insertion during high-temperature oxidation of titanium in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS EUROMAT 2025 - 18th European Congress and Exhibition on Advanced Materials and Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the tribological behavior of SnO2 coatings under low atmospheric ethanol contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Nabha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobin Filleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS EUROMAT 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Granada (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed heating atomic layer deposition of TiO2 thin films on soft substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galaad Arnould Dallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Buirey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bao Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO CVD &amp; ALD 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Catania, Jun 2025, Catania (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribochemical study of Ni62Nb33Zr5 metallic glass depending on the Cr content of steel counterparts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Applied Surface Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Mallorqua, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Layer Deposition of Au-TiO2 inverse opals for the visible light photocatalysis of dyes degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Birnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Palma De Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the high temperature (HT) oxidation resistance of a Beta-Titanium alloys by mechanical treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Kanjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Cheveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Conference on Titanium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of nanostructured TiO2/Au inverse opals by atomic layer deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Birnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Domenichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASS: 3rd International Conference on Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of nitrogen in the high temperature oxidation of mechanically treated pure titanium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Kanjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Cheveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Conference on Titanium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic properties of atomic layer deposited TiO2 inverse opals and planar films for the degradation of dyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Birnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Domenichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Imhoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 E-MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Materials Research Society, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics study of mechanically treated pure titanium with enhancement of the high temperature oxidation resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Kanjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Polish-French Conference on Reactivity of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructured inverse opals of TiO2 grown by Atomic Layer Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Birnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Domenichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 E-MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Material Research Society, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporation d'azote et d'oxygène dans les nanoparticules formées par traitement de surface laser de cibles métalliques dans l'air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBAF 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02328120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retarding the high temperature oxidation of Titanium by shot-peening surface treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Kanjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zelin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Conference on Surface Modification Technologies (SMT30)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of surface Shock-peening treatment on high temperature oxidation of Titanium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Kanjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zelin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Conference on Surface Modification Technologies (SMT30)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ SAXS study of a laser induced plasma plume : influence of the metal target composition on the formed nanoparticles size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring Meeting 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Metallic Targets on the Size of Nanoparticles in the Plasma Plume Induced by Pulsed Laser Irradiation by using SAXS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th SOLEIL Users</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Situ Study of Nanoparticles in the Plasma Plume Induced by Pulsed Laser Irradiation of a Metallic Target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th SOLEIL Users' Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations structurales et tribologiques de couches d'oxydes de titane créées par faisceau Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni-Paolo Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lavisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of structural, optical and electric properties of TiO2 thin films prepared by reactive DC magnetron sputtering.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boukrouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mechiakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bensaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Crystallographic Meeting (ECM24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Marrakech, Morocco. pp.s256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00479016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARXPS double layers model for in-situ characterization of MOCVD nanometric films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Imhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Imhoff</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Domenichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS IUMRS ICEM 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed laser growth and characterization of thin films on titanium substrates (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS IUMRS ICEM 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Nice, France, May 28-June 02, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premiers instants de la croissance de films minces d'oxydes métalliques par MOCVD : Etude in situ de l'interface TiO2/Si par XPS-ARXPS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chassagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Imhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Conférence Francophone sur les Spectroscopies d'Electrons (ELSPEC 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12632,293 +12653,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetting properties of titanium surfaces tuned by duplex treatments combining nanosecond laser treatment and chemical functionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Shevchenko Zaitseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Tomashchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS EUROMAT 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Granada (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature rise during laser-induced self-organization of nanoparticle gratings revealed by Raman microspectroscopy and electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vitrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marco-De-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Epicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microscopy Congress (EMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId409"/>
+      <w:footerReference w:type="default" r:id="rId410"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12986,51 +13007,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3EE34C99"/>
+    <w:nsid w:val="1BED15A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13217,51 +13238,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-carmen-marco-de-lucas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5135-4026" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069128987" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203098159" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-7082-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447500v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saviot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sallamand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Danlos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herbst" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.114500" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447514v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Vilar Soler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Gerami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c04409" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447508v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Tomashchuk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Zaitseva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Marco de Lucas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Postec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouvard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-025-09140-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05412736v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajana S" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15241865" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Optasanu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132223" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298159v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuczy&#324;ska-Zem&#322;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavisse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Zem&#322;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbst" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2025.113081" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564763v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Szczerba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Do" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davin Tan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Titi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MR00008K" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04768307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Montesin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10310-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629471v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Imhoff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Daudin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.109923" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Jouvard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lavisse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202401046" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629452v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pacorel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moutarlier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112137" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012282v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khan Rayhan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111072" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04222913v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111547" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842826v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Kostenko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155390" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827805v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Birnal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pochard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155213" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294293v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torrent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni-Paolo Pillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13061110" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03525931v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanjer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Optasanu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gorny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.110080" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012974v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Montesin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10043-w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498918v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Mouhtadi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c07186" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02970790v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peyre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032112045" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02933755v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126368" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733456v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Birnal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Imhoff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145693" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165205v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Kanjer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Dejardin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9700-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01634371v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marco de Lucas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geoffroy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.10.065" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01570529v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kanjer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lavisse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Optasanu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gorny" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.07.042" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840850v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1283-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559825v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reymond-Laruinaz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Potin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.07.082" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225623v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brian Alexander Mitchell" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouvard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Carvou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.090" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244599v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Girault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Menneveux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.246101" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334696v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nazon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herbst" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.08.035" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FC3SWBN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677692v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avril" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.VACUUM.2015.06.018" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WN5C6P5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157265v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pillon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.03.059" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793018v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Avril" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Marco de Lucas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2014.02.020" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991336v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debbichi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502409e" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293645v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reymond-Laruinaz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Decams" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Potin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.10.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840884v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torrent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrzejewski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.11.110" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908236v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Murray" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianvito Caputo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pinna" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc31833h" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719327v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pierson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krueger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303096m" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713399v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hallo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4703930" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750051v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Marco de Lucas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.04.117" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X536SP1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756988v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mermet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adichtchev" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307066x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300353v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cacucci" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marco de Lucas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.10.180" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T06KG6VL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108437v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gehan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Grand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Levi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aubard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn103256t" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521892v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saviot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Murray" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duval" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mermet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirotkin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.115450" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623555v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gehan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Levi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3482927" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840967v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Berger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cirisan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bourgeois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/24/245303" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432344v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trenczek-Zajac" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radecka" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zakrzewska" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brudnik" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kusior" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.12.112" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9LSPSB1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418586v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shupyk" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.08.108" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WMPM7LK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414764v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brevet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/17/175302" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7S3SGXFL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418829v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricote" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonanos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caboche" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.11.080" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1K4PJ13-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401981v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cailleaux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tessier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuteru Nagasaka" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/4/045408" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GZTX22BK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418592v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mart&#237;n-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valiente" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pesquera" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanco" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.05.012" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNSQKCK9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417622v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Sahour" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Jouvard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.07.197" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-719GFNSW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476051v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chapp&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vaz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cunha" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moura" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.05.039" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301002v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Normand" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Fleaca" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gulas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senger" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2008.0097" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8NHZRH18-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476075v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pilloud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pierson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavaleiro" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.09.017" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWTBT34Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435985v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boukrouh" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bensaha" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Finot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.12.150" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5NWM158-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418600v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2008.03.007" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZWG1WK5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475615v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.11.076" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91LX58HC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841014v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Korntheuer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.02.136" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZPSXPQ2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872241v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rosen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Lucas&#160;maria&#160;del&#160;carmen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Moncada" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Morin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.224" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475599v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gauthier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.05.062" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF7NSK5X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116625v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monoy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lesniewska" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.12.237" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W23FVMLM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475605v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2293" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8F9H6X74-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116615v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moncada" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1596" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9BV0CKQW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000522v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.113402" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917459v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chiaramonte" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P Cardoso" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V Gelamo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabreguette" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacilotti" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(03)00019-9" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45FN01V5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940019v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Postec" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tomashchuk" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Jouvard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Zaitseva" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314976v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vallereau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popa" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315032v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Kuczy&#324;ska-Zem&#322;a" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175603v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajana S." TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Dung Lien" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro L&#243;pez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322462v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Shevchenko Zaitseva" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298070v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298063v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nabha" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jia" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobin Filleter" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297780v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaad Arnould Dallet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Combe" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Buirey" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Huynh" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258040v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cornuault" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878314v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291382v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cheveau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Millet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534209v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Domenichini" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291430v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534199v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615075v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534131v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328120v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613895v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelin Wu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613898v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936104v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706550v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706563v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361792v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlade" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479016v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mechiakh" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080223v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080240v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475376v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297819v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355852v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marco-De-Lucas" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-carmen-marco-de-lucas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5135-4026" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069128987" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203098159" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=zF9CNdsAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-7082-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447500v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saviot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sallamand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Danlos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herbst" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.114500" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Vilar Soler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Gerami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c04409" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447508v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Tomashchuk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Zaitseva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Marco de Lucas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Postec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouvard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-025-09140-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05412736v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajana S" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15241865" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298159v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuczy&#324;ska-Zem&#322;a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavisse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Zem&#322;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbst" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2025.113081" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282373v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Optasanu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132223" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564763v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Szczerba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Do" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davin Tan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Titi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MR00008K" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04768307v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Montesin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10310-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841130v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Jouvard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lavisse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202401046" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629471v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Imhoff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Daudin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.109923" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629452v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pacorel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moutarlier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112137" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khan Rayhan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111072" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04222913v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111547" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842826v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Kostenko" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155390" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827805v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Birnal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pochard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155213" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294293v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torrent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni-Paolo Pillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13061110" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03525931v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanjer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Optasanu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gorny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.110080" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012974v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Montesin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10043-w" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498918v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Mouhtadi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c07186" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02970790v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peyre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032112045" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02933755v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126368" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733456v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Birnal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Imhoff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145693" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165205v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Kanjer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Dejardin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9700-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01634371v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marco de Lucas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geoffroy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.10.065" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01570529v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kanjer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lavisse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Optasanu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gorny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.07.042" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840850v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1283-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559825v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reymond-Laruinaz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Potin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.07.082" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225623v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brian Alexander Mitchell" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouvard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Carvou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.090" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244599v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Girault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Menneveux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.246101" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334696v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nazon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herbst" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.08.035" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FC3SWBN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677692v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avril" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.VACUUM.2015.06.018" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WN5C6P5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157265v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pillon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.03.059" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793018v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Avril" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Marco de Lucas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2014.02.020" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991336v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debbichi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502409e" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293645v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reymond-Laruinaz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Decams" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Potin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.10.007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840884v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torrent" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrzejewski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.11.110" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908236v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Murray" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianvito Caputo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pinna" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc31833h" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719327v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pierson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krueger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303096m" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713399v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hallo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4703930" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750051v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Marco de Lucas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.04.117" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X536SP1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756988v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mermet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adichtchev" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307066x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300353v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cacucci" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marco de Lucas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.10.180" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T06KG6VL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108437v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gehan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Grand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Levi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aubard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn103256t" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521892v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saviot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Murray" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duval" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mermet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirotkin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.115450" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623555v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gehan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Levi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3482927" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840967v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Berger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cirisan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bourgeois" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/24/245303" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418586v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shupyk" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.08.108" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WMPM7LK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432344v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trenczek-Zajac" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radecka" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zakrzewska" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brudnik" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kusior" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.12.112" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9LSPSB1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414764v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brevet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/17/175302" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7S3SGXFL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418829v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricote" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonanos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caboche" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.11.080" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1K4PJ13-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401981v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cailleaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tessier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuteru Nagasaka" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/4/045408" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GZTX22BK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418592v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mart&#237;n-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valiente" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pesquera" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanco" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.05.012" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNSQKCK9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417622v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Sahour" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Jouvard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.07.197" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-719GFNSW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476051v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chapp&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vaz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cunha" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moura" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.05.039" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301002v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Normand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Fleaca" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gulas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2008.0097" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8NHZRH18-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476075v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pilloud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pierson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavaleiro" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.09.017" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWTBT34Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435985v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boukrouh" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bensaha" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Finot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.12.150" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5NWM158-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418600v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2008.03.007" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZWG1WK5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475615v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.11.076" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91LX58HC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841014v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Korntheuer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.02.136" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZPSXPQ2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872241v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rosen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Lucas&#160;maria&#160;del&#160;carmen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Moncada" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Morin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.224" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475599v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gauthier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.05.062" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF7NSK5X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116625v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monoy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lesniewska" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.12.237" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W23FVMLM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475605v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2293" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8F9H6X74-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116615v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moncada" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1596" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9BV0CKQW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000522v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.113402" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917459v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chiaramonte" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P Cardoso" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V Gelamo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabreguette" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacilotti" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(03)00019-9" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45FN01V5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940019v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Postec" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tomashchuk" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Jouvard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Zaitseva" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314976v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vallereau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popa" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315032v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Kuczy&#324;ska-Zem&#322;a" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175603v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajana S." TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Dung Lien" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro L&#243;pez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322462v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Shevchenko Zaitseva" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298070v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298063v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nabha" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jia" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobin Filleter" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297780v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaad Arnould Dallet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Combe" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Buirey" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Huynh" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258040v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cornuault" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878314v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291382v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cheveau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Millet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534209v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Domenichini" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291430v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534199v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615075v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534131v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328120v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613895v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelin Wu" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613898v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936104v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706550v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706563v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361792v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlade" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479016v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mechiakh" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080223v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080240v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475376v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297819v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355852v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marco-De-Lucas" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>