--- v0 (2026-03-05)
+++ v1 (2026-05-07)
@@ -205,51 +205,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Space Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 46 (1), pp.134-157</w:t>
+              <w:t xml:space="preserve">, 2022, 46 (1), p. 134 à 157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1050,51 +1050,51 @@
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Potvin-Solis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Union européenne et la paix : quelles avancées vers une fédération européenne ? [dix-septièmes journées Jean Monnet]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 17, Bruylant, pp.505-528, 2023, (Colloques Jean Monnet), 978-2-8027-7156-2</w:t>
+              <w:t xml:space="preserve">, 17, Bruylant, p. 505 à 528, 2023, (Colloques Jean Monnet), 978-2-8027-7156-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1123,51 +1123,51 @@
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rahma Bentirou Mathlouthi; Adélie Pomade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vulnérabilité(s) environnementale(s) : perspectives pluridisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Harmattan, pp.373-398, 2023, (Environnement), 978-2-14-034476-3</w:t>
+              <w:t xml:space="preserve">, Harmattan, p. 373 à 398, 2023, (Environnement), 978-2-14-034476-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>